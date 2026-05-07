--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -10,470 +10,3322 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2264" uniqueCount="1090">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Gercy Kbça</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1798/gercy_-_req_4.2026_-_informacoes_pavimentacao_ruas_d_g_b_e_rua_general_orlando_torres_bairro_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1798/gercy_-_req_4.2026_-_informacoes_pavimentacao_ruas_d_g_b_e_rua_general_orlando_torres_bairro_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 4.2026 - informações pavimentação Ruas D, G, B e Rua General Orlando Torres, bairro Nossa Senhora de Fátima</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1799/gercy_-_req_5.2026_-_informacoes_intervencao_na_avenida_minas_gerais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1799/gercy_-_req_5.2026_-_informacoes_intervencao_na_avenida_minas_gerais.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 5.2026 - informações intervenção na Avenida Minas Gerais</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ildeu Lopes</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1800/ildeu_-_req_6.2026_-_previsao_asfaltamento_rua_guaribu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1800/ildeu_-_req_6.2026_-_previsao_asfaltamento_rua_guaribu.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 6.2026 - previsão asfaltamento Rua Guaribu</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1801/ildeu_-_req_7.2026_-_previsao_pinturas_asfalticas_expecialmente_em_pontos_de_taxi.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1801/ildeu_-_req_7.2026_-_previsao_pinturas_asfalticas_expecialmente_em_pontos_de_taxi.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 7.2026 - previsão pinturas asfálticas, expecialmente em pontos de táxi</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Emanuel Sincero</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1802/emanuel_-_req_8.2026_-_informacoes_situacao_posto_de_saude_bairro_nossa_senhora_de_fatima_atualmente_desativado.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1802/emanuel_-_req_8.2026_-_informacoes_situacao_posto_de_saude_bairro_nossa_senhora_de_fatima_atualmente_desativado.pdf</t>
   </si>
   <si>
     <t>Emanuel - Req 8.2026 - informações situação posto de saúde bairro Nossa Senhora de Fátima, atualmente desativado</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1803/emanuel_-_req_9.2026_-_informacoes_fornecimento_sensores_de_glicose_versao_site.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1803/emanuel_-_req_9.2026_-_informacoes_fornecimento_sensores_de_glicose_versao_site.pdf</t>
   </si>
   <si>
     <t>Emanuel - Req 9.2026 - informações fornecimento sensores de glicose</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Professor Everton Luiz</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1804/everton_-_req_10.2026_-_informacoes_relacionadas_aos_agentes_comunitarios_de_saude_e_agentes_de_combate_endemias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1804/everton_-_req_10.2026_-_informacoes_relacionadas_aos_agentes_comunitarios_de_saude_e_agentes_de_combate_endemias.pdf</t>
   </si>
   <si>
     <t>Everton - Req 10.2026 - informações relacionadas aos Agentes Comunitários de Saúde e Agentes de Combate Endemias</t>
   </si>
   <si>
+    <t>1836</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1836/ildeu_-_req_12.2026_-_informacoes_possibilidade_contratacao_servidores_para_limpeza_urbana.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 12.2026 - informações possibilidade contratação servidores para limpeza urbana</t>
+  </si>
+  <si>
+    <t>1837</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1837/ildeu_-_req_13.2026_-_informacoes_pavimentacao_e_calcamento_rua_bom_despacho.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 13.2026 - informações pavimentação e calçamento Rua Bom Despacho</t>
+  </si>
+  <si>
+    <t>1856</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1856/ildeu_-_req_15.2026_-_informacoes_possibilidade_e_prazo_revitalizacao_rua_general_orlando_torres.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 15.2026 - informações possibilidade e prazo revitalização Rua General Orlando Torres</t>
+  </si>
+  <si>
+    <t>1857</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1857/ildeu_-_req_16.2026_-_informacoes_espaco_de_eventos_bairro_florestal.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 16.2026 - informações espaço de eventos bairro Florestal</t>
+  </si>
+  <si>
+    <t>1858</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Carlos Henrique - Kaká</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1858/carlos_-_req_17.2026_-_informacoes_vale_refeicao_e_vale_transporte_servidores_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Req 17.2026 - informações vale refeição e vale transporte servidores municipais</t>
+  </si>
+  <si>
+    <t>1867</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1867/ildeu_-_req_19.2026_-_informacoes_servidor_plantonista_suporte_as_familias_enlutadas_no_ambito_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 19.2026 - informações servidor plantonista suporte as famílias enlutadas no âmbito do Município</t>
+  </si>
+  <si>
+    <t>1868</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1868/ildeu_-_req_20.2026_-_informacoes_possibilidade_fiscalizacao_ubs_sobre_atendimento_telefonico.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 20.2026 - informações possibilidade fiscalização UBS sobre atendimento telefônico</t>
+  </si>
+  <si>
+    <t>1869</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Durute Maciel</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1869/baltazar_-_req_21.2026_-_informacoes_sobre_asfalto_realizado_na_rua_10_bairro_sao_jose.pdf</t>
+  </si>
+  <si>
+    <t>Baltazar - Req 21.2026 - informações sobre asfalto realizado na Rua 10, bairro São José</t>
+  </si>
+  <si>
+    <t>1870</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1870/gercy_-_req_22.2026_-_informacoes_situacao_veiculos_transporte_de_pacientes_ate_belo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>Gercy - Req 22.2026 - informações situação veículos transporte de pacientes até Belo Horizonte</t>
+  </si>
+  <si>
+    <t>1882</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1882/cljrf_-_req_23.2026_-_dilacao_prazo_parecer_pl_2910_2912_2913_2914_2915_2916.2026_e_plc_140_143_144_145_146_147_148_e_149.2026.pdf</t>
+  </si>
+  <si>
+    <t>CLJRF - Req 23.2026 - dilação prazo parecer PL 2910, 2912, 2913, 2914, 2915, 2916.2026 E PLC 140, 143, 144, 145, 146, 147, 148 e 149.2026</t>
+  </si>
+  <si>
+    <t>1883</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1883/cljrf_-_req_24.2026_-_suspensao_tramitacao_plc_142.2026.pdf</t>
+  </si>
+  <si>
+    <t>CLJRF - Req 24.2026 - suspensão tramitação PLC 142.2026</t>
+  </si>
+  <si>
+    <t>1884</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1884/ildeu_-_req_25.2026_-_copia_contrato_com_a_empresa_extra_energy.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 25.2026 - cópia contrato com a Empresa Extra Energy</t>
+  </si>
+  <si>
+    <t>1885</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1885/ildeu_-_req_26.2026_-_previsao_liberacao_rua_grimaldi_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 26.2026 - previsão liberação Rua Grimaldi de Melo</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1886/gercy_-_req_27.2026_-_informacoes_providencias_rua_do_contorno_rua_maranhao_e_rua_santa_catarina.pdf</t>
+  </si>
+  <si>
+    <t>Gercy - Req 27.2026 - informações providências Rua do Contorno, Rua Maranhão e Rua Santa Catarina</t>
+  </si>
+  <si>
+    <t>1887</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1887/carlos_-_req_28.2026_-_informacoes_sobre_emendas_parlamentares_impositivas_exercicio_de_2023_e_2024.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Req 28.2026 - informações sobre Emendas Parlamentares (impositivas) exercício de 2023 e 2024</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1909/ildeu_-_req_29.2026_-_previsao_e_possibilidade_atendimento_especifico_no_itinerario_atual_do_transpor_publico_aos_moradores_do_alto_do_bairro_sao_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 29.2026 - previsão e possibilidade atendimento específico no itinerário atual do transpor público aos moradores do alto do bairro São Paulo</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Carlos Biga</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1910/carlos_alberto_-_req_30.2026_-_estudo_e_encaminhamento_projeto_de_reajuste_salarial_dos_cargos_de_operador_de_maquinas_e_motorista.pdf</t>
+  </si>
+  <si>
+    <t>Carlos Alberto - Req 30.2026 - estudo e encaminhamento projeto de reajuste salarial dos cargos de Operador de Máquinas e Motorista</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1911/carlos_-_req_31.2026_-_informacoes_lista_de_espera_e_matriculas_nas_creches_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Req 31.2026 - informações lista de espera e matrículas nas creches municipais</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1912/ildeu_-_req_32.2026_-_previsao_e_possibilidade_aplicativo_de_estacionamento_regulamentado.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 32.2026 - previsão e possibilidade aplicativo de estacionamento regulamentado</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1913/emanuel_-_req_33.2026_-_informacoes_terreno_localizado_entre_o_ginasio_poliesportivo_e_o_bairro_bom_jesus_1.pdf</t>
+  </si>
+  <si>
+    <t>Emanuel - Req 33.2026 - informações terreno localizado entre o ginásio poliesportivo e o bairro Bom Jesus 1</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1929/everton_-_req_35.2026_-_informacoes_falta_de_vagas_no_transporte_intermunicipal_para_estudantes_que_se_deslocam_para_cidades_de_sete_lagoas_e_belo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Req 35.2026 - informações falta de vagas no transporte intermunicipal para estudantes que se deslocam para cidades de Sete Lagoas e Belo Horizonte</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1930/ildeu_-_req_37.2026_-_previsao_e_possibilidade_das_escolas_municipais_receberem_alunos_em_tempo_integral.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 37.2026 - previsão e possibilidade das escolas municipais receberem alunos em tempo integral</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1931/ildeu_-_req_38.2026_-_possibilidade_instalacao_relogio_popular_no_centro_da_cidade.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 38.2026 - possibilidade instalação relógio popular no centro da cidade</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1932/gercy_-_req_39.2026_-_informacoes_obras_realizadas_na_rua_bonfim.pdf</t>
+  </si>
+  <si>
+    <t>Gercy - Req 39.2026 - informações obras realizadas na Rua Bonfim</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1948/ildeu_-_req_40.2026_-_possibilidade_fornecimento_de_sacolas_plasticas_para_entrega_de_medicamentos_farmacia_central.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 40.2026 - possibilidade fornecimento de sacolas plásticas para entrega de medicamentos Farmácia Central</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1949/ildeu_-_req_41.2026_-_previsao_organizacao_placas_e_quebra_molas_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 41.2026 - previsão organização placas e quebra molas no Município</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1963/ildeu_-_req_44.2026_-_previsao_limpeza_rua_bom_despacho.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 44.2026 - previsão limpeza Rua Bom Despacho</t>
+  </si>
+  <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1964/ildeu_-_req_45.2026_-_previsao_instalacao_internet_popular_pracas_publicas.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 45.2026 - previsão instalação internet popular praças públicas</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1965/everton_-_req_46.2026_-__informacoes_servicos_de_limpeza_urbana_e_capina_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Req 46.2026 -  informações serviços de limpeza urbana e capina no Município</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1966/carlos_alberto_-_req_49.2026_-_informacao_execucao_de_meio-fio_nas_vias_publicas_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Carlos Alberto - Req 49.2026 - informação execução de meio-fio nas vias públicas do Município</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1967/emanuel_-_req_50.2026_-_informacoes_cronograma_obra_rua_bonfim.pdf</t>
+  </si>
+  <si>
+    <t>Emanuel - Req 50.2026 - informações cronograma obra Rua Bonfim</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1983/everton_-_req_53.2026_-_notifique_e_informacoes_copasa_sobre_falhas_no_fornecimento_de_agua.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Req 53.2026 - notifique e informações COPASA sobre falhas no fornecimento de água</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>José Miguel</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1984/jose_miguel_-_req_54.2026_-_esclarecimentos_sobre_constante_falta_de_abastecimento_de_agua_copasa.pdf</t>
+  </si>
+  <si>
+    <t>José Miguel - Req 54.2026 - esclarecimentos sobre constante falta de abastecimento de água COPASA</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1985/ildeu_-_req_55.2026_-_previsao_instalacao_lixeiras_em_pracas_publicas.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 55.2026 - previsão instalação lixeiras em praças públicas</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1986/ildeu_-_req_56.2026_-_previsao_operacao_tapa_buraco_avenida_industrial_e_adjacencias.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 56.2026 - previsão operação tapa buraco Avenida Industrial e adjacências</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2007/everton_-_req_57.2026_-_informacoes_sobre_aplicacao_da_lei_federal_15326.2026_que_dispoe_sobre_inclusao_dos_profissionais_de_educacao_infantil_na_carreira_de_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Req 57.2026 - informações sobre aplicação da Lei Federal 15326.2026, que dispõe sobre inclusão dos profissionais de educação infantil na carreira de magistério</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2008/ildeu_-_req_59.2026_-_previsao_drenagem_para_escoamento_de_agua_na_avenida_industrial.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 59.2026 - previsão drenagem para escoamento de água na Avenida Industrial</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2009/ildeu_-_req_60.2026_-_possibilidade_limpeza_mtz_10.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 60.2026 - possibilidade limpeza MTZ 10</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2010/carlos_-_req_61.2026_-_informacoes_sobre_frota_de_veiculos_disponiveis_em_cada_secretaria_municipal_e_cumprimento_instrucao_normativa_001.2024.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Req 61.2026 - informações sobre frota de veículos disponíveis em cada Secretaria Municipal e cumprimento Instrução Normativa 001.2024</t>
+  </si>
+  <si>
+    <t>2029</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2029/ildeu_-_req_63.2026_-_copia_contrato_vinculo_entre_prefeitura_e_hospital_wanda_andrade_drummond.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 63.2026 - cópia contrato vínculo entre Prefeitura e Hospital Wanda Andrade Drummond</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2030/ildeu_-_req_64.2026_-_previsao_operacao_tapa_buracos_na_rua_jose_romoaldo_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 64.2026 - previsão operação tapa buracos na Rua José Romoaldo Pereira</t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2040/cljrf_-_req_66.2026_-_dilacao_prazo_parecer_plc_151.2026_plc_152.2026_e_plc_153.2026.pdf</t>
+  </si>
+  <si>
+    <t>CLJRF - Req 66.2026 - dilação prazo parecer PLC 151.2026, PLC 152.2026 e PLC 153.2026</t>
+  </si>
+  <si>
+    <t>2041</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2041/gercy_-_req_67.2026_-_informacoes_instalacao_cerca_com_corrente_no_patio_em_frente_a_igreja_sao_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>Gercy - Req 67.2026 - informações instalação cerca com corrente no pátio em frente à Igreja São Sebastião</t>
+  </si>
+  <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2042/ildeu_-_req_68.2026_-_informacoes_recolhimento_animais_de_grande_porte.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 68.2026 - informações recolhimento animais de grande porte</t>
+  </si>
+  <si>
+    <t>2043</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2043/ildeu_-_req_69.2026_-_previsao_intervencao_instalacao_quebra_molas_rua_barbacena.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 69.2026 - previsão intervenção (instalação quebra molas) Rua Barbacena</t>
+  </si>
+  <si>
+    <t>2053</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2053/cljrf_-_req_70.2026_-_dilacao_prazo_parecer_pl_2923.2026_pl_2924.2026_pl_2925.2026_plc_154.2026_e_plc_155.2026.pdf</t>
+  </si>
+  <si>
+    <t>CLJRF - Req 70.2026 - dilação prazo parecer PL 2923.2026, PL 2924.2026, PL 2925.2026, PLC 154.2026 e PLC 155.2026</t>
+  </si>
+  <si>
+    <t>2054</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2054/ildeu_-_req_71.2026_-_previsao_fiscalizacao_secretario_de_saude_na_upa_24_horas.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 71.2026 - previsão fiscalização Secretário de Saúde na UPA 24 horas</t>
+  </si>
+  <si>
+    <t>2055</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2055/ildeu_-_req_72.2026_-_informacoes_coleta_de_lixo.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Req 72.2026 - informações coleta de lixo</t>
+  </si>
+  <si>
+    <t>2056</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2056/carlos_alberto_-_req_73.2026_-_informacoes_sobre_indicacoes_253_359_361_e_449.2025.pdf</t>
+  </si>
+  <si>
+    <t>Carlos Alberto - Req 73.2026 - informações sobre indicações 253, 359, 361 e 449.2025</t>
+  </si>
+  <si>
+    <t>2057</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2057/baltazar_-_req_74.2026_-_informacoes_sobre_fechamento_da_estrada_que_da_acesso_a_fazenda_jaguara.pdf</t>
+  </si>
+  <si>
+    <t>Baltazar - Req 74.2026 - informações sobre fechamento da estrada que dá acesso à Fazenda Jaguara</t>
+  </si>
+  <si>
+    <t>2058</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2058/carlos_-_req_75.2026_-_informacoes_sobre_ifa_destinados_aos_agentes_de_saude_acs_e_agentes_de_combate_as_endemias_ace.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Req 75.2026 - informações sobre IFA destinados aos Agentes de Saúde ACS e Agentes de Combate as Endemias ACE</t>
+  </si>
+  <si>
+    <t>2059</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2059/gercy_-_req_76.2026_-_informacoes_sopre_paliativo_na_rua_b_e_programacao_para_retirada_de_entulhos_acumulados_na_via.pdf</t>
+  </si>
+  <si>
+    <t>Gercy - Req 76.2026 - informações sopre paliativo na Rua B e programação para retirada de entulhos acumulados na via</t>
+  </si>
+  <si>
+    <t>2060</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2060/gercy_-_req_77.2026_-_previsao_realizacao_servicos_de_capina_e_limpeza_no_bairro_nossa_senhora_de_fatima_rua_maranhao.pdf</t>
+  </si>
+  <si>
+    <t>Gercy - Req 77.2026 - previsão realização serviços de capina e limpeza no bairro Nossa Senhora de Fátima, Rua Maranhão</t>
+  </si>
+  <si>
+    <t>1838</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1838/everton_-_ind_1.2026_-_novo_espaco_funcionamento_ubs_bairro_progresso.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 1.2026 - novo espaço funcionamento UBS bairro Progresso</t>
+  </si>
+  <si>
     <t>1805</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>IND</t>
-[...5 lines deleted...]
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1805/everton_-_ind_2.2026_-_construcao_passarela_para_pedestres_na_ponte_da_avenida_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1805/everton_-_ind_2.2026_-_construcao_passarela_para_pedestres_na_ponte_da_avenida_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 2.2026 - construção passarela para pedestres na ponte da Avenida Santa Terezinha</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1806/gercy_-_ind_3.2026_-_medidas_engenharia_de_trafego_na_avenida_minas_gerais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1806/gercy_-_ind_3.2026_-_medidas_engenharia_de_trafego_na_avenida_minas_gerais.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 3.2026 - medidas engenharia de tráfego na Avenida Minas Gerais</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1807/ildeu_-_ind_4.2026_-_poda_das_palmeiras_grama_limpeza_e_intervencao_na_iluminacao_praca_ronaldo_neri_de_avelar_praca_do_pe_de_manga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1807/ildeu_-_ind_4.2026_-_poda_das_palmeiras_grama_limpeza_e_intervencao_na_iluminacao_praca_ronaldo_neri_de_avelar_praca_do_pe_de_manga.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 4.2026 - poda das palmeiras, grama, limpeza e intervenção na iluminação praça Ronaldo Neri de Avelar 'Praça do Pé de Manga'</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1808/ildeu_-_ind_5.2026_-_paliativo_na_rua_joao_madalena.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1808/ildeu_-_ind_5.2026_-_paliativo_na_rua_joao_madalena.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 5.2026 - paliativo na Rua João Madalena</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>Carlos Henrique - Kaká</t>
-[...2 lines deleted...]
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1809/carlos_-_ind_6.2026_-_operacao_tapa_buraco_toda_a_extensao_do_bairro_cruzeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1809/carlos_-_ind_6.2026_-_operacao_tapa_buraco_toda_a_extensao_do_bairro_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 6.2026 - operação tapa buraco toda a extensão do bairro Cruzeiro</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>Durute Maciel</t>
-[...2 lines deleted...]
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1810/baltazar_-_ind_7.2026_-_limpeza_via_publica_area_do_corrego_das_corduras_passaginha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1810/baltazar_-_ind_7.2026_-_limpeza_via_publica_area_do_corrego_das_corduras_passaginha.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 7.2026 - limpeza via pública área do Córrego das Corduras 'Passaginha'</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1811/baltazar_-_ind_8.2026_-_revitalizacao_e_instalacao_academia_ao_ar_livre_praca_localizada_na_avenida_alcino_goncalves_cota.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1811/baltazar_-_ind_8.2026_-_revitalizacao_e_instalacao_academia_ao_ar_livre_praca_localizada_na_avenida_alcino_goncalves_cota.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 8.2026 - revitalização e instalação academia ao ar livre praça localizada na Avenida Alcino Gonçalves Cota</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1812/everton_-_ind_9.2026_-_instalacao_parque_sensorial.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1812/everton_-_ind_9.2026_-_instalacao_parque_sensorial.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 9.2026 - instalação Parque Sensorial</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1813/emanuel_-_ind_10.2026_-_limpeza_geral_ou_demolicao_predio_posto_de_saude_do_bairro_nossa_senhora_de_fatima_atualmente_desativado..pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1813/emanuel_-_ind_10.2026_-_limpeza_geral_ou_demolicao_predio_posto_de_saude_do_bairro_nossa_senhora_de_fatima_atualmente_desativado..pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 10.2026 - limpeza geral ou demolição prédio Posto de Saúde do bairro Nossa Senhora de Fátima, atualmente desativado.</t>
   </si>
   <si>
+    <t>1839</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1839/carlos_alberto_-_ind_12.2026_-_drenagem_pluvial_e_pavimentacao_asfaltica_ruas_januario_curitiba_guapore.pdf</t>
+  </si>
+  <si>
+    <t>Carlos Alberto - Ind 12.2026 - drenagem pluvial e pavimentação asfáltica Ruas Januário, Curitiba, Guaporé</t>
+  </si>
+  <si>
+    <t>1840</t>
+  </si>
+  <si>
+    <t>Julhão da Oficina</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1840/julio_-_ind_13.2026_-_servicos_paliativos_nas_vias_bairro_sao_paulo_especial_atencao_a_rua_joao_inacio_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>Júlio - Ind 13.2026 - serviços paliativos nas vias bairro São Paulo, especial atenção a Rua João Inácio de Lima</t>
+  </si>
+  <si>
+    <t>1841</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1841/ildeu_-_ind_14.2026_-_paliativo_rua_djalma_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 14.2026 - paliativo Rua Djalma Fernandes</t>
+  </si>
+  <si>
+    <t>1842</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1842/ildeu_-_ind_15.2026_-_limpeza_capina_e_rocagem_rua_dom_pedro_ii_e_rua_paulo_goncalves.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 15.2026 - limpeza capina e roçagem Rua Dom Pedro II e Rua Paulo Gonçalves</t>
+  </si>
+  <si>
+    <t>1843</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1843/baltazar_-_ind_16.2026_-_limpeza_e_capina_rua_joana_helena.pdf</t>
+  </si>
+  <si>
+    <t>Baltazar - Ind 16.2026 - limpeza e capina Rua Joana Helena</t>
+  </si>
+  <si>
+    <t>1844</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1844/baltazar_-_ind_17.2026_-_capina_e_limpeza_rua_esmeralda_e_atras_da_ponte_do_carabina.pdf</t>
+  </si>
+  <si>
+    <t>Baltazar - Ind 17.2026 - capina e limpeza Rua Esmeralda e atrás da ponte do Carabina</t>
+  </si>
+  <si>
+    <t>1845</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1845/carlos_-_ind_18.2026_-_avaliacao_tecnica_e_intervencoes_estruturais_ubs_do_bairro_cruzeiro.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 18.2026 - avaliação técnica e intervenções estruturais UBS do bairro Cruzeiro</t>
+  </si>
+  <si>
+    <t>1846</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1846/julio_-_ind_19.2026_-_providencias_desvio_no_trajeto_do_onibus_escolar_para_atender_a_rua_carlos_miligrana.pdf</t>
+  </si>
+  <si>
+    <t>Júlio - Ind 19.2026 - providências desvio no trajeto do ônibus escolar para atender a Rua Carlos Miligrana</t>
+  </si>
+  <si>
+    <t>1847</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1847/carlos_-_ind_20.2026_-_ajustes_na_sinalizacao_viaria_e_implantacao_de_redutor_de_velocidade_rua_pirapora_e_placas_avenida_caio_martins.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 20.2026 - ajustes na sinalização viária e implantação de redutor de velocidade Rua Pirapora e placas Avenida Caio Martins</t>
+  </si>
+  <si>
+    <t>1848</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1848/gercy_-_ind_21.2026_-_limpeza_e_manutencao_rua_contorno_e_rua_vila_rica.pdf</t>
+  </si>
+  <si>
+    <t>Gercy - Ind 21.2026 - limpeza e manutenção Rua Contorno e Rua Vila Rica</t>
+  </si>
+  <si>
+    <t>1849</t>
+  </si>
+  <si>
+    <t>Dr. Brandão</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1849/brandao_-_ind_22.2026_-_melhorias_posto_de_saude_do_bairro_floresta.pdf</t>
+  </si>
+  <si>
+    <t>Brandão - Ind 22.2026 - melhorias Posto de Saúde do bairro Floresta</t>
+  </si>
+  <si>
+    <t>1859</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1859/ildeu_-_ind_23.2026_-_placas_sinalizacao_rua_natanael_caldeira_e_rua_raposos.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 23.2026 - placas sinalização Rua Natanael Caldeira e Rua Raposos</t>
+  </si>
+  <si>
+    <t>1860</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1860/ildeu_-_ind_24.2026_-_intervencao_e_obras_rua_prata.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 24.2026 - intervenção e obras Rua Prata</t>
+  </si>
+  <si>
+    <t>1861</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1861/carlos_-_ind_25.2026_-_disponibilizacao_telefone_celular_institucional_para_marcacao_de_transporte_de_pacientes.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 25.2026 - disponibilização telefone celular institucional para marcação de transporte de pacientes</t>
+  </si>
+  <si>
+    <t>1862</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1862/carlos_-_ind_26.2026_-_manutencao_e_melhora_ruas_do_bairro_sao_miguel_-__rua_j_e_demais_ruas.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 26.2026 - manutenção e melhora ruas do bairro São Miguel -  Rua J e demais ruas</t>
+  </si>
+  <si>
+    <t>1863</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1863/everton_-_ind_27.2026_-_estudo_tecnico_regulamentacao_e_cumprimento_lei_federal_15326_de_6_de_janeiro_profissionais_atividades_de_docencia.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 27.2026 - estudo técnico, regulamentação e cumprimento Lei Federal 15326, de 6 de janeiro 'profissionais atividades de docência'</t>
+  </si>
+  <si>
+    <t>1864</t>
+  </si>
+  <si>
+    <t>Flavinho do Sítio</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1864/flavio_-_ind_28.2026_-_paliativos_ruas_do_distrito_de_mocambeiro_-_pavimentacao_ou_calcamento.pdf</t>
+  </si>
+  <si>
+    <t>Flávio - Ind 28.2026 - paliativos Ruas do Distrito de Mocambeiro - pavimentação ou calçamento</t>
+  </si>
+  <si>
+    <t>1871</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1871/ildeu_-_ind_29.2026_-_faixa_de_pedestre_rua_bonfim.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 29.2026 - faixa de pedestre Rua Bonfim</t>
+  </si>
+  <si>
+    <t>1872</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1872/ildeu_-_ind_30.2026_-_operacao_tapa_buracos_entre_avenida_bento_goncalves_e_avenida_santa_terezinha.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 30.2026 - operação tapa buracos entre Avenida Bento Gonçalves e Avenida Santa Terezinha</t>
+  </si>
+  <si>
+    <t>1873</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1873/baltazar_-_ind_32.2026_-_limpeza_e_capina_avenida_neide_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Baltazar - Ind 32.2026 - limpeza e capina Avenida Neide Pereira</t>
+  </si>
+  <si>
+    <t>1874</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1874/baltazar_-_ind_33.2026_-_manutencao_e_reparo_calcamento_em_pedra_na_avenida_general_orlando_torres.pdf</t>
+  </si>
+  <si>
+    <t>Baltazar - Ind 33.2026 - manutenção e reparo calçamento em pedra na Avenida General Orlando Torres</t>
+  </si>
+  <si>
+    <t>1875</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1875/jose_miguel_-_ind_35.2026_-_vistoria_noturna_e_manutencao_de_iluminacao_nos_bairros_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>José Miguel - Ind 35.2026 - vistoria noturna e manutenção de iluminação nos bairros do município</t>
+  </si>
+  <si>
+    <t>1876</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1876/everton_-_ind_36.2026_-_estudo_tecnico_ampliacao_oferta_de_onibus_transporte_universitario.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 36.2026 - estudo técnico ampliação oferta de ônibus transporte universitário</t>
+  </si>
+  <si>
+    <t>1877</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1877/carlos_-_ind_38.2026_-_limpeza_fiscalizacao_e_infraestrutura_bairro_alvorada_e_medidas_iluminacao_publica_divisa_entre_mocambeiro_e_pedro_leopoldo.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 38.2026 - limpeza, fiscalização e infraestrutura bairro Alvorada e medidas iluminação pública divisa entre Mocambeiro e Pedro Leopoldo</t>
+  </si>
+  <si>
+    <t>1878</t>
+  </si>
+  <si>
+    <t>Dr. André</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1878/andre_-_ind_39.2026_-_capina_rocagem_de_mato_e_limpeza_geral_nas_vias_publicas_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>André - Ind 39.2026 - capina, roçagem de mato e limpeza geral nas vias públicas do Município</t>
+  </si>
+  <si>
+    <t>1879</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1879/gercy_-_ind_40.2026_-_possibilidade_parceria_com_a_farmacia_de_minas.pdf</t>
+  </si>
+  <si>
+    <t>Gercy - Ind 40.2026 - possibilidade parceria com a Farmácia de Minas</t>
+  </si>
+  <si>
+    <t>1880</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1880/carlos_-_ind_41.2026_-_limpeza_manutencao_instalacao_placas_e_providencias_avenida_andre_favalelli_avenida_industrial_e_rua_dos_predinhos.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 41.2026 - limpeza, manutenção, instalação placas e providências Avenida André Favalelli, Avenida Industrial e Rua dos Predinhos</t>
+  </si>
+  <si>
+    <t>1893</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1893/everton_-_ind_42.2026_-_revisao_e_adequacao_horarios_onibus_transporte_coletivo_especialmente_bairros_vista_alegre_e_sao_miguel.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 42.2026 - revisão e adequação horários ônibus transporte coletivo, especialmente bairros Vista Alegre e São Miguel</t>
+  </si>
+  <si>
+    <t>1894</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1894/ildeu_-_ind_43.2026_-_intervencao_e_obras_nas_ruas_de_terra_do_bairro_sao_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 43.2026 - intervenção e obras nas ruas de terra do bairro São Paulo</t>
+  </si>
+  <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1895/ildeu_-_ind_44.2026_-_troca_de_lampadas_rua_alvaro_vieira_da_costa_e_imediacoes.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 44.2026 - troca de lâmpadas Rua Álvaro Vieira da Costa e imediações</t>
+  </si>
+  <si>
+    <t>1896</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1896/jose_miguel_-_ind_45.2026_-_providencias_melhoria_visibilidade_e_condicoes_de_seguranca_viaria_na_rua_custodio_alvarenga.pdf</t>
+  </si>
+  <si>
+    <t>José Miguel - Ind 45.2026 - providências melhoria visibilidade e condições de segurança viária na Rua Custódio Alvarenga</t>
+  </si>
+  <si>
+    <t>1897</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1897/brandao_-_ind_46.2026_-_criacao_centro_de_convivencia_do_idoso.pdf</t>
+  </si>
+  <si>
+    <t>Brandão - Ind 46.2026 - criação centro de convivência do idoso</t>
+  </si>
+  <si>
+    <t>1898</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1898/brandao_-_ind_47.2026_-_contratacao_recepcionista_para_ubs_progresso.pdf</t>
+  </si>
+  <si>
+    <t>Brandão - Ind 47.2026 - contratação recepcionista para UBS Progresso</t>
+  </si>
+  <si>
+    <t>1899</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1899/julio_-_ind_48.2026_-_instalacao_redutor_de_velocidade_rua_canaa.pdf</t>
+  </si>
+  <si>
+    <t>Júlio - Ind 48.2026 - instalação redutor de velocidade Rua Canaã</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1900/julio_-_ind_49.2026_-_paliativo_na_rua_geralda_cota_linhares.pdf</t>
+  </si>
+  <si>
+    <t>Júlio - Ind 49.2026 - paliativo na Rua Geralda Cota Linhares</t>
+  </si>
+  <si>
+    <t>1901</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1901/baltazar_-_ind_50.2026_-_reforma_e_manutencao_estrada_rural_do_cafezal.pdf</t>
+  </si>
+  <si>
+    <t>Baltazar - Ind 50.2026 - reforma e manutenção estrada rural do Cafezal</t>
+  </si>
+  <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1902/carlos_-_ind_51.2026_-_providencias_condicoes_estrada_do_cafezal.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 51.2026 - providências condições estrada do Cafezal</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1903/carlos_-_ind_53.2026_-_providencias_avenida_caio_martins_e_na_rua_jose_de_paula_santos.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 53.2026 - providências Avenida Caio Martins e na Rua José de Paula Santos</t>
+  </si>
+  <si>
+    <t>1914</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1914/emanuel_-_ind_54.2026_-_poda_de_arvores_capina_e_instalacao_de_placas_de_parada_de_onibus_escolares_na_avenida_alcino_goncalves_cota.pdf</t>
+  </si>
+  <si>
+    <t>Emanuel - Ind 54.2026 - poda de árvores, capina e instalação de placas de parada de ônibus escolares na Avenida Alcino Gonçalves Cota</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1915/ildeu_-_ind_55.2026_-_asfaltamento_ou_concretagem_do_estacionamento_do_ginasio_poliesportivo.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 55.2026 - asfaltamento ou concretagem do estacionamento do ginásio poliesportivo</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1916/brandao_-_ind_56.2026_-_licitacao_para_cadastramento_de_vans_escolares.pdf</t>
+  </si>
+  <si>
+    <t>Brandão - Ind 56.2026 - licitação para cadastramento de vans escolares</t>
+  </si>
+  <si>
+    <t>1917</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1917/emanuel_-_ind_57.2026_-_poda_de_arvores_capina_e_limpeza_nos_bairros_do_municipio_especialmente_bom_jesus_1_e_2_presidente_e_floresta.pdf</t>
+  </si>
+  <si>
+    <t>Emanuel - Ind 57.2026 - poda de árvores, capina e limpeza nos bairros do Município, especialmente Bom Jesus 1 e 2, Presidente e Floresta</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1918/gercy_-_ind_58.2026_-_melhorias_entrada_do_bairro_sao_miguel_tapa_buracos_e_adequacao_da_iluminacao_publica_no_local.pdf</t>
+  </si>
+  <si>
+    <t>Gercy - Ind 58.2026 - melhorias entrada do bairro São Miguel, tapa buracos e adequação da iluminação pública no local</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1919/carlos_-_ind_59.2026_-_providencias_cemiterio_antigo_risco_queda_de_arvore_na_rua_candido_fonseca_viana_limpeza_e_manutencao_na_rua_magalhaes_pinto_e_rua_expedicionario_joao_ferreira_dutra.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 59.2026 - providências Cemitério antigo, risco queda de árvore na Rua Cândido Fonseca Viana, limpeza e manutenção na Rua Magalhães Pinto e Rua Expedicionário João Ferreira Dutra</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1920/ildeu_-__ind_60.2026_-_visita_tecnica_na_rotatoria_adjunta_a_praca_sao_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu -  Ind 60.2026 - visita técnica na rotatória adjunta a Praça São Sebastião</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1921/jose_miguel_-_ind_61.2026_-_proibicao_de_estacionamento_de_veiculos_na_rua_padre_gustavo_trecho_proximo_ao_cartorio_nice_viana.pdf</t>
+  </si>
+  <si>
+    <t>José Miguel - Ind 61.2026 - proibição de estacionamento de veículos na Rua Padre Gustavo, trecho próximo ao Cartório Nice Viana</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1933/everton_-_ind_62.2026_-_poda_arvores_rua_nova_vista_e_rua_esmeralda.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 62.2026 - poda árvores Rua Nova Vista e Rua Esmeralda</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1934/ildeu_-_ind_63.2026_-_instalacao_quebra_molas_rua_candido_fonseca_viana.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 63.2026 - instalação quebra molas Rua Cândido Fonseca Viana</t>
+  </si>
+  <si>
+    <t>1935</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1935/andre_-_ind_64.2026_-_tapa_buraco_ou_recomposicao_asfaltica_na_rua_condor.pdf</t>
+  </si>
+  <si>
+    <t>André - Ind 64.2026 - tapa buraco ou recomposição asfáltica na Rua Condor</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1936/brandao_-_ind_65.2026_-_operacao_tapa_buracos_bairro_sao_miguel.pdf</t>
+  </si>
+  <si>
+    <t>Brandão - Ind 65.2026 - operação tapa buracos bairro São Miguel</t>
+  </si>
+  <si>
+    <t>1937</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1937/brandao_-_ind_66.2026_-_melhorias_infraestrutura_escola_municipal_agripa_vasconcelos.pdf</t>
+  </si>
+  <si>
+    <t>Brandão - Ind 66.2026 - melhorias infraestrutura Escola Municipal Agripa Vasconcelos</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1938/julio_-_ind_67.2026_-_limpeza_pracinha_na_rua_curvelo.pdf</t>
+  </si>
+  <si>
+    <t>Júlio - Ind 67.2026 - limpeza pracinha na Rua Curvelo</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1939/julio_-_ind_68.2026_-_instalacao_redutores_de_velocidade_na_rua_guarapari.pdf</t>
+  </si>
+  <si>
+    <t>Júlio - Ind 68.2026 - instalação redutores de velocidade na Rua Guarapari</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1940/carlos_-_ind_69.2026_-_acumulo_de_agua_rua_bom_sucesso_residuos_de_poda_de_arvores_rua_b_e_limpeza_manutencao_e_calcamento_na_rua_cecilia_martins.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 69.2026 - acúmulo de água Rua Bom Sucesso, resíduos de poda de árvores Rua B e limpeza, manutenção e calçamento na Rua Cecilia Martins</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1941/ildeu_-_ind_70.2026_-_intervencoes_e_obras_rua_princesa_isabel_rua_eucalipto_rua_palmeiras_e_estrada_de_terra_que_liga_matozinhos_a_aracas.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 70.2026 - intervenções e obras Rua Princesa Isabel, Rua Eucalipto, Rua Palmeiras e estrada de terra que liga Matozinhos a Araçás</t>
+  </si>
+  <si>
+    <t>1942</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1942/carlos_-_ind_71.2026_-_acoes_e_providencias_de_apoio_institucional_atividades_de_feira_livre_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 71.2026 - ações e providências de apoio institucional atividades de feira livre do Município</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1951/everton_-_ind_73.2026_-_estudo_viabilidade_tecnicapara_doacao_de_terreno_e_construcao_imovel_para_servico_de_acolhimento_institucional.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 73.2026 - estudo viabilidade técnicapara doação de terreno e construção imóvel para serviço de acolhimento institucional</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1952/everton_-_ind_74.2026_-_providencias_solucao_imovel_localizado_na_rua_magalhaes_pinto.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 74.2026 - providências solução imóvel localizado na Rua Magalhães Pinto</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1953/jose_miguel_-_ind_75.2026_-_revisao_horarios_das_lotacoes_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>José Miguel - Ind 75.2026 - revisão horários das lotações no Município</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1954/brandao_-_ind_77.2026_-_operacao_tapa_buracos_avenida_general_orlando_torres.pdf</t>
+  </si>
+  <si>
+    <t>Brandão - Ind 77.2026 - operação tapa buracos Avenida General Orlando Torres</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1955/brandao_-_ind_78.2026_-_quebra_molas_ruas_c_e_b.pdf</t>
+  </si>
+  <si>
+    <t>Brandão - Ind 78.2026 - quebra molas Ruas C e B</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1956/ildeu_-_ind_79.2026_-_podas_educativas_arvores_de_pequeno_porte_situadas_ao_longo_das_vias_santa_terezinha_e_andre_favelelli.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 79.2026 - podas educativas árvores de pequeno porte situadas ao longo das vias Santa Terezinha e André Favelelli</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1957/ildeu_-_ind_80.2026_-_limpeza_e_intervencoes_espaco_situado_na_rua_luciana_alves.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 80.2026 - limpeza e intervenções espaço situado na Rua Luciana Alves</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1958/julio_-_ind_81.2026_-_servicos_paliativos_na_rua_florestal.pdf</t>
+  </si>
+  <si>
+    <t>Júlio - Ind 81.2026 - serviços paliativos na Rua Florestal</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1959/carlos_-_ind_82.2026_-_intervencoes_de_manutencao_viaria_e_drenagem_ruas_florianopolis_januario_e_amazonas.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 82.2026 - intervenções de manutenção viária e drenagem Ruas Florianópolis, Januário e Amazonas</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1960/baltazar_-_ind_83.2026_-_reforma_geral_na_escola_municipal_herminia_diniz_figueiredo.pdf</t>
+  </si>
+  <si>
+    <t>Baltazar - Ind 83.2026 - reforma geral na Escola Municipal Hermínia Diniz Figueiredo</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1968/ildeu_-_ind_84.2026_-_instalacao_banheiro_publico_no_centro_da_cidade.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 84.2026 - instalação banheiro público no Centro da cidade</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1969/ildeu_-_ind_85.2026_-_intervencao_e_obras_avenida_industrial.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 85.2026 - intervenção e obras Avenida Industrial</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1970/everton_-_ind_86.2026_-_pintura_quadra_esportiva_da_escola_municipal_eurico_viana.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 86.2026 - pintura quadra esportiva da Escola Municipal Eurico Viana</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1971/julio_-_ind_87.2026_-_revitalizacao_da_pracinha_localizada_no_bairro_sao_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Júlio - Ind 87.2026 - revitalização da pracinha localizada no bairro São Paulo</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1972/carlos_alberto_-_ind_88.2026_-_operacao_tapa_buracos_em_todas_as_vias_do_bairro_vista_alegre.pdf</t>
+  </si>
+  <si>
+    <t>Carlos Alberto - Ind 88.2026 - operação tapa buracos em todas as vias do bairro Vista Alegre</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1973/carlos_alberto_-_ind_89.2026_-_implantacao_faixa_de_pedestre_em_frente_a_creche_sao_judas_tadeu_no_bairro_vista_alegre.pdf</t>
+  </si>
+  <si>
+    <t>Carlos Alberto - Ind 89.2026 - implantação faixa de pedestre em frente à Creche São Judas Tadeu, no bairro Vista Alegre</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1974/emanuel_-_ind_90.2026_-_limpeza_de_entulhos_e_capina_rua_jose_b_sobrinho.pdf</t>
+  </si>
+  <si>
+    <t>Emanuel - Ind 90.2026 - limpeza de entulhos e capina Rua José B Sobrinho</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1975/carlos_-_ind_91.2026_-_limpeza_e_manutencao_do_entorno_da_upa_e_aprimoramento_sinalizacao_parada_rapida_na_avenida_caio_martins.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 91.2026 - limpeza e manutenção do entorno da UPA e aprimoramento sinalização parada rápida na Avenida Caio Martins</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1976/emanuel_-_ind_92.2026_-_tapa_buracos_e_capina_na_rua_nossa_senhora_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Emanuel - Ind 92.2026 - tapa buracos e capina na Rua Nossa Senhora do Carmo</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1987/carlos_alberto_-_ind_93.2026_-_limpeza_geral_e_capina_posto_de_saude_bairro_aracas.pdf</t>
+  </si>
+  <si>
+    <t>Carlos Alberto - Ind 93.2026 - limpeza geral e capina Posto de Saúde bairro Araçás</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1988/carlos_alberto_-_ind_94.2026_-_limpeza_capina_e_manutencao_praca_bairro_aracas.pdf</t>
+  </si>
+  <si>
+    <t>Carlos Alberto - Ind 94.2026 - limpeza, capina e manutenção praça bairro Araçás</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1989/baltazar_-_ind_95.2026_-_cerca_de_arame_imovel_da_rua_lajinha.pdf</t>
+  </si>
+  <si>
+    <t>Baltazar - Ind 95.2026 - cerca de arame imóvel da Rua Lajinha</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1990/julio_-_ind_96.2026_-_limpeza_e_retirada_de_residuos_de_capina_rua_presidente_campos_sales.pdf</t>
+  </si>
+  <si>
+    <t>Júlio - Ind 96.2026 - limpeza e retirada de resíduos de capina Rua Presidente Campos Sales</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1991/julio_-_ind_97.2026_-_limpeza_rua_dos_curios.pdf</t>
+  </si>
+  <si>
+    <t>Júlio - Ind 97.2026 - limpeza Rua dos Curiós</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1992/gercy_-_ind_98.2026_-_paliativos_rua_j.pdf</t>
+  </si>
+  <si>
+    <t>Gercy - Ind 98.2026 - paliativos Rua J</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1993/jose_miguel_-_ind_99.2026_-_avaliacao_tecnica_para_facilitar_manobra_dos_onibus_na_via_situada_apos_o_cartorio_localizado_na_rua_padre_gustavo.pdf</t>
+  </si>
+  <si>
+    <t>José Miguel - Ind 99.2026 - avaliação técnica para facilitar manobra dos ônibus na via situada após o Cartório localizado na Rua Padre Gustavo</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1994/carlos_-_ind_100.2026_-_limpeza_da_via_e_poda_de_arvores_rua_prata.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 100.2026 - limpeza da via e poda de árvores Rua Prata</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1995/carlos_-_ind_101.2026_-_melhoria_da_passagem_de_pedestres_na_ponte_que_liga_a_avenida_caio_martins_a_mg_424.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 101.2026 - melhoria da passagem de pedestres na ponte que liga a Avenida Caio Martins à MG 424</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1996/ildeu_-_ind_102.2026_-_manutencao_do_playground_e_academia_ao_ar_livre_na_rua_paulo_goncalves.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 102.2026 - manutenção do playground e academia ao ar livre na rua Paulo Gonçalves</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1997/ildeu_-_ind_103.2026_-_poda_de_arvores_rua_grimalde_de_mello.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 103.2026 - poda de árvores Rua Grimalde de Mello</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2011/emanuel_-_ind_104.2026_-_pavimentacao_asfaltica_e_sinalizacao_de_transito_rua_neide_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Emanuel - Ind 104.2026 - pavimentação asfáltica e sinalização de trânsito Rua Neide Pereira</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2012/ildeu_-_ind_105.2026_-_anteprojeto_isencao_de_iptu_pessoas_com_tea_e_portadores_de_doencas_graves.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 105.2026 - anteprojeto isenção de IPTU pessoas com TEA e portadores de doenças graves</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2013/emanuel_-_ind_106.2026_-_capina_e_limpeza_trevos_de_entrada_bairro_presidente_e_rua_jose_gervasio_neto.pdf</t>
+  </si>
+  <si>
+    <t>Emanuel - Ind 106.2026 - capina e limpeza trevos de entrada bairro Presidente e Rua José Gervásio Neto</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2014/everton_-_ind_108.2026_-_intensificacao_negociacao_junto_ao_estado_para_doacao_de_espaco_onde_funcionavam_escolas_santa_terezinha_e_jurandir_campos.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 108.2026 - intensificação negociação junto ao Estado para doação de espaço onde funcionavam Escolas Santa Terezinha e Jurandir Campos</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2015/everton_-_ind_109.2026_-_identificacao_veiculos_utlizados_pela_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 109.2026 - identificação veículos utlizados pela Prefeitura</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2016/ildeu_-_ind_110.2026_-_limpeza_e_poda_de_arvore_em_logradouros_publicos_no_centro.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 110.2026 - limpeza e poda de árvore em logradouros públicos no Centro</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2017/baltazar_-_ind_111.2026_-_linha_de_lotacao_volte_a_atender_a_rua_maria_esteves_cotta.pdf</t>
+  </si>
+  <si>
+    <t>Baltazar - Ind 111.2026 - linha de lotação volte a atender a Rua Maria Esteves Cotta</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2018/baltazar_-_ind_112.2026_-_limpeza_capina_e_retirada_de_mato_na_rua_geraldo_drummond_alves.pdf</t>
+  </si>
+  <si>
+    <t>Baltazar - Ind 112.2026 - limpeza, capina e retirada de mato na Rua Geraldo Drummond Alves</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2019/jose_miguel_-_ind_113.2026_-_recolhimento_aparelhos_de_ginastica_danificados_nas_academias_ao_ar_livre.pdf</t>
+  </si>
+  <si>
+    <t>José Miguel - Ind 113.2026 - recolhimento aparelhos de ginástica danificados nas academias ao ar livre</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2020/julio_-_ind_114.2026_-_transporte_escolar_para_alunos_de_mocambeiro_que_frequentam_cursos_no_senai_de_pedro_leopoldo.pdf</t>
+  </si>
+  <si>
+    <t>Júlio - Ind 114.2026 - transporte escolar para alunos de Mocambeiro que frequentam cursos no SENAI de Pedro Leopoldo</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2021/andre_-_ind_115.2026_-_capina_rocagem_de_mato_limpeza_e_pavimentacao_asfaltica_nas_ruas_adjacentes_ao_ribeirao_no_bairro_estacao.pdf</t>
+  </si>
+  <si>
+    <t>André - Ind 115.2026 - capina, roçagem de mato, limpeza e pavimentação asfáltica nas ruas adjacentes ao Ribeirão, no bairro Estação</t>
+  </si>
+  <si>
+    <t>2031</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2031/everton_-_ind_116.2026_-_melhorias_rua_cecilia_martins.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 116.2026 - melhorias Rua Cecília Martins</t>
+  </si>
+  <si>
+    <t>2032</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2032/everton_-_ind_117.2026_-_limpeze_e_manutencao_posto_de_saude_bairro_aracas.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 117.2026 - limpeze e manutenção posto de saúde bairro Araçás</t>
+  </si>
+  <si>
+    <t>2033</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2033/brandao_-_ind_118.2026_-_realizacao_de_projeto_para_atender_a_comunidade_do_bairro_nossa_senhora_de_fatima_onde_era_antiga_escola_ester_gomes_martins.pdf</t>
+  </si>
+  <si>
+    <t>Brandão - Ind 118.2026 - realização de projeto para atender a comunidade do bairro Nossa Senhora de Fátima, onde era antiga Escola Ester Gomes Martins</t>
+  </si>
+  <si>
+    <t>2034</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2034/emanuel_-_ind_119.2026_-_substituicao_de_lampadas_convencionais_por_led_na_avenida_alcino_goncalves_cota_av._central.pdf</t>
+  </si>
+  <si>
+    <t>Emanuel - Ind 119.2026 - substituição de lâmpadas convencionais por LED na Avenida Alcino Gonçalves Cota 'Av. Central'</t>
+  </si>
+  <si>
+    <t>2035</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2035/baltazar_-_ind_120.2026_-_proibicao_circulacao_de_caminhoes_de_grande_porte_na_rua_maria_esteves_cotta.pdf</t>
+  </si>
+  <si>
+    <t>Baltazar - Ind 120.2026 - proibição circulação de caminhões de grande porte na Rua Maria Esteves Cotta</t>
+  </si>
+  <si>
+    <t>2036</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2036/ildeu_-_ind_121.2026_-_instalacao_de_tampa_de_bueiro_rua_eduardo_goncalves_cota.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 121.2026 - instalação de tampa de bueiro Rua Eduardo Gonçalves Cota</t>
+  </si>
+  <si>
+    <t>2037</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2037/ildeu_-_ind_122.2026_-_limpeza_vias_eduardo_goncalves_cota_alvaro_vieira_da_costa_7_de_setembro_e_vassourinhas_grimalde_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 122.2026 - limpeza vias Eduardo Gonçalves Cota, Álvaro Vieira da Costa, 7 de Setembro e Vassourinhas 'Grimalde de Melo'</t>
+  </si>
+  <si>
+    <t>2038</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2038/carlos_-_ind_123.2026_-_inclusao_classe_taxistas_campanha_de_vacinacao_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 123.2026 - inclusão classe taxistas campanha de vacinação do Município</t>
+  </si>
+  <si>
+    <t>2044</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2044/baltazar_-_ind_124.2026_-_pavimentacao_rua_canario.pdf</t>
+  </si>
+  <si>
+    <t>Baltazar - Ind 124.2026 - pavimentação Rua Canário</t>
+  </si>
+  <si>
+    <t>2045</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2045/everton_-_ind_125.2026_-_limpeza_urbana_bairro_aracas_e_pavimentacao_de_trecho_da_rua_jose_estacio_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 125.2026 - limpeza urbana bairro Araçás e pavimentação de trecho da Rua José Estácio de Souza</t>
+  </si>
+  <si>
+    <t>2046</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2046/everton_-_ind_127.2026_-_operacao_tapa_buracos_e_limpeza_urbana_bairro_florestal.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 127.2026 - operação tapa buracos e limpeza urbana bairro Florestal</t>
+  </si>
+  <si>
+    <t>2047</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2047/carlos_-_ind_129.2026_-_melhorias_infraestrutura_drenagem_e_iluminacao_av._caio_martins_rua_cruzeiro_pracinha_do_cruzeiro_e_vias_do_cafezal.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 129.2026 - melhorias infraestrutura, drenagem e iluminação (Av. Caio Martins, Rua Cruzeiro, pracinha do Cruzeiro e vias do Cafezal)</t>
+  </si>
+  <si>
+    <t>2048</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2048/ildeu_-_ind_130.2026_-_tapa_buracos_calcamento_ou_asfaltamento_troca_de_lampadas_e_placa_com_nome_na_rua_joao_madalena.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 130.2026 - tapa buracos, calçamento ou asfaltamento, troca de lâmpadas e placa com nome na Rua João Madalena</t>
+  </si>
+  <si>
+    <t>2049</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2049/ildeu_-_ind_131.2026_-_troca_de_lampadas_rua_alvaro_vieira_da_costa.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 131.2026 - troca de lâmpadas Rua Álvaro Vieira da Costa</t>
+  </si>
+  <si>
+    <t>2062</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2062/everton_-_ind_132.2026_-_manutencao_limpeza_e_tapa_buracos_rua_presidente_cafe_filho_e_rua_claudio_cece_de_sales.pdf</t>
+  </si>
+  <si>
+    <t>Everton - Ind 132.2026 - manutenção, limpeza e tapa buracos Rua Presidente Café Filho e Rua Cláudio Cecé de Sales</t>
+  </si>
+  <si>
+    <t>2063</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2063/carlos_alberto_-_ind_133.2026_-_limpeza_capina_e_manutencao_bairro_presidente.pdf</t>
+  </si>
+  <si>
+    <t>Carlos Alberto - Ind 133.2026 - limpeza, capina e manutenção bairro Presidente</t>
+  </si>
+  <si>
+    <t>2064</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2064/ildeu_-_ind_134.2026_-_limpeza_total_rua_bom_despacho.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 134.2026 - limpeza total Rua Bom Despacho</t>
+  </si>
+  <si>
+    <t>2065</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2065/ildeu_-_ind_135.2026_-_troca_de_lampadas_rua_alvaro_vieira_da_costa_e_rua_joana_darc.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Ind 135.2026 - troca de lâmpadas Rua Álvaro Vieira da Costa e Rua Joana Darc</t>
+  </si>
+  <si>
+    <t>2066</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2066/emanuel_-_ind_137.2026_-_implantacao_sistema_de_drenagem_de_aguas_pluviais_e_analise_de_acumulo_de_aguas_na_rua_jose_moreira_ramos.pdf</t>
+  </si>
+  <si>
+    <t>Emanuel - Ind 137.2026 - implantação sistema de drenagem de águas pluviais e análise de acúmulo de águas na Rua José Moreira Ramos</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2067/julio_-_ind_138.2026_-_reparos_na_ubs_da_avenida_central.pdf</t>
+  </si>
+  <si>
+    <t>Júlio - Ind 138.2026 - reparos na UBS da Avenida Central</t>
+  </si>
+  <si>
+    <t>2068</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2068/carlos_-_ind_139.2026_-_melhoria_urbana_acessibilidade_e_infraestrutura_no_bairro_sao_miguel_especialmente_ruas_o_e_rua_da_cemig.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Ind 139.2026 - melhoria urbana, acessibilidade e infraestrutura no bairro São Miguel (especialmente Ruas O e Rua da Cemig)</t>
+  </si>
+  <si>
+    <t>2069</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2069/julio_-_ind_140.2026_-_providencias_para_recuperacao_da_rua_sapucaia.pdf</t>
+  </si>
+  <si>
+    <t>Júlio - Ind 140.2026 - providências para recuperação da Rua Sapucaia</t>
+  </si>
+  <si>
+    <t>2070</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2070/andre_-_ind_141.2026_-_revitalizacao_das_pinturas_e_manutencao_das_placas_e_redutores_de_velocidade_nas_vias_publicas.pdf</t>
+  </si>
+  <si>
+    <t>André - Ind 141.2026 - revitalização das pinturas e manutenção das placas e redutores de velocidade nas vias públicas</t>
+  </si>
+  <si>
+    <t>2071</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2071/andre_-_ind_142.2026_-_melhoria_e_revitalizacao_no_ponto_de_onibus_da_rua_venezuela_e_demais_pontos_que_necessitam_reparos.pdf</t>
+  </si>
+  <si>
+    <t>André - Ind 142.2026 - melhoria e revitalização no ponto de ônibus da Rua Venezuela e demais pontos que necessitam reparos</t>
+  </si>
+  <si>
+    <t>1855</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1855/flavio_-_mocao_1.2026_-_parabenizacao_sidirley_bento.pdf</t>
+  </si>
+  <si>
+    <t>Flávio - Moção 1.2026 - parabenização Sidirley Bento</t>
+  </si>
+  <si>
+    <t>1865</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1865/ildeu_e_demais_vereadores_-_mocao_2.2026_-_parabenizacao_secretario_de_saude_ciro_saul.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu e demais vereadores - Moção 2.2026 - parabenização Secretário de Saúde Ciro Saul</t>
+  </si>
+  <si>
+    <t>1866</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1866/andre_-_mocao_3.2026_-_pesar_familiares_nisio_goncalves_cota.pdf</t>
+  </si>
+  <si>
+    <t>André - Moção 3.2026 - pesar aos familiares Nísio Gonçalves Cota</t>
+  </si>
+  <si>
+    <t>1888</t>
+  </si>
+  <si>
+    <t>Dr. André, Emanuel Sincero</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1888/andre_com_apoio_do_vereador_emanuel_-_mocao_4.2026_-_pesar_familiares_maria_ramos_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>André (com apoio do vereador Emanuel) - Moção 4.2026 - pesar familiares Maria Ramos Oliveira</t>
+  </si>
+  <si>
+    <t>1889</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1889/brandao_-_mocao_05.2026_-_solidariedade_municipio_de_uba.pdf</t>
+  </si>
+  <si>
+    <t>Brandão - Moção 05.2026 - solidariedade município de Ubá</t>
+  </si>
+  <si>
+    <t>1890</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1890/carlos_-_mocao_06.2026_-_solidariedade_municipio_de_juiz_de_fora.pdf</t>
+  </si>
+  <si>
+    <t>Carlos - Moção 06.2026 - solidariedade município de Juiz de Fora</t>
+  </si>
+  <si>
+    <t>1891</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1891/ildeu_-_mocao_7.2026_-_parabenizacao_ajowen.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Moção 7.2026 - parabenização AJOWEN</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1892/ildeu_-_mocao_8.2026_-_parabenizacao_comandante_gcm_geison_dias_teles.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Moção 8.2026 - parabenização Comandante GCM Geison Dias Teles</t>
+  </si>
+  <si>
+    <t>1907</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1907/emanuel_-_mocao_10.2026_-_agradecimento_deputado_estadual_christiano_xavier.pdf</t>
+  </si>
+  <si>
+    <t>Emanuel - Moção 10.2026 - agradecimento Deputado Estadual Christiano Xavier</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1908/brandao_-_mocao_12.2026_-_parabenizacao_cdl_matozinhos.pdf</t>
+  </si>
+  <si>
+    <t>Brandão - Moção 12.2026 - parabenização CDL Matozinhos</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1928/gercy_e_demais_vereadores_-_mocao_13.2026_-_parabenizacao_policia_militar_de_matozinhos_e_policia_civil_de_pedro_leopoldo.pdf</t>
+  </si>
+  <si>
+    <t>Gercy e demais vereadores - Moção 13.2026 - parabenização Polícia Militar de Matozinhos e Polícia Civil de Pedro Leopoldo</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1950/ildeu_-_mocao_15.2026_-_parabenizacao_roberto_antonio_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Moção 15.2026 - parabenização Roberto Antônio da Silva</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1962/emanuel_-_mocao_16.2026_-_agradecimento_prefeito_italo_borges.pdf</t>
+  </si>
+  <si>
+    <t>Emanuel - Moção 16.2026 - agradecimento Prefeito Ítalo Borges</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1977/andre_-_mocao_17.2026_-_pesar_familiares_marcio_de_sousa_fonseca.pdf</t>
+  </si>
+  <si>
+    <t>André - Moção 17.2026 - pesar familiares Márcio de Sousa Fonseca</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1998/carlos_alberto_-_mocao_18.2026_-_parabenizacao_wellington_bonifacio_moreira.pdf</t>
+  </si>
+  <si>
+    <t>Carlos Alberto - Moção 18.2026 - Parabenização Wellington Bonifácio Moreira</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2000/gercy_-_mocao_19.2026_-_pesar_familiares_maria_da_saude_martins_dias.pdf</t>
+  </si>
+  <si>
+    <t>Gercy - Moção 19.2026 - pesar familiares Maria da Saúde Martins Dias</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1999/ildeu_-_mocao_20.2026_-_parabenizacao_por_dentro_de_tudo.pdf</t>
+  </si>
+  <si>
+    <t>Ildeu - Moção 20.2026 - Parabenização Por Dentro de Tudo</t>
+  </si>
+  <si>
+    <t>2052</t>
+  </si>
+  <si>
+    <t>Plenário - PLEN</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2052/plenario_em_colegiado_-_mocao_21.2026_-_pesar_aos_familiares_do_sr._joao_perez_sobrinho.pdf</t>
+  </si>
+  <si>
+    <t>Plenário em Colegiado - Moção 21.2026 - pesar aos familiares do Sr. João Perez Sobrinho</t>
+  </si>
+  <si>
     <t>1815</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ítalo Moraes Borges</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1815/pl_2907.2026_-_revoga_lei_municipal_1546_de_30.11.1999.pdf</t>
-[...2 lines deleted...]
-    <t>PL 2907.2026 - Revoga Lei Municipal 1546, de 30.11.1999</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1815/pl_2907.2026_-_revoga_lei_municipal_1546_de_30.11.1999_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2907.2026 - Revoga Lei Municipal 1546, de 30.11.1999. (tramitação completa)</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1816/pl_2908.2026_-_autoriza_a_participar_do_consorcio_intermunicipal_de_gestao_e_desenvolvimento_ambiental_sustentavel_das_vertentes_-_cigedas.pdf</t>
-[...2 lines deleted...]
-    <t>PL 2908.2026 - Autoriza a participar do Consórcio Intermunicipal de Gestão e Desenvolvimento Ambiental Sustentável das Vertentes - CIGEDAS</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1816/pl_2908.2026_-_autoriza_o_municipio_de_matozinhos_a_abrir_credito_adicional_especial_por_superavit_-_consorcio_cigedas_vertentes_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2908.2026 - Autoriza o Município de Matozinhos a abrir Crédito adicional especial por superávit - Consórcio CIGEDAS VERTENTES (tramitação completa)</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1817/pl_2909.2026_-_institui_o_dia_do_cidadao_matozinhense.pdf</t>
-[...2 lines deleted...]
-    <t>PL 2909.2026 - Institui o Dia do Cidadão Matozinhense</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1817/pl_2909.2026_-_institui_o_dia_do_cidadao_matozinhense_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2909.2026 - Institui o Dia do Cidadão Matozinhense. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1829</t>
+  </si>
+  <si>
+    <t>2910</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1829/pl_2910.2026_-_politica_municipal_jardins_sensoriais_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2910.2026 - Autoriza o Poder Executivo a implantar a Política Municipal de Jardins Sensoriais nas escolas da Rede Pública de Ensino voltada à promoção da educação inclusiva, especialmente da comunidade autista, e dá outras providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1830</t>
+  </si>
+  <si>
+    <t>2911</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1830/pl_2911.2026_-_autoriza_abertura_de_credito_especial_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2911.2026 - autoriza abertura de crédito especial. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1831</t>
+  </si>
+  <si>
+    <t>2912</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1831/pl_2912.2026_-_institui_o_programa_cnpj_positivo_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2912.2026 -Institui o Programa CNPJ Positivo e dá outras providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1832</t>
+  </si>
+  <si>
+    <t>2913</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1832/pl_2913.2026_-_institui_o_programa_de_regularizacao_fiscal_facilita_para_o_terceiro_setor_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2913.2026 - Institui o Programa de Regularização Fiscal denominado ‘Facilita para o Terceiro Setor’ e dá outras providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1833</t>
+  </si>
+  <si>
+    <t>2914</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1833/pl_2914.2026_substitutivo_-_revisao_geral_subsidio_secretarios_municipais_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2914.2026 - Dispõe sobre a revisão geral anual dos subsídios dos Secretários Municipais, nos termos do Art. 37, X, da Constituição Federal, e dá outras providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1834</t>
+  </si>
+  <si>
+    <t>2915</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1834/pl_2915.2026_-_revisao_e_aumento_real_-_servidores_saude_lei_1999.2007_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2915.2026 - Concede revisão geral anual e aumento real aos servidores públicos da saúde do Poder Executivo do município de Matozinhos previstos na Lei nº 1999/2007, com suas posteriores alterações e dá outras providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1835</t>
+  </si>
+  <si>
+    <t>2916</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1835/pl_2916.2026_-_revisao_e_aumento_real_-_servidores_administracao_lei_2227.2013_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2916.2026 - Concede revisão geral anual e aumento real aos servidores públicos da Administração do Poder Executivo do município de Matozinhos, previstos na Lei nº 2227/2013, com suas posteriores alterações e dá outras providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>2917</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MESA</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1923/pl_2917.2026_-_folga_servidor_camara_no_dia_do_aniversario_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2917.2026 - Concede um dia de folga ao Servidor Público do Poder Legislativo no dia de seu aniversário, sem_x000D_
+prejuízo de seus vencimentos. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1924/pl_2918.2026_-_institui_o_auxilio_alimentacao_no_ambito_do_poder_legislativo_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2918.2026 - Institui o auxílio alimentação no âmbito do Poder Legislativo. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>2919</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1925/pl_2919.2026_-_autoriza_participacao_do_municipio_no_consorcio_cimcentral.pdf</t>
+  </si>
+  <si>
+    <t>PL 2919.2026 - autoriza participação do Município no Consórcio CIMCENTRAL</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>2920</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1926/pl_2920.2026_-_criacao_e_implantacao_creche_municipal_conceicao_vieira_alves_tramitacao_completa_versao_site.pdf</t>
+  </si>
+  <si>
+    <t>PL 2920.2026 - Criação e implantação Creche Municipal Conceição Vieira Alves. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>2921</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1927/pl_2921.2026_-_autoriza_abertura_de_credito_adicional_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>PL 2921.2026 - Autoriza abertura de Crédito Adicional Suplementar</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>2922</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1978/pl_2922.2026_-_revoga_dispositivo_do_anexo_da_lei_municipal_1835_de_29.03.2024.pdf</t>
+  </si>
+  <si>
+    <t>PL 2922.2026 - Revoga dispositivo do Anexo da Lei Municipal 1835, de 29.03.2024</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>2923</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2004/pl_2923.2026_-_centro_de_convivencia_e_bem_estar_da_pessoa_idosa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2923.2026 - Centro de convivência e bem estar da pessoa idosa</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>2924</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2005/pl_2924.2026_-_programa_calcada_solidaria.pdf</t>
+  </si>
+  <si>
+    <t>PL 2924.2026 - Programa 'calçada solidária'</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>2925</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2006/pl_2925.2026_-_revisao_geral_anual_subsidio_dos_vereadores_exercicio_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>PL 2925.2026 - revisão geral anual subsídio dos vereadores exercício de 2026</t>
+  </si>
+  <si>
+    <t>2061</t>
+  </si>
+  <si>
+    <t>2926</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2061/pl_2926.2026_-_altera_lei_2382.2018_protecao_e_bem_estar_dos_animais_domesticos.pdf</t>
+  </si>
+  <si>
+    <t>PL 2926.2026 - altera Lei 2382.2018 (proteção e bem estar dos animais domésticos)</t>
+  </si>
+  <si>
+    <t>2039</t>
+  </si>
+  <si>
+    <t>2927</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2039/pl_2927.2026_-_autoriza_abertura_de_credito_adicional_suplementar_por_superavit.pdf</t>
+  </si>
+  <si>
+    <t>PL 2927.2026 - autoriza abertura de crédito adicional suplementar por superávit</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>139</t>
-[...1 lines deleted...]
-  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1814/plc_139.2026_-_altera_lei_municipal_2640_de_29.04.2025.pdf</t>
-[...2 lines deleted...]
-    <t>PLC 139.2026 - Altera Lei Municipal 2640, de 29.04.2025</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1814/plc_139.2026_-_altera_lei_municipal_2640_de_29.04.2025_-_formacao_especifica_cargos_fiscal_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PLC 139.2026 - Altera Lei Municipal 2640, de 29.04.2025 (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1819</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1819/plc_140.2026_-_revisao_e_aumento_real_-_diretores_escolares_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PLC 140.2026 - Concede revisão geral anual e aumento real ao vencimento base dos cargos de Diretores Escolares e dá outras providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1820</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1820/plc_141.2026_-_cria_a_secretaria_de_desenvolvimento_economico_e_altera_lc_003.2007_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PLC 141.2026 - Cria a Secretaria Municipal de Desenvolvimento Econômico, altera a Lei Complementar 003, de 09/04/2007 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1821</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1821/plc_142.2026_-_estatuto_dos_servidores_publicos_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>PLC 142.2026 - Dispõe sobre o Estatuto dos Servidores Públicos do Município de Matozinhos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1822</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1822/plc_143.2026_-_segunda_fase_programa_de_atracao_de_investimentos_decola_matozinhos_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PLC 143.2026 - Institui a segunda fase do Programa de Atração de Investimentos denominado ‘DECOLA MATOZINHOS’, e concede incentivos fiscais na forma que especifica. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1823</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1823/plc_144.2026_-_institui_o_condominio_de_lotes_no_municipio_de_matozinhos_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PLC 144.2026 - Institui o Condomínio de Lotes no município de Matozinhos e dá outras providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1824</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1824/plc_145.2026_-_revisao_e_aumento_real_-_servidores_administracao_anexo_i_lc_03.2007_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PLC 145.2026 - Concede revisão geral anual e aumento real aos servidores públicos da Administração do Poder Executivo do município de Matozinhos ocupantes dos cargos previstos no Anexo I da Lei Complementar Municipal nº 03/2007, e dá outras providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1825</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1825/plc_146.2026_-_revisao_e_aumento_real_-_servidores_guarda_municipal_lc_60.2017_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PLC 146.2026 - Concede revisão geral anual e aumento real aos servidores públicos da Guarda Municipal do município de Matozinhos previstos na Lei Complementar nº 60/2017 e dá outras providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1826</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1826/plc_147.2026_-_revisao_e_aumento_real_-_servidores_educacao_lei_2001.2007_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PLC 147.2026 - Concede revisão geral anual e aumento real aos servidores públicos da educação do Poder Executivo do município de Matozinhos previstos na Lei nº 2001/2007, com suas posteriores alterações e dá outras providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1827</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1827/plc_148.2026_-_revisao_e_aumento_real_-_funcoes_gratificadas_-_lc_115.2025_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PLC 148.2026 - Concede reajuste às funções gratificadas previstas na Lei Complementar nº 115, de 23 de outubro de 2025 e dá outras providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1828</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1828/plc_149.2026_-_revisao_e_aumento_real_-_cargos_comissao_lc_115.2025_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PLC 149.2026 - Concede revisão geral anual e aumento real aos servidores que ocupam cargos de provimento em Comissão previstos na Lei Complementar nº 115, de 23 de outubro de 2025, e dá outras providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1922/plc_150.2026_-_revisao_geral_servidores_camara_2026_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PLC 150.2026 - Concede Revisão Geral Anual de Vencimentos de Servidores do Poder Legislativo do_x000D_
+Município de Matozinhos e dá outras Providências. (tramitação completa)</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1979/plc_151.2026_-_altera_a_lei_no_2000_de_09.04.2007.pdf</t>
+  </si>
+  <si>
+    <t>PLC 151.2026 - Altera a Lei nº 2000, de 09.04.2007</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1980/plc_152.2026_-_altera_lei_municipal_2246_de_26.12.2013.pdf</t>
+  </si>
+  <si>
+    <t>PLC 152.2026 - Altera Lei Municipal 2246, de 26.12.2013</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1981/plc_153.2026_-_altera_lei_municipal_747_de_20.12.78.pdf</t>
+  </si>
+  <si>
+    <t>PLC 153.2026 - Altera Lei Municipal 747, de 20.12.78</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2002/plc_154.2026_-_autoriza_municipio_a_realizar_licitacao_para_concessao_dos_servicos_de_abastecimento_de_agua_e_esgotamento_sanitario.pdf</t>
+  </si>
+  <si>
+    <t>PLC 154.2026 - autoriza município a realizar licitação para concessão dos serviços de abastecimento de água e esgotamento sanitário</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2003/plc_155.2026_-_altera_dispositivos_da_lc_no_63_de_10.11.2017_cria_cargo_de_analista_de_controle_interno.pdf</t>
+  </si>
+  <si>
+    <t>PLC 155.2026 - Altera dispositivos da LC Nº 63, DE 10.11.2017, cria cargo de analista de controle interno</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2025/plc_156.2026_-_altera_lei_2000_de_09.04.2007.pdf</t>
+  </si>
+  <si>
+    <t>PLC 156.2026 - Altera Lei 2000, de 09.04.2007</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2026/plc_157.2026_-_dispoe_sobre_aplicacao_da_lei_federal_15326.2026.pdf</t>
+  </si>
+  <si>
+    <t>PLC 157.2026 - Dispõe sobre aplicação da Lei Federal 15326.2026</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2027/pr_365.2026_-_altera_redacao_inciso_iii_e_acresc._paragrafo_unico_ao_art._6o_da_resolucao_349.2026.pdf</t>
+  </si>
+  <si>
+    <t>PR 365.2026 - Altera redação inciso III e acresc. parágrafo único ao art. 6º da Resolução 349.2026</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1788/portaria_1500.2026_-_nomeia_assessor_parlamentar_yuri.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1788/portaria_1500.2026_-_nomeia_assessor_parlamentar_yuri.pdf</t>
   </si>
   <si>
     <t>Portaria 1500.2026 - Nomeia assessor parlamentar Yuri</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1789/portaria_1501.2026_-_comissao_temporaria_avaliacao_especial_e_progressao_horizontal_roberta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1789/portaria_1501.2026_-_comissao_temporaria_avaliacao_especial_e_progressao_horizontal_roberta.pdf</t>
   </si>
   <si>
     <t>Portaria 1501.2026 - comissão temporária avaliação especial e progressão horizontal (Roberta)</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1790/portaria_1502.2026_-_comissao_temporaria_avaliacao_progressao_horizontal_diogenes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1790/portaria_1502.2026_-_comissao_temporaria_avaliacao_progressao_horizontal_diogenes.pdf</t>
   </si>
   <si>
     <t>Portaria 1502.2026 - comissão temporária avaliação progressão horizontal (Diógenes)</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1791/portaria_1503.2026_-_designa_servidor_responsavel_despesas_de_pronto_pagamento.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1791/portaria_1503.2026_-_designa_servidor_responsavel_despesas_de_pronto_pagamento.pdf</t>
   </si>
   <si>
     <t>Portaria 1503.2026 - designa servidor responsável despesas de pronto pagamento.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1792/portaria_1504.2026_-_feriados_e_pontos_facultativo_exercicio_de_2026.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1792/portaria_1504.2026_-_feriados_e_pontos_facultativo_exercicio_de_2026.pdf</t>
   </si>
   <si>
     <t>Portaria 1504.2026 - Feriados e pontos facultativo (exercício de 2026)</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1793/portaria_1505.2026_-_exonera_chefe_de_gabinete.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1793/portaria_1505.2026_-_exonera_chefe_de_gabinete.pdf</t>
   </si>
   <si>
     <t>Portaria 1505.2026 - Exonera Chefe de Gabinete</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1794/portaria_1506.2026_-_nomeia_chefe_de_gabinete.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1794/portaria_1506.2026_-_nomeia_chefe_de_gabinete.pdf</t>
   </si>
   <si>
     <t>Portaria 1506.2026 - Nomeia Chefe de Gabinete</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1795/portaria_1507.2026_-_prorroga_prazo_relatorio_final_apuracao_contas_negativas._portaria_1492.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1795/portaria_1507.2026_-_prorroga_prazo_relatorio_final_apuracao_contas_negativas._portaria_1492.2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1507.2026 - prorroga prazo relatório final apuração contas negativas. (Portaria 1492.2025)</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1796/portaria_1508.2026_-_designa_servidores_para_o_cac_e_revoga_portaria_1464.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1796/portaria_1508.2026_-_designa_servidores_para_o_cac_e_revoga_portaria_1464.2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1508.2026 - Designa servidores para o CAC e revoga Portaria 1464.2025</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1797/portaria_1509.2026_-_convoca_servidora_para_realizacao_de_trabalhos_excepcionais_em_02.02.2026.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1797/portaria_1509.2026_-_convoca_servidora_para_realizacao_de_trabalhos_excepcionais_em_02.02.2026.pdf</t>
   </si>
   <si>
     <t>Portaria 1509.2026 - Convoca servidora para realização de trabalhos excepcionais em 02.02.2026</t>
+  </si>
+  <si>
+    <t>1850</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1850/portaria_1510.2026_-_aprovacao_em_estagio_probatorio_e_progressao_por_tempo_de_servico_servidora_roberta.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1510.2026 - aprovação em estágio probatório e progressão por tempo de serviço de servidora.</t>
+  </si>
+  <si>
+    <t>1851</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1851/portaria_1511.2026_-_progressao_por_tempo_de_servico_servidor_diogenes.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1511.2026 - progressão por tempo de serviço de servidor.</t>
+  </si>
+  <si>
+    <t>1852</t>
+  </si>
+  <si>
+    <t>1512</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1852/portaria_1512.2026_-_prorroga_prazo_relatorio_final_apuracao_contas_negativas._portaria_1492.2025.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1512.2026 - prorroga prazo relatório final apuração contas negativas. (Portaria 1492.2025)</t>
+  </si>
+  <si>
+    <t>1853</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1853/portaria_1513.2026_-_convoca_servidora_para_trabalhos_excepcionais_em_13.02.2026.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1513.2026 - convoca servidora para trabalhos excepcionais em 13.02.2026</t>
+  </si>
+  <si>
+    <t>1854</t>
+  </si>
+  <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1854/portaria_1514.2026_-_comissao_temporaria_progressao_servidor_-_tobias.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1514.2026 - Comissão temporária progressão servidor.</t>
+  </si>
+  <si>
+    <t>1881</t>
+  </si>
+  <si>
+    <t>1515</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1881/portaria_1515.2026_-_exonera_assessor_parlamentar_-_silas.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1515.2026 - Exonera Assessor Parlamentar.</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1904/portaria_1516.2026_-_nomeia_assessor_parlamentar_-_lucas_henrique.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1516.2026 - Nomeia Assessor Parlamentar.</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1905/portaria_1517.2026_-_dispoe_sobre_nomeacao_de_comissao_inventariante_da_camara.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1517.2026 - Dispõe sobre nomeação de Comissão Inventariante da Câmara</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>1518</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1906/portaria_1518.2026_-_comissao_de_avaliacao_especial_de_desempenho_de_servidor_-_tobias.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1518.2026 - Comissão de Avaliação Especial de Desempenho de servidor</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>1519</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1943/portaria_1519.2026_-_comissao_de_avaliacao_de_progressao_horizontal.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1519.2026 - Comissão de Avaliação de Progressão Horizontal</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>1520</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1944/portaria_1520.2026_-_convoca_empresa_jair_rosa_costa_-_me.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1520.2026 - Convoca empresa Jair Rosa Costa - ME</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1945/portaria_1521.2026_-_dispoe_sobre_regulamentacao_do_limite_orcamentario_para_concessao_de_diarias.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1521.2026 - Dispõe sobre regulamentação do limite orçamentário para concessão de Diárias</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>1522</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1946/portaria_1522.2026_-_autoriza_servidora_a_tramitar_processos_administrativos_durante_ferias.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1522.2026 - Autoriza servidora a tramitar processos administrativos durante férias</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>1523</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1947/portaria_1523.2026_-_suspende_temporariamente_efeitos_portaria_1492.2025_apuracao_contas_negativas.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1523.2026 - Suspende temporariamente efeitos Portaria 1492.2025 (apuração contas negativas)</t>
+  </si>
+  <si>
+    <t>1961</t>
+  </si>
+  <si>
+    <t>1524</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1961/portaria_1524.2026_-_designa_membros_de_comissoes_permanentes_bienio_2025.2026.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1524.2026 - Designa membros de Comissões Permanentes para o biênio 2025/2026</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>1525</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1982/portaria_1525.2026_-_designa_membros_comissao_de_avaliacao_de_progressao_por_escolaridade.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1525.2026 - designa membros Comissão de avaliação de progressão por escolaridade</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>1526</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2001/portaria_1526.2026_-_prorroga_prazo_vigencia_comissao_instituida_pela_portaria_1519.2026.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1526.2026 - prorroga prazo vigência Comissão instituída pela Portaria 1519.2026</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>1527</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2022/portaria_1527.2026_-_dispoe_sobre_a_revogacao_da_portaria_1521.2026.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1527.2026 - Dispõe sobre a revogação da Portaria 1521.2026</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>1528</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2023/portaria_1528.2026_-_exonera_a_pedido_a_servidora_laurenata.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1528.2026 - Exonera, a pedido, a servidora Laurenata</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2024/portaria_1529.2026_-_convoca_a_empresa_jair_rosa_costa_-_me.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1529.2026 - Convoca a empresa Jair Rosa Costa - ME</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2050/portaria_1530.2026_-_aprovacao_no_estagio_probatorio_e_progressao_por_tempo_de_servico_de_servidor.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1530.2026 - aprovação no estágio probatório e progressão por tempo de serviço de servidor.</t>
+  </si>
+  <si>
+    <t>2051</t>
+  </si>
+  <si>
+    <t>1531</t>
+  </si>
+  <si>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2051/portaria_1531.2026_-_progressao_por_tempo_de_servico_de_servidores.pdf</t>
+  </si>
+  <si>
+    <t>Portaria 1531.2026 - progressão por tempo de serviço de servidores</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -777,68 +3629,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1798/gercy_-_req_4.2026_-_informacoes_pavimentacao_ruas_d_g_b_e_rua_general_orlando_torres_bairro_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1799/gercy_-_req_5.2026_-_informacoes_intervencao_na_avenida_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1800/ildeu_-_req_6.2026_-_previsao_asfaltamento_rua_guaribu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1801/ildeu_-_req_7.2026_-_previsao_pinturas_asfalticas_expecialmente_em_pontos_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1802/emanuel_-_req_8.2026_-_informacoes_situacao_posto_de_saude_bairro_nossa_senhora_de_fatima_atualmente_desativado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1803/emanuel_-_req_9.2026_-_informacoes_fornecimento_sensores_de_glicose_versao_site.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1804/everton_-_req_10.2026_-_informacoes_relacionadas_aos_agentes_comunitarios_de_saude_e_agentes_de_combate_endemias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1805/everton_-_ind_2.2026_-_construcao_passarela_para_pedestres_na_ponte_da_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1806/gercy_-_ind_3.2026_-_medidas_engenharia_de_trafego_na_avenida_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1807/ildeu_-_ind_4.2026_-_poda_das_palmeiras_grama_limpeza_e_intervencao_na_iluminacao_praca_ronaldo_neri_de_avelar_praca_do_pe_de_manga.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1808/ildeu_-_ind_5.2026_-_paliativo_na_rua_joao_madalena.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1809/carlos_-_ind_6.2026_-_operacao_tapa_buraco_toda_a_extensao_do_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1810/baltazar_-_ind_7.2026_-_limpeza_via_publica_area_do_corrego_das_corduras_passaginha.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1811/baltazar_-_ind_8.2026_-_revitalizacao_e_instalacao_academia_ao_ar_livre_praca_localizada_na_avenida_alcino_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1812/everton_-_ind_9.2026_-_instalacao_parque_sensorial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1813/emanuel_-_ind_10.2026_-_limpeza_geral_ou_demolicao_predio_posto_de_saude_do_bairro_nossa_senhora_de_fatima_atualmente_desativado..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1815/pl_2907.2026_-_revoga_lei_municipal_1546_de_30.11.1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1816/pl_2908.2026_-_autoriza_a_participar_do_consorcio_intermunicipal_de_gestao_e_desenvolvimento_ambiental_sustentavel_das_vertentes_-_cigedas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1817/pl_2909.2026_-_institui_o_dia_do_cidadao_matozinhense.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1814/plc_139.2026_-_altera_lei_municipal_2640_de_29.04.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1788/portaria_1500.2026_-_nomeia_assessor_parlamentar_yuri.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1789/portaria_1501.2026_-_comissao_temporaria_avaliacao_especial_e_progressao_horizontal_roberta.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1790/portaria_1502.2026_-_comissao_temporaria_avaliacao_progressao_horizontal_diogenes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1791/portaria_1503.2026_-_designa_servidor_responsavel_despesas_de_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1792/portaria_1504.2026_-_feriados_e_pontos_facultativo_exercicio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1793/portaria_1505.2026_-_exonera_chefe_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1794/portaria_1506.2026_-_nomeia_chefe_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1795/portaria_1507.2026_-_prorroga_prazo_relatorio_final_apuracao_contas_negativas._portaria_1492.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1796/portaria_1508.2026_-_designa_servidores_para_o_cac_e_revoga_portaria_1464.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1797/portaria_1509.2026_-_convoca_servidora_para_realizacao_de_trabalhos_excepcionais_em_02.02.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1798/gercy_-_req_4.2026_-_informacoes_pavimentacao_ruas_d_g_b_e_rua_general_orlando_torres_bairro_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1799/gercy_-_req_5.2026_-_informacoes_intervencao_na_avenida_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1800/ildeu_-_req_6.2026_-_previsao_asfaltamento_rua_guaribu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1801/ildeu_-_req_7.2026_-_previsao_pinturas_asfalticas_expecialmente_em_pontos_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1802/emanuel_-_req_8.2026_-_informacoes_situacao_posto_de_saude_bairro_nossa_senhora_de_fatima_atualmente_desativado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1803/emanuel_-_req_9.2026_-_informacoes_fornecimento_sensores_de_glicose_versao_site.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1804/everton_-_req_10.2026_-_informacoes_relacionadas_aos_agentes_comunitarios_de_saude_e_agentes_de_combate_endemias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1836/ildeu_-_req_12.2026_-_informacoes_possibilidade_contratacao_servidores_para_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1837/ildeu_-_req_13.2026_-_informacoes_pavimentacao_e_calcamento_rua_bom_despacho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1856/ildeu_-_req_15.2026_-_informacoes_possibilidade_e_prazo_revitalizacao_rua_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1857/ildeu_-_req_16.2026_-_informacoes_espaco_de_eventos_bairro_florestal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1858/carlos_-_req_17.2026_-_informacoes_vale_refeicao_e_vale_transporte_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1867/ildeu_-_req_19.2026_-_informacoes_servidor_plantonista_suporte_as_familias_enlutadas_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1868/ildeu_-_req_20.2026_-_informacoes_possibilidade_fiscalizacao_ubs_sobre_atendimento_telefonico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1869/baltazar_-_req_21.2026_-_informacoes_sobre_asfalto_realizado_na_rua_10_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1870/gercy_-_req_22.2026_-_informacoes_situacao_veiculos_transporte_de_pacientes_ate_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1882/cljrf_-_req_23.2026_-_dilacao_prazo_parecer_pl_2910_2912_2913_2914_2915_2916.2026_e_plc_140_143_144_145_146_147_148_e_149.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1883/cljrf_-_req_24.2026_-_suspensao_tramitacao_plc_142.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1884/ildeu_-_req_25.2026_-_copia_contrato_com_a_empresa_extra_energy.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1885/ildeu_-_req_26.2026_-_previsao_liberacao_rua_grimaldi_de_melo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1886/gercy_-_req_27.2026_-_informacoes_providencias_rua_do_contorno_rua_maranhao_e_rua_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1887/carlos_-_req_28.2026_-_informacoes_sobre_emendas_parlamentares_impositivas_exercicio_de_2023_e_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1909/ildeu_-_req_29.2026_-_previsao_e_possibilidade_atendimento_especifico_no_itinerario_atual_do_transpor_publico_aos_moradores_do_alto_do_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1910/carlos_alberto_-_req_30.2026_-_estudo_e_encaminhamento_projeto_de_reajuste_salarial_dos_cargos_de_operador_de_maquinas_e_motorista.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1911/carlos_-_req_31.2026_-_informacoes_lista_de_espera_e_matriculas_nas_creches_municipais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1912/ildeu_-_req_32.2026_-_previsao_e_possibilidade_aplicativo_de_estacionamento_regulamentado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1913/emanuel_-_req_33.2026_-_informacoes_terreno_localizado_entre_o_ginasio_poliesportivo_e_o_bairro_bom_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1929/everton_-_req_35.2026_-_informacoes_falta_de_vagas_no_transporte_intermunicipal_para_estudantes_que_se_deslocam_para_cidades_de_sete_lagoas_e_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1930/ildeu_-_req_37.2026_-_previsao_e_possibilidade_das_escolas_municipais_receberem_alunos_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1931/ildeu_-_req_38.2026_-_possibilidade_instalacao_relogio_popular_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1932/gercy_-_req_39.2026_-_informacoes_obras_realizadas_na_rua_bonfim.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1948/ildeu_-_req_40.2026_-_possibilidade_fornecimento_de_sacolas_plasticas_para_entrega_de_medicamentos_farmacia_central.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1949/ildeu_-_req_41.2026_-_previsao_organizacao_placas_e_quebra_molas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1963/ildeu_-_req_44.2026_-_previsao_limpeza_rua_bom_despacho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1964/ildeu_-_req_45.2026_-_previsao_instalacao_internet_popular_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1965/everton_-_req_46.2026_-__informacoes_servicos_de_limpeza_urbana_e_capina_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1966/carlos_alberto_-_req_49.2026_-_informacao_execucao_de_meio-fio_nas_vias_publicas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1967/emanuel_-_req_50.2026_-_informacoes_cronograma_obra_rua_bonfim.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1983/everton_-_req_53.2026_-_notifique_e_informacoes_copasa_sobre_falhas_no_fornecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1984/jose_miguel_-_req_54.2026_-_esclarecimentos_sobre_constante_falta_de_abastecimento_de_agua_copasa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1985/ildeu_-_req_55.2026_-_previsao_instalacao_lixeiras_em_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1986/ildeu_-_req_56.2026_-_previsao_operacao_tapa_buraco_avenida_industrial_e_adjacencias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2007/everton_-_req_57.2026_-_informacoes_sobre_aplicacao_da_lei_federal_15326.2026_que_dispoe_sobre_inclusao_dos_profissionais_de_educacao_infantil_na_carreira_de_magisterio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2008/ildeu_-_req_59.2026_-_previsao_drenagem_para_escoamento_de_agua_na_avenida_industrial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2009/ildeu_-_req_60.2026_-_possibilidade_limpeza_mtz_10.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2010/carlos_-_req_61.2026_-_informacoes_sobre_frota_de_veiculos_disponiveis_em_cada_secretaria_municipal_e_cumprimento_instrucao_normativa_001.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2029/ildeu_-_req_63.2026_-_copia_contrato_vinculo_entre_prefeitura_e_hospital_wanda_andrade_drummond.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2030/ildeu_-_req_64.2026_-_previsao_operacao_tapa_buracos_na_rua_jose_romoaldo_pereira.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2040/cljrf_-_req_66.2026_-_dilacao_prazo_parecer_plc_151.2026_plc_152.2026_e_plc_153.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2041/gercy_-_req_67.2026_-_informacoes_instalacao_cerca_com_corrente_no_patio_em_frente_a_igreja_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2042/ildeu_-_req_68.2026_-_informacoes_recolhimento_animais_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2043/ildeu_-_req_69.2026_-_previsao_intervencao_instalacao_quebra_molas_rua_barbacena.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2053/cljrf_-_req_70.2026_-_dilacao_prazo_parecer_pl_2923.2026_pl_2924.2026_pl_2925.2026_plc_154.2026_e_plc_155.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2054/ildeu_-_req_71.2026_-_previsao_fiscalizacao_secretario_de_saude_na_upa_24_horas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2055/ildeu_-_req_72.2026_-_informacoes_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2056/carlos_alberto_-_req_73.2026_-_informacoes_sobre_indicacoes_253_359_361_e_449.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2057/baltazar_-_req_74.2026_-_informacoes_sobre_fechamento_da_estrada_que_da_acesso_a_fazenda_jaguara.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2058/carlos_-_req_75.2026_-_informacoes_sobre_ifa_destinados_aos_agentes_de_saude_acs_e_agentes_de_combate_as_endemias_ace.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2059/gercy_-_req_76.2026_-_informacoes_sopre_paliativo_na_rua_b_e_programacao_para_retirada_de_entulhos_acumulados_na_via.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2060/gercy_-_req_77.2026_-_previsao_realizacao_servicos_de_capina_e_limpeza_no_bairro_nossa_senhora_de_fatima_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1838/everton_-_ind_1.2026_-_novo_espaco_funcionamento_ubs_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1805/everton_-_ind_2.2026_-_construcao_passarela_para_pedestres_na_ponte_da_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1806/gercy_-_ind_3.2026_-_medidas_engenharia_de_trafego_na_avenida_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1807/ildeu_-_ind_4.2026_-_poda_das_palmeiras_grama_limpeza_e_intervencao_na_iluminacao_praca_ronaldo_neri_de_avelar_praca_do_pe_de_manga.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1808/ildeu_-_ind_5.2026_-_paliativo_na_rua_joao_madalena.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1809/carlos_-_ind_6.2026_-_operacao_tapa_buraco_toda_a_extensao_do_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1810/baltazar_-_ind_7.2026_-_limpeza_via_publica_area_do_corrego_das_corduras_passaginha.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1811/baltazar_-_ind_8.2026_-_revitalizacao_e_instalacao_academia_ao_ar_livre_praca_localizada_na_avenida_alcino_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1812/everton_-_ind_9.2026_-_instalacao_parque_sensorial.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1813/emanuel_-_ind_10.2026_-_limpeza_geral_ou_demolicao_predio_posto_de_saude_do_bairro_nossa_senhora_de_fatima_atualmente_desativado..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1839/carlos_alberto_-_ind_12.2026_-_drenagem_pluvial_e_pavimentacao_asfaltica_ruas_januario_curitiba_guapore.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1840/julio_-_ind_13.2026_-_servicos_paliativos_nas_vias_bairro_sao_paulo_especial_atencao_a_rua_joao_inacio_de_lima.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1841/ildeu_-_ind_14.2026_-_paliativo_rua_djalma_fernandes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1842/ildeu_-_ind_15.2026_-_limpeza_capina_e_rocagem_rua_dom_pedro_ii_e_rua_paulo_goncalves.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1843/baltazar_-_ind_16.2026_-_limpeza_e_capina_rua_joana_helena.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1844/baltazar_-_ind_17.2026_-_capina_e_limpeza_rua_esmeralda_e_atras_da_ponte_do_carabina.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1845/carlos_-_ind_18.2026_-_avaliacao_tecnica_e_intervencoes_estruturais_ubs_do_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1846/julio_-_ind_19.2026_-_providencias_desvio_no_trajeto_do_onibus_escolar_para_atender_a_rua_carlos_miligrana.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1847/carlos_-_ind_20.2026_-_ajustes_na_sinalizacao_viaria_e_implantacao_de_redutor_de_velocidade_rua_pirapora_e_placas_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1848/gercy_-_ind_21.2026_-_limpeza_e_manutencao_rua_contorno_e_rua_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1849/brandao_-_ind_22.2026_-_melhorias_posto_de_saude_do_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1859/ildeu_-_ind_23.2026_-_placas_sinalizacao_rua_natanael_caldeira_e_rua_raposos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1860/ildeu_-_ind_24.2026_-_intervencao_e_obras_rua_prata.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1861/carlos_-_ind_25.2026_-_disponibilizacao_telefone_celular_institucional_para_marcacao_de_transporte_de_pacientes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1862/carlos_-_ind_26.2026_-_manutencao_e_melhora_ruas_do_bairro_sao_miguel_-__rua_j_e_demais_ruas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1863/everton_-_ind_27.2026_-_estudo_tecnico_regulamentacao_e_cumprimento_lei_federal_15326_de_6_de_janeiro_profissionais_atividades_de_docencia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1864/flavio_-_ind_28.2026_-_paliativos_ruas_do_distrito_de_mocambeiro_-_pavimentacao_ou_calcamento.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1871/ildeu_-_ind_29.2026_-_faixa_de_pedestre_rua_bonfim.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1872/ildeu_-_ind_30.2026_-_operacao_tapa_buracos_entre_avenida_bento_goncalves_e_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1873/baltazar_-_ind_32.2026_-_limpeza_e_capina_avenida_neide_pereira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1874/baltazar_-_ind_33.2026_-_manutencao_e_reparo_calcamento_em_pedra_na_avenida_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1875/jose_miguel_-_ind_35.2026_-_vistoria_noturna_e_manutencao_de_iluminacao_nos_bairros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1876/everton_-_ind_36.2026_-_estudo_tecnico_ampliacao_oferta_de_onibus_transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1877/carlos_-_ind_38.2026_-_limpeza_fiscalizacao_e_infraestrutura_bairro_alvorada_e_medidas_iluminacao_publica_divisa_entre_mocambeiro_e_pedro_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1878/andre_-_ind_39.2026_-_capina_rocagem_de_mato_e_limpeza_geral_nas_vias_publicas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1879/gercy_-_ind_40.2026_-_possibilidade_parceria_com_a_farmacia_de_minas.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1880/carlos_-_ind_41.2026_-_limpeza_manutencao_instalacao_placas_e_providencias_avenida_andre_favalelli_avenida_industrial_e_rua_dos_predinhos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1893/everton_-_ind_42.2026_-_revisao_e_adequacao_horarios_onibus_transporte_coletivo_especialmente_bairros_vista_alegre_e_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1894/ildeu_-_ind_43.2026_-_intervencao_e_obras_nas_ruas_de_terra_do_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1895/ildeu_-_ind_44.2026_-_troca_de_lampadas_rua_alvaro_vieira_da_costa_e_imediacoes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1896/jose_miguel_-_ind_45.2026_-_providencias_melhoria_visibilidade_e_condicoes_de_seguranca_viaria_na_rua_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1897/brandao_-_ind_46.2026_-_criacao_centro_de_convivencia_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1898/brandao_-_ind_47.2026_-_contratacao_recepcionista_para_ubs_progresso.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1899/julio_-_ind_48.2026_-_instalacao_redutor_de_velocidade_rua_canaa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1900/julio_-_ind_49.2026_-_paliativo_na_rua_geralda_cota_linhares.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1901/baltazar_-_ind_50.2026_-_reforma_e_manutencao_estrada_rural_do_cafezal.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1902/carlos_-_ind_51.2026_-_providencias_condicoes_estrada_do_cafezal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1903/carlos_-_ind_53.2026_-_providencias_avenida_caio_martins_e_na_rua_jose_de_paula_santos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1914/emanuel_-_ind_54.2026_-_poda_de_arvores_capina_e_instalacao_de_placas_de_parada_de_onibus_escolares_na_avenida_alcino_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1915/ildeu_-_ind_55.2026_-_asfaltamento_ou_concretagem_do_estacionamento_do_ginasio_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1916/brandao_-_ind_56.2026_-_licitacao_para_cadastramento_de_vans_escolares.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1917/emanuel_-_ind_57.2026_-_poda_de_arvores_capina_e_limpeza_nos_bairros_do_municipio_especialmente_bom_jesus_1_e_2_presidente_e_floresta.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1918/gercy_-_ind_58.2026_-_melhorias_entrada_do_bairro_sao_miguel_tapa_buracos_e_adequacao_da_iluminacao_publica_no_local.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1919/carlos_-_ind_59.2026_-_providencias_cemiterio_antigo_risco_queda_de_arvore_na_rua_candido_fonseca_viana_limpeza_e_manutencao_na_rua_magalhaes_pinto_e_rua_expedicionario_joao_ferreira_dutra.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1920/ildeu_-__ind_60.2026_-_visita_tecnica_na_rotatoria_adjunta_a_praca_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1921/jose_miguel_-_ind_61.2026_-_proibicao_de_estacionamento_de_veiculos_na_rua_padre_gustavo_trecho_proximo_ao_cartorio_nice_viana.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1933/everton_-_ind_62.2026_-_poda_arvores_rua_nova_vista_e_rua_esmeralda.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1934/ildeu_-_ind_63.2026_-_instalacao_quebra_molas_rua_candido_fonseca_viana.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1935/andre_-_ind_64.2026_-_tapa_buraco_ou_recomposicao_asfaltica_na_rua_condor.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1936/brandao_-_ind_65.2026_-_operacao_tapa_buracos_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1937/brandao_-_ind_66.2026_-_melhorias_infraestrutura_escola_municipal_agripa_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1938/julio_-_ind_67.2026_-_limpeza_pracinha_na_rua_curvelo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1939/julio_-_ind_68.2026_-_instalacao_redutores_de_velocidade_na_rua_guarapari.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1940/carlos_-_ind_69.2026_-_acumulo_de_agua_rua_bom_sucesso_residuos_de_poda_de_arvores_rua_b_e_limpeza_manutencao_e_calcamento_na_rua_cecilia_martins.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1941/ildeu_-_ind_70.2026_-_intervencoes_e_obras_rua_princesa_isabel_rua_eucalipto_rua_palmeiras_e_estrada_de_terra_que_liga_matozinhos_a_aracas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1942/carlos_-_ind_71.2026_-_acoes_e_providencias_de_apoio_institucional_atividades_de_feira_livre_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1951/everton_-_ind_73.2026_-_estudo_viabilidade_tecnicapara_doacao_de_terreno_e_construcao_imovel_para_servico_de_acolhimento_institucional.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1952/everton_-_ind_74.2026_-_providencias_solucao_imovel_localizado_na_rua_magalhaes_pinto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1953/jose_miguel_-_ind_75.2026_-_revisao_horarios_das_lotacoes_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1954/brandao_-_ind_77.2026_-_operacao_tapa_buracos_avenida_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1955/brandao_-_ind_78.2026_-_quebra_molas_ruas_c_e_b.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1956/ildeu_-_ind_79.2026_-_podas_educativas_arvores_de_pequeno_porte_situadas_ao_longo_das_vias_santa_terezinha_e_andre_favelelli.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1957/ildeu_-_ind_80.2026_-_limpeza_e_intervencoes_espaco_situado_na_rua_luciana_alves.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1958/julio_-_ind_81.2026_-_servicos_paliativos_na_rua_florestal.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1959/carlos_-_ind_82.2026_-_intervencoes_de_manutencao_viaria_e_drenagem_ruas_florianopolis_januario_e_amazonas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1960/baltazar_-_ind_83.2026_-_reforma_geral_na_escola_municipal_herminia_diniz_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1968/ildeu_-_ind_84.2026_-_instalacao_banheiro_publico_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1969/ildeu_-_ind_85.2026_-_intervencao_e_obras_avenida_industrial.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1970/everton_-_ind_86.2026_-_pintura_quadra_esportiva_da_escola_municipal_eurico_viana.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1971/julio_-_ind_87.2026_-_revitalizacao_da_pracinha_localizada_no_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1972/carlos_alberto_-_ind_88.2026_-_operacao_tapa_buracos_em_todas_as_vias_do_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1973/carlos_alberto_-_ind_89.2026_-_implantacao_faixa_de_pedestre_em_frente_a_creche_sao_judas_tadeu_no_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1974/emanuel_-_ind_90.2026_-_limpeza_de_entulhos_e_capina_rua_jose_b_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1975/carlos_-_ind_91.2026_-_limpeza_e_manutencao_do_entorno_da_upa_e_aprimoramento_sinalizacao_parada_rapida_na_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1976/emanuel_-_ind_92.2026_-_tapa_buracos_e_capina_na_rua_nossa_senhora_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1987/carlos_alberto_-_ind_93.2026_-_limpeza_geral_e_capina_posto_de_saude_bairro_aracas.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1988/carlos_alberto_-_ind_94.2026_-_limpeza_capina_e_manutencao_praca_bairro_aracas.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1989/baltazar_-_ind_95.2026_-_cerca_de_arame_imovel_da_rua_lajinha.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1990/julio_-_ind_96.2026_-_limpeza_e_retirada_de_residuos_de_capina_rua_presidente_campos_sales.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1991/julio_-_ind_97.2026_-_limpeza_rua_dos_curios.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1992/gercy_-_ind_98.2026_-_paliativos_rua_j.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1993/jose_miguel_-_ind_99.2026_-_avaliacao_tecnica_para_facilitar_manobra_dos_onibus_na_via_situada_apos_o_cartorio_localizado_na_rua_padre_gustavo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1994/carlos_-_ind_100.2026_-_limpeza_da_via_e_poda_de_arvores_rua_prata.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1995/carlos_-_ind_101.2026_-_melhoria_da_passagem_de_pedestres_na_ponte_que_liga_a_avenida_caio_martins_a_mg_424.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1996/ildeu_-_ind_102.2026_-_manutencao_do_playground_e_academia_ao_ar_livre_na_rua_paulo_goncalves.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1997/ildeu_-_ind_103.2026_-_poda_de_arvores_rua_grimalde_de_mello.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2011/emanuel_-_ind_104.2026_-_pavimentacao_asfaltica_e_sinalizacao_de_transito_rua_neide_pereira.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2012/ildeu_-_ind_105.2026_-_anteprojeto_isencao_de_iptu_pessoas_com_tea_e_portadores_de_doencas_graves.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2013/emanuel_-_ind_106.2026_-_capina_e_limpeza_trevos_de_entrada_bairro_presidente_e_rua_jose_gervasio_neto.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2014/everton_-_ind_108.2026_-_intensificacao_negociacao_junto_ao_estado_para_doacao_de_espaco_onde_funcionavam_escolas_santa_terezinha_e_jurandir_campos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2015/everton_-_ind_109.2026_-_identificacao_veiculos_utlizados_pela_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2016/ildeu_-_ind_110.2026_-_limpeza_e_poda_de_arvore_em_logradouros_publicos_no_centro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2017/baltazar_-_ind_111.2026_-_linha_de_lotacao_volte_a_atender_a_rua_maria_esteves_cotta.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2018/baltazar_-_ind_112.2026_-_limpeza_capina_e_retirada_de_mato_na_rua_geraldo_drummond_alves.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2019/jose_miguel_-_ind_113.2026_-_recolhimento_aparelhos_de_ginastica_danificados_nas_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2020/julio_-_ind_114.2026_-_transporte_escolar_para_alunos_de_mocambeiro_que_frequentam_cursos_no_senai_de_pedro_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2021/andre_-_ind_115.2026_-_capina_rocagem_de_mato_limpeza_e_pavimentacao_asfaltica_nas_ruas_adjacentes_ao_ribeirao_no_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2031/everton_-_ind_116.2026_-_melhorias_rua_cecilia_martins.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2032/everton_-_ind_117.2026_-_limpeze_e_manutencao_posto_de_saude_bairro_aracas.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2033/brandao_-_ind_118.2026_-_realizacao_de_projeto_para_atender_a_comunidade_do_bairro_nossa_senhora_de_fatima_onde_era_antiga_escola_ester_gomes_martins.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2034/emanuel_-_ind_119.2026_-_substituicao_de_lampadas_convencionais_por_led_na_avenida_alcino_goncalves_cota_av._central.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2035/baltazar_-_ind_120.2026_-_proibicao_circulacao_de_caminhoes_de_grande_porte_na_rua_maria_esteves_cotta.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2036/ildeu_-_ind_121.2026_-_instalacao_de_tampa_de_bueiro_rua_eduardo_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2037/ildeu_-_ind_122.2026_-_limpeza_vias_eduardo_goncalves_cota_alvaro_vieira_da_costa_7_de_setembro_e_vassourinhas_grimalde_de_melo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2038/carlos_-_ind_123.2026_-_inclusao_classe_taxistas_campanha_de_vacinacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2044/baltazar_-_ind_124.2026_-_pavimentacao_rua_canario.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2045/everton_-_ind_125.2026_-_limpeza_urbana_bairro_aracas_e_pavimentacao_de_trecho_da_rua_jose_estacio_de_souza.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2046/everton_-_ind_127.2026_-_operacao_tapa_buracos_e_limpeza_urbana_bairro_florestal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2047/carlos_-_ind_129.2026_-_melhorias_infraestrutura_drenagem_e_iluminacao_av._caio_martins_rua_cruzeiro_pracinha_do_cruzeiro_e_vias_do_cafezal.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2048/ildeu_-_ind_130.2026_-_tapa_buracos_calcamento_ou_asfaltamento_troca_de_lampadas_e_placa_com_nome_na_rua_joao_madalena.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2049/ildeu_-_ind_131.2026_-_troca_de_lampadas_rua_alvaro_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2062/everton_-_ind_132.2026_-_manutencao_limpeza_e_tapa_buracos_rua_presidente_cafe_filho_e_rua_claudio_cece_de_sales.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2063/carlos_alberto_-_ind_133.2026_-_limpeza_capina_e_manutencao_bairro_presidente.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2064/ildeu_-_ind_134.2026_-_limpeza_total_rua_bom_despacho.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2065/ildeu_-_ind_135.2026_-_troca_de_lampadas_rua_alvaro_vieira_da_costa_e_rua_joana_darc.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2066/emanuel_-_ind_137.2026_-_implantacao_sistema_de_drenagem_de_aguas_pluviais_e_analise_de_acumulo_de_aguas_na_rua_jose_moreira_ramos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2067/julio_-_ind_138.2026_-_reparos_na_ubs_da_avenida_central.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2068/carlos_-_ind_139.2026_-_melhoria_urbana_acessibilidade_e_infraestrutura_no_bairro_sao_miguel_especialmente_ruas_o_e_rua_da_cemig.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2069/julio_-_ind_140.2026_-_providencias_para_recuperacao_da_rua_sapucaia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2070/andre_-_ind_141.2026_-_revitalizacao_das_pinturas_e_manutencao_das_placas_e_redutores_de_velocidade_nas_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2071/andre_-_ind_142.2026_-_melhoria_e_revitalizacao_no_ponto_de_onibus_da_rua_venezuela_e_demais_pontos_que_necessitam_reparos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1855/flavio_-_mocao_1.2026_-_parabenizacao_sidirley_bento.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1865/ildeu_e_demais_vereadores_-_mocao_2.2026_-_parabenizacao_secretario_de_saude_ciro_saul.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1866/andre_-_mocao_3.2026_-_pesar_familiares_nisio_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1888/andre_com_apoio_do_vereador_emanuel_-_mocao_4.2026_-_pesar_familiares_maria_ramos_oliveira.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1889/brandao_-_mocao_05.2026_-_solidariedade_municipio_de_uba.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1890/carlos_-_mocao_06.2026_-_solidariedade_municipio_de_juiz_de_fora.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1891/ildeu_-_mocao_7.2026_-_parabenizacao_ajowen.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1892/ildeu_-_mocao_8.2026_-_parabenizacao_comandante_gcm_geison_dias_teles.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1907/emanuel_-_mocao_10.2026_-_agradecimento_deputado_estadual_christiano_xavier.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1908/brandao_-_mocao_12.2026_-_parabenizacao_cdl_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1928/gercy_e_demais_vereadores_-_mocao_13.2026_-_parabenizacao_policia_militar_de_matozinhos_e_policia_civil_de_pedro_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1950/ildeu_-_mocao_15.2026_-_parabenizacao_roberto_antonio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1962/emanuel_-_mocao_16.2026_-_agradecimento_prefeito_italo_borges.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1977/andre_-_mocao_17.2026_-_pesar_familiares_marcio_de_sousa_fonseca.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1998/carlos_alberto_-_mocao_18.2026_-_parabenizacao_wellington_bonifacio_moreira.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2000/gercy_-_mocao_19.2026_-_pesar_familiares_maria_da_saude_martins_dias.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1999/ildeu_-_mocao_20.2026_-_parabenizacao_por_dentro_de_tudo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2052/plenario_em_colegiado_-_mocao_21.2026_-_pesar_aos_familiares_do_sr._joao_perez_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1815/pl_2907.2026_-_revoga_lei_municipal_1546_de_30.11.1999_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1816/pl_2908.2026_-_autoriza_o_municipio_de_matozinhos_a_abrir_credito_adicional_especial_por_superavit_-_consorcio_cigedas_vertentes_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1817/pl_2909.2026_-_institui_o_dia_do_cidadao_matozinhense_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1829/pl_2910.2026_-_politica_municipal_jardins_sensoriais_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1830/pl_2911.2026_-_autoriza_abertura_de_credito_especial_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1831/pl_2912.2026_-_institui_o_programa_cnpj_positivo_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1832/pl_2913.2026_-_institui_o_programa_de_regularizacao_fiscal_facilita_para_o_terceiro_setor_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1833/pl_2914.2026_substitutivo_-_revisao_geral_subsidio_secretarios_municipais_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1834/pl_2915.2026_-_revisao_e_aumento_real_-_servidores_saude_lei_1999.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1835/pl_2916.2026_-_revisao_e_aumento_real_-_servidores_administracao_lei_2227.2013_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1923/pl_2917.2026_-_folga_servidor_camara_no_dia_do_aniversario_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1924/pl_2918.2026_-_institui_o_auxilio_alimentacao_no_ambito_do_poder_legislativo_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1925/pl_2919.2026_-_autoriza_participacao_do_municipio_no_consorcio_cimcentral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1926/pl_2920.2026_-_criacao_e_implantacao_creche_municipal_conceicao_vieira_alves_tramitacao_completa_versao_site.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1927/pl_2921.2026_-_autoriza_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1978/pl_2922.2026_-_revoga_dispositivo_do_anexo_da_lei_municipal_1835_de_29.03.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2004/pl_2923.2026_-_centro_de_convivencia_e_bem_estar_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2005/pl_2924.2026_-_programa_calcada_solidaria.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2006/pl_2925.2026_-_revisao_geral_anual_subsidio_dos_vereadores_exercicio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2061/pl_2926.2026_-_altera_lei_2382.2018_protecao_e_bem_estar_dos_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2039/pl_2927.2026_-_autoriza_abertura_de_credito_adicional_suplementar_por_superavit.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1814/plc_139.2026_-_altera_lei_municipal_2640_de_29.04.2025_-_formacao_especifica_cargos_fiscal_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1819/plc_140.2026_-_revisao_e_aumento_real_-_diretores_escolares_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1820/plc_141.2026_-_cria_a_secretaria_de_desenvolvimento_economico_e_altera_lc_003.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1821/plc_142.2026_-_estatuto_dos_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1822/plc_143.2026_-_segunda_fase_programa_de_atracao_de_investimentos_decola_matozinhos_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1823/plc_144.2026_-_institui_o_condominio_de_lotes_no_municipio_de_matozinhos_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1824/plc_145.2026_-_revisao_e_aumento_real_-_servidores_administracao_anexo_i_lc_03.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1825/plc_146.2026_-_revisao_e_aumento_real_-_servidores_guarda_municipal_lc_60.2017_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1826/plc_147.2026_-_revisao_e_aumento_real_-_servidores_educacao_lei_2001.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1827/plc_148.2026_-_revisao_e_aumento_real_-_funcoes_gratificadas_-_lc_115.2025_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1828/plc_149.2026_-_revisao_e_aumento_real_-_cargos_comissao_lc_115.2025_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1922/plc_150.2026_-_revisao_geral_servidores_camara_2026_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1979/plc_151.2026_-_altera_a_lei_no_2000_de_09.04.2007.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1980/plc_152.2026_-_altera_lei_municipal_2246_de_26.12.2013.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1981/plc_153.2026_-_altera_lei_municipal_747_de_20.12.78.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2002/plc_154.2026_-_autoriza_municipio_a_realizar_licitacao_para_concessao_dos_servicos_de_abastecimento_de_agua_e_esgotamento_sanitario.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2003/plc_155.2026_-_altera_dispositivos_da_lc_no_63_de_10.11.2017_cria_cargo_de_analista_de_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2025/plc_156.2026_-_altera_lei_2000_de_09.04.2007.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2026/plc_157.2026_-_dispoe_sobre_aplicacao_da_lei_federal_15326.2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2027/pr_365.2026_-_altera_redacao_inciso_iii_e_acresc._paragrafo_unico_ao_art._6o_da_resolucao_349.2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1788/portaria_1500.2026_-_nomeia_assessor_parlamentar_yuri.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1789/portaria_1501.2026_-_comissao_temporaria_avaliacao_especial_e_progressao_horizontal_roberta.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1790/portaria_1502.2026_-_comissao_temporaria_avaliacao_progressao_horizontal_diogenes.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1791/portaria_1503.2026_-_designa_servidor_responsavel_despesas_de_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1792/portaria_1504.2026_-_feriados_e_pontos_facultativo_exercicio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1793/portaria_1505.2026_-_exonera_chefe_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1794/portaria_1506.2026_-_nomeia_chefe_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1795/portaria_1507.2026_-_prorroga_prazo_relatorio_final_apuracao_contas_negativas._portaria_1492.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1796/portaria_1508.2026_-_designa_servidores_para_o_cac_e_revoga_portaria_1464.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1797/portaria_1509.2026_-_convoca_servidora_para_realizacao_de_trabalhos_excepcionais_em_02.02.2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1850/portaria_1510.2026_-_aprovacao_em_estagio_probatorio_e_progressao_por_tempo_de_servico_servidora_roberta.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1851/portaria_1511.2026_-_progressao_por_tempo_de_servico_servidor_diogenes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1852/portaria_1512.2026_-_prorroga_prazo_relatorio_final_apuracao_contas_negativas._portaria_1492.2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1853/portaria_1513.2026_-_convoca_servidora_para_trabalhos_excepcionais_em_13.02.2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1854/portaria_1514.2026_-_comissao_temporaria_progressao_servidor_-_tobias.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1881/portaria_1515.2026_-_exonera_assessor_parlamentar_-_silas.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1904/portaria_1516.2026_-_nomeia_assessor_parlamentar_-_lucas_henrique.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1905/portaria_1517.2026_-_dispoe_sobre_nomeacao_de_comissao_inventariante_da_camara.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1906/portaria_1518.2026_-_comissao_de_avaliacao_especial_de_desempenho_de_servidor_-_tobias.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1943/portaria_1519.2026_-_comissao_de_avaliacao_de_progressao_horizontal.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1944/portaria_1520.2026_-_convoca_empresa_jair_rosa_costa_-_me.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1945/portaria_1521.2026_-_dispoe_sobre_regulamentacao_do_limite_orcamentario_para_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1946/portaria_1522.2026_-_autoriza_servidora_a_tramitar_processos_administrativos_durante_ferias.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1947/portaria_1523.2026_-_suspende_temporariamente_efeitos_portaria_1492.2025_apuracao_contas_negativas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1961/portaria_1524.2026_-_designa_membros_de_comissoes_permanentes_bienio_2025.2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/1982/portaria_1525.2026_-_designa_membros_comissao_de_avaliacao_de_progressao_por_escolaridade.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2001/portaria_1526.2026_-_prorroga_prazo_vigencia_comissao_instituida_pela_portaria_1519.2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2022/portaria_1527.2026_-_dispoe_sobre_a_revogacao_da_portaria_1521.2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2023/portaria_1528.2026_-_exonera_a_pedido_a_servidora_laurenata.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2024/portaria_1529.2026_-_convoca_a_empresa_jair_rosa_costa_-_me.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2050/portaria_1530.2026_-_aprovacao_no_estagio_probatorio_e_progressao_por_tempo_de_servico_de_servidor.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2026/2051/portaria_1531.2026_-_progressao_por_tempo_de_servico_de_servidores.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H283"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="32" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="126.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="50.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="252.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1016,669 +3868,7473 @@
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="E9" t="s">
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>87</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
         <v>83</v>
       </c>
-      <c r="B19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>94</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="F22" t="s">
+      <c r="H22" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="H23" t="s">
         <v>105</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>109</v>
-      </c>
-[...13 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>111</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
         <v>112</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="G25" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>116</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>61</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="D26" t="s">
-[...8 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>120</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>22</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="D27" t="s">
-[...8 lines deleted...]
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>124</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>31</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>128</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>40</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>132</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>136</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D31" t="s">
+      <c r="H31" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H32" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>22</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H34" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>152</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H35" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H36" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>40</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H37" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>164</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>112</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H38" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>167</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>168</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>31</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H39" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>172</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>40</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H40" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>176</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>177</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H41" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>22</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H42" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>184</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>185</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>22</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H43" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>189</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>40</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H44" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>193</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>22</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H45" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>196</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>197</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H46" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>200</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>201</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>61</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H47" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>205</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>22</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H48" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>208</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>209</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>22</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H49" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>212</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>213</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>83</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H50" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>216</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>217</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H51" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>220</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>221</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H52" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>224</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>225</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>22</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H53" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>228</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>229</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>83</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H54" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>233</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>22</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H55" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>236</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>237</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>22</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H56" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>240</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>241</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>112</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H57" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>244</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>245</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>74</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H58" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>248</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>249</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>61</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H59" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>252</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>253</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H60" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>256</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>257</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H61" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>260</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>261</v>
+      </c>
+      <c r="D62" t="s">
+        <v>262</v>
+      </c>
+      <c r="E62" t="s">
+        <v>263</v>
+      </c>
+      <c r="F62" t="s">
+        <v>40</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H62" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>266</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>267</v>
+      </c>
+      <c r="D63" t="s">
+        <v>262</v>
+      </c>
+      <c r="E63" t="s">
+        <v>263</v>
+      </c>
+      <c r="F63" t="s">
+        <v>40</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H63" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>270</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>271</v>
+      </c>
+      <c r="D64" t="s">
+        <v>262</v>
+      </c>
+      <c r="E64" t="s">
+        <v>263</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H64" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>274</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>262</v>
+      </c>
+      <c r="E65" t="s">
+        <v>263</v>
+      </c>
+      <c r="F65" t="s">
+        <v>22</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H65" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>277</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" t="s">
+        <v>262</v>
+      </c>
+      <c r="E66" t="s">
+        <v>263</v>
+      </c>
+      <c r="F66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H66" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>280</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67" t="s">
+        <v>262</v>
+      </c>
+      <c r="E67" t="s">
+        <v>263</v>
+      </c>
+      <c r="F67" t="s">
+        <v>61</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H67" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>283</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>26</v>
+      </c>
+      <c r="D68" t="s">
+        <v>262</v>
+      </c>
+      <c r="E68" t="s">
+        <v>263</v>
+      </c>
+      <c r="F68" t="s">
+        <v>74</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H68" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>286</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>30</v>
+      </c>
+      <c r="D69" t="s">
+        <v>262</v>
+      </c>
+      <c r="E69" t="s">
+        <v>263</v>
+      </c>
+      <c r="F69" t="s">
+        <v>74</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H69" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>289</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70" t="s">
+        <v>262</v>
+      </c>
+      <c r="E70" t="s">
+        <v>263</v>
+      </c>
+      <c r="F70" t="s">
+        <v>40</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H70" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>292</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71" t="s">
+        <v>262</v>
+      </c>
+      <c r="E71" t="s">
+        <v>263</v>
+      </c>
+      <c r="F71" t="s">
+        <v>31</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H71" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>295</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>44</v>
+      </c>
+      <c r="D72" t="s">
+        <v>262</v>
+      </c>
+      <c r="E72" t="s">
+        <v>263</v>
+      </c>
+      <c r="F72" t="s">
+        <v>112</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H72" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>298</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>48</v>
+      </c>
+      <c r="D73" t="s">
+        <v>262</v>
+      </c>
+      <c r="E73" t="s">
+        <v>263</v>
+      </c>
+      <c r="F73" t="s">
+        <v>299</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H73" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>302</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>303</v>
+      </c>
+      <c r="D74" t="s">
+        <v>262</v>
+      </c>
+      <c r="E74" t="s">
+        <v>263</v>
+      </c>
+      <c r="F74" t="s">
+        <v>22</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H74" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>306</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>52</v>
+      </c>
+      <c r="D75" t="s">
+        <v>262</v>
+      </c>
+      <c r="E75" t="s">
+        <v>263</v>
+      </c>
+      <c r="F75" t="s">
+        <v>22</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H75" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>309</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>56</v>
+      </c>
+      <c r="D76" t="s">
+        <v>262</v>
+      </c>
+      <c r="E76" t="s">
+        <v>263</v>
+      </c>
+      <c r="F76" t="s">
+        <v>74</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H76" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>312</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>60</v>
+      </c>
+      <c r="D77" t="s">
+        <v>262</v>
+      </c>
+      <c r="E77" t="s">
+        <v>263</v>
+      </c>
+      <c r="F77" t="s">
+        <v>74</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H77" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>315</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>316</v>
+      </c>
+      <c r="D78" t="s">
+        <v>262</v>
+      </c>
+      <c r="E78" t="s">
+        <v>263</v>
+      </c>
+      <c r="F78" t="s">
+        <v>61</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H78" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>319</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>65</v>
+      </c>
+      <c r="D79" t="s">
+        <v>262</v>
+      </c>
+      <c r="E79" t="s">
+        <v>263</v>
+      </c>
+      <c r="F79" t="s">
+        <v>299</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H79" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>322</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>69</v>
+      </c>
+      <c r="D80" t="s">
+        <v>262</v>
+      </c>
+      <c r="E80" t="s">
+        <v>263</v>
+      </c>
+      <c r="F80" t="s">
+        <v>61</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H80" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>325</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>73</v>
+      </c>
+      <c r="D81" t="s">
+        <v>262</v>
+      </c>
+      <c r="E81" t="s">
+        <v>263</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H81" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>328</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>78</v>
+      </c>
+      <c r="D82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E82" t="s">
+        <v>263</v>
+      </c>
+      <c r="F82" t="s">
+        <v>329</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H82" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>332</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>82</v>
+      </c>
+      <c r="D83" t="s">
+        <v>262</v>
+      </c>
+      <c r="E83" t="s">
+        <v>263</v>
+      </c>
+      <c r="F83" t="s">
+        <v>22</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H83" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>335</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>87</v>
+      </c>
+      <c r="D84" t="s">
+        <v>262</v>
+      </c>
+      <c r="E84" t="s">
+        <v>263</v>
+      </c>
+      <c r="F84" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H84" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>338</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>91</v>
+      </c>
+      <c r="D85" t="s">
+        <v>262</v>
+      </c>
+      <c r="E85" t="s">
+        <v>263</v>
+      </c>
+      <c r="F85" t="s">
+        <v>61</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H85" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>341</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>95</v>
+      </c>
+      <c r="D86" t="s">
+        <v>262</v>
+      </c>
+      <c r="E86" t="s">
+        <v>263</v>
+      </c>
+      <c r="F86" t="s">
+        <v>61</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H86" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>344</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
         <v>99</v>
       </c>
-      <c r="E31" t="s">
-[...9 lines deleted...]
-        <v>139</v>
+      <c r="D87" t="s">
+        <v>262</v>
+      </c>
+      <c r="E87" t="s">
+        <v>263</v>
+      </c>
+      <c r="F87" t="s">
+        <v>40</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H87" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>347</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>103</v>
+      </c>
+      <c r="D88" t="s">
+        <v>262</v>
+      </c>
+      <c r="E88" t="s">
+        <v>263</v>
+      </c>
+      <c r="F88" t="s">
+        <v>348</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H88" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>351</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>107</v>
+      </c>
+      <c r="D89" t="s">
+        <v>262</v>
+      </c>
+      <c r="E89" t="s">
+        <v>263</v>
+      </c>
+      <c r="F89" t="s">
+        <v>22</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H89" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>354</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>111</v>
+      </c>
+      <c r="D90" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" t="s">
+        <v>263</v>
+      </c>
+      <c r="F90" t="s">
+        <v>22</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H90" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>357</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>120</v>
+      </c>
+      <c r="D91" t="s">
+        <v>262</v>
+      </c>
+      <c r="E91" t="s">
+        <v>263</v>
+      </c>
+      <c r="F91" t="s">
+        <v>74</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H91" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>360</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>124</v>
+      </c>
+      <c r="D92" t="s">
+        <v>262</v>
+      </c>
+      <c r="E92" t="s">
+        <v>263</v>
+      </c>
+      <c r="F92" t="s">
+        <v>74</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H92" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>363</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>128</v>
+      </c>
+      <c r="D93" t="s">
+        <v>262</v>
+      </c>
+      <c r="E93" t="s">
+        <v>263</v>
+      </c>
+      <c r="F93" t="s">
+        <v>177</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H93" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>366</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>367</v>
+      </c>
+      <c r="D94" t="s">
+        <v>262</v>
+      </c>
+      <c r="E94" t="s">
+        <v>263</v>
+      </c>
+      <c r="F94" t="s">
+        <v>40</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H94" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>370</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>136</v>
+      </c>
+      <c r="D95" t="s">
+        <v>262</v>
+      </c>
+      <c r="E95" t="s">
+        <v>263</v>
+      </c>
+      <c r="F95" t="s">
+        <v>61</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H95" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>373</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>140</v>
+      </c>
+      <c r="D96" t="s">
+        <v>262</v>
+      </c>
+      <c r="E96" t="s">
+        <v>263</v>
+      </c>
+      <c r="F96" t="s">
+        <v>374</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H96" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>377</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>144</v>
+      </c>
+      <c r="D97" t="s">
+        <v>262</v>
+      </c>
+      <c r="E97" t="s">
+        <v>263</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H97" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>380</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>148</v>
+      </c>
+      <c r="D98" t="s">
+        <v>262</v>
+      </c>
+      <c r="E98" t="s">
+        <v>263</v>
+      </c>
+      <c r="F98" t="s">
+        <v>61</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H98" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>383</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>384</v>
+      </c>
+      <c r="D99" t="s">
+        <v>262</v>
+      </c>
+      <c r="E99" t="s">
+        <v>263</v>
+      </c>
+      <c r="F99" t="s">
+        <v>40</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H99" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>387</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>388</v>
+      </c>
+      <c r="D100" t="s">
+        <v>262</v>
+      </c>
+      <c r="E100" t="s">
+        <v>263</v>
+      </c>
+      <c r="F100" t="s">
+        <v>22</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H100" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>391</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>152</v>
+      </c>
+      <c r="D101" t="s">
+        <v>262</v>
+      </c>
+      <c r="E101" t="s">
+        <v>263</v>
+      </c>
+      <c r="F101" t="s">
+        <v>22</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H101" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>394</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>156</v>
+      </c>
+      <c r="D102" t="s">
+        <v>262</v>
+      </c>
+      <c r="E102" t="s">
+        <v>263</v>
+      </c>
+      <c r="F102" t="s">
+        <v>177</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H102" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>397</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>160</v>
+      </c>
+      <c r="D103" t="s">
+        <v>262</v>
+      </c>
+      <c r="E103" t="s">
+        <v>263</v>
+      </c>
+      <c r="F103" t="s">
+        <v>329</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H103" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>400</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>401</v>
+      </c>
+      <c r="D104" t="s">
+        <v>262</v>
+      </c>
+      <c r="E104" t="s">
+        <v>263</v>
+      </c>
+      <c r="F104" t="s">
+        <v>329</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H104" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>404</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>405</v>
+      </c>
+      <c r="D105" t="s">
+        <v>262</v>
+      </c>
+      <c r="E105" t="s">
+        <v>263</v>
+      </c>
+      <c r="F105" t="s">
+        <v>299</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H105" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>408</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>164</v>
+      </c>
+      <c r="D106" t="s">
+        <v>262</v>
+      </c>
+      <c r="E106" t="s">
+        <v>263</v>
+      </c>
+      <c r="F106" t="s">
+        <v>299</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H106" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>411</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>168</v>
+      </c>
+      <c r="D107" t="s">
+        <v>262</v>
+      </c>
+      <c r="E107" t="s">
+        <v>263</v>
+      </c>
+      <c r="F107" t="s">
+        <v>74</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H107" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>414</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>415</v>
+      </c>
+      <c r="D108" t="s">
+        <v>262</v>
+      </c>
+      <c r="E108" t="s">
+        <v>263</v>
+      </c>
+      <c r="F108" t="s">
+        <v>61</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H108" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>418</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>172</v>
+      </c>
+      <c r="D109" t="s">
+        <v>262</v>
+      </c>
+      <c r="E109" t="s">
+        <v>263</v>
+      </c>
+      <c r="F109" t="s">
+        <v>61</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H109" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>421</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>176</v>
+      </c>
+      <c r="D110" t="s">
+        <v>262</v>
+      </c>
+      <c r="E110" t="s">
+        <v>263</v>
+      </c>
+      <c r="F110" t="s">
+        <v>31</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H110" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>424</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>181</v>
+      </c>
+      <c r="D111" t="s">
+        <v>262</v>
+      </c>
+      <c r="E111" t="s">
+        <v>263</v>
+      </c>
+      <c r="F111" t="s">
+        <v>22</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H111" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>427</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>185</v>
+      </c>
+      <c r="D112" t="s">
+        <v>262</v>
+      </c>
+      <c r="E112" t="s">
+        <v>263</v>
+      </c>
+      <c r="F112" t="s">
+        <v>329</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H112" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>430</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>189</v>
+      </c>
+      <c r="D113" t="s">
+        <v>262</v>
+      </c>
+      <c r="E113" t="s">
+        <v>263</v>
+      </c>
+      <c r="F113" t="s">
+        <v>31</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H113" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>433</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>434</v>
+      </c>
+      <c r="D114" t="s">
+        <v>262</v>
+      </c>
+      <c r="E114" t="s">
+        <v>263</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H114" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>437</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>193</v>
+      </c>
+      <c r="D115" t="s">
+        <v>262</v>
+      </c>
+      <c r="E115" t="s">
+        <v>263</v>
+      </c>
+      <c r="F115" t="s">
+        <v>61</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H115" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>440</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>197</v>
+      </c>
+      <c r="D116" t="s">
+        <v>262</v>
+      </c>
+      <c r="E116" t="s">
+        <v>263</v>
+      </c>
+      <c r="F116" t="s">
+        <v>22</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H116" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>443</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>201</v>
+      </c>
+      <c r="D117" t="s">
+        <v>262</v>
+      </c>
+      <c r="E117" t="s">
+        <v>263</v>
+      </c>
+      <c r="F117" t="s">
+        <v>177</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H117" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>446</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>447</v>
+      </c>
+      <c r="D118" t="s">
+        <v>262</v>
+      </c>
+      <c r="E118" t="s">
+        <v>263</v>
+      </c>
+      <c r="F118" t="s">
+        <v>40</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H118" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>450</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>205</v>
+      </c>
+      <c r="D119" t="s">
+        <v>262</v>
+      </c>
+      <c r="E119" t="s">
+        <v>263</v>
+      </c>
+      <c r="F119" t="s">
+        <v>22</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H119" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>453</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>209</v>
+      </c>
+      <c r="D120" t="s">
+        <v>262</v>
+      </c>
+      <c r="E120" t="s">
+        <v>263</v>
+      </c>
+      <c r="F120" t="s">
+        <v>374</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H120" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>456</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>457</v>
+      </c>
+      <c r="D121" t="s">
+        <v>262</v>
+      </c>
+      <c r="E121" t="s">
+        <v>263</v>
+      </c>
+      <c r="F121" t="s">
+        <v>329</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H121" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>460</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>213</v>
+      </c>
+      <c r="D122" t="s">
+        <v>262</v>
+      </c>
+      <c r="E122" t="s">
+        <v>263</v>
+      </c>
+      <c r="F122" t="s">
+        <v>329</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H122" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>463</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>217</v>
+      </c>
+      <c r="D123" t="s">
+        <v>262</v>
+      </c>
+      <c r="E123" t="s">
+        <v>263</v>
+      </c>
+      <c r="F123" t="s">
+        <v>299</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H123" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>466</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>221</v>
+      </c>
+      <c r="D124" t="s">
+        <v>262</v>
+      </c>
+      <c r="E124" t="s">
+        <v>263</v>
+      </c>
+      <c r="F124" t="s">
+        <v>299</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H124" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>469</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>225</v>
+      </c>
+      <c r="D125" t="s">
+        <v>262</v>
+      </c>
+      <c r="E125" t="s">
+        <v>263</v>
+      </c>
+      <c r="F125" t="s">
+        <v>61</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H125" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>472</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>229</v>
+      </c>
+      <c r="D126" t="s">
+        <v>262</v>
+      </c>
+      <c r="E126" t="s">
+        <v>263</v>
+      </c>
+      <c r="F126" t="s">
+        <v>22</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H126" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>475</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>233</v>
+      </c>
+      <c r="D127" t="s">
+        <v>262</v>
+      </c>
+      <c r="E127" t="s">
+        <v>263</v>
+      </c>
+      <c r="F127" t="s">
+        <v>61</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H127" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>478</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>241</v>
+      </c>
+      <c r="D128" t="s">
+        <v>262</v>
+      </c>
+      <c r="E128" t="s">
+        <v>263</v>
+      </c>
+      <c r="F128" t="s">
+        <v>40</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H128" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>481</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>245</v>
+      </c>
+      <c r="D129" t="s">
+        <v>262</v>
+      </c>
+      <c r="E129" t="s">
+        <v>263</v>
+      </c>
+      <c r="F129" t="s">
+        <v>40</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H129" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>484</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>249</v>
+      </c>
+      <c r="D130" t="s">
+        <v>262</v>
+      </c>
+      <c r="E130" t="s">
+        <v>263</v>
+      </c>
+      <c r="F130" t="s">
+        <v>177</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H130" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>487</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>257</v>
+      </c>
+      <c r="D131" t="s">
+        <v>262</v>
+      </c>
+      <c r="E131" t="s">
+        <v>263</v>
+      </c>
+      <c r="F131" t="s">
+        <v>329</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H131" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>490</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>491</v>
+      </c>
+      <c r="D132" t="s">
+        <v>262</v>
+      </c>
+      <c r="E132" t="s">
+        <v>263</v>
+      </c>
+      <c r="F132" t="s">
+        <v>329</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H132" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>494</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>495</v>
+      </c>
+      <c r="D133" t="s">
+        <v>262</v>
+      </c>
+      <c r="E133" t="s">
+        <v>263</v>
+      </c>
+      <c r="F133" t="s">
+        <v>22</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H133" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>498</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>499</v>
+      </c>
+      <c r="D134" t="s">
+        <v>262</v>
+      </c>
+      <c r="E134" t="s">
+        <v>263</v>
+      </c>
+      <c r="F134" t="s">
+        <v>22</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H134" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>502</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>503</v>
+      </c>
+      <c r="D135" t="s">
+        <v>262</v>
+      </c>
+      <c r="E135" t="s">
+        <v>263</v>
+      </c>
+      <c r="F135" t="s">
+        <v>299</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H135" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>506</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>507</v>
+      </c>
+      <c r="D136" t="s">
+        <v>262</v>
+      </c>
+      <c r="E136" t="s">
+        <v>263</v>
+      </c>
+      <c r="F136" t="s">
+        <v>61</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H136" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>510</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>511</v>
+      </c>
+      <c r="D137" t="s">
+        <v>262</v>
+      </c>
+      <c r="E137" t="s">
+        <v>263</v>
+      </c>
+      <c r="F137" t="s">
+        <v>74</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H137" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>514</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>515</v>
+      </c>
+      <c r="D138" t="s">
+        <v>262</v>
+      </c>
+      <c r="E138" t="s">
+        <v>263</v>
+      </c>
+      <c r="F138" t="s">
+        <v>22</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H138" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>518</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>519</v>
+      </c>
+      <c r="D139" t="s">
+        <v>262</v>
+      </c>
+      <c r="E139" t="s">
+        <v>263</v>
+      </c>
+      <c r="F139" t="s">
+        <v>22</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H139" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>522</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>523</v>
+      </c>
+      <c r="D140" t="s">
+        <v>262</v>
+      </c>
+      <c r="E140" t="s">
+        <v>263</v>
+      </c>
+      <c r="F140" t="s">
+        <v>40</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H140" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>526</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>527</v>
+      </c>
+      <c r="D141" t="s">
+        <v>262</v>
+      </c>
+      <c r="E141" t="s">
+        <v>263</v>
+      </c>
+      <c r="F141" t="s">
+        <v>299</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H141" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>530</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>531</v>
+      </c>
+      <c r="D142" t="s">
+        <v>262</v>
+      </c>
+      <c r="E142" t="s">
+        <v>263</v>
+      </c>
+      <c r="F142" t="s">
+        <v>112</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H142" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>534</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>535</v>
+      </c>
+      <c r="D143" t="s">
+        <v>262</v>
+      </c>
+      <c r="E143" t="s">
+        <v>263</v>
+      </c>
+      <c r="F143" t="s">
+        <v>112</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H143" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>538</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>539</v>
+      </c>
+      <c r="D144" t="s">
+        <v>262</v>
+      </c>
+      <c r="E144" t="s">
+        <v>263</v>
+      </c>
+      <c r="F144" t="s">
+        <v>31</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H144" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>542</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>543</v>
+      </c>
+      <c r="D145" t="s">
+        <v>262</v>
+      </c>
+      <c r="E145" t="s">
+        <v>263</v>
+      </c>
+      <c r="F145" t="s">
+        <v>61</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H145" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>546</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>547</v>
+      </c>
+      <c r="D146" t="s">
+        <v>262</v>
+      </c>
+      <c r="E146" t="s">
+        <v>263</v>
+      </c>
+      <c r="F146" t="s">
+        <v>31</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H146" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>550</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>551</v>
+      </c>
+      <c r="D147" t="s">
+        <v>262</v>
+      </c>
+      <c r="E147" t="s">
+        <v>263</v>
+      </c>
+      <c r="F147" t="s">
+        <v>112</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H147" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>554</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>555</v>
+      </c>
+      <c r="D148" t="s">
+        <v>262</v>
+      </c>
+      <c r="E148" t="s">
+        <v>263</v>
+      </c>
+      <c r="F148" t="s">
+        <v>22</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H148" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>558</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>559</v>
+      </c>
+      <c r="D149" t="s">
+        <v>262</v>
+      </c>
+      <c r="E149" t="s">
+        <v>263</v>
+      </c>
+      <c r="F149" t="s">
+        <v>74</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H149" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>562</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>563</v>
+      </c>
+      <c r="D150" t="s">
+        <v>262</v>
+      </c>
+      <c r="E150" t="s">
+        <v>263</v>
+      </c>
+      <c r="F150" t="s">
+        <v>299</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H150" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>566</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>567</v>
+      </c>
+      <c r="D151" t="s">
+        <v>262</v>
+      </c>
+      <c r="E151" t="s">
+        <v>263</v>
+      </c>
+      <c r="F151" t="s">
+        <v>299</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H151" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>570</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>571</v>
+      </c>
+      <c r="D152" t="s">
+        <v>262</v>
+      </c>
+      <c r="E152" t="s">
+        <v>263</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H152" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>574</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>575</v>
+      </c>
+      <c r="D153" t="s">
+        <v>262</v>
+      </c>
+      <c r="E153" t="s">
+        <v>263</v>
+      </c>
+      <c r="F153" t="s">
+        <v>177</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H153" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>578</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>579</v>
+      </c>
+      <c r="D154" t="s">
+        <v>262</v>
+      </c>
+      <c r="E154" t="s">
+        <v>263</v>
+      </c>
+      <c r="F154" t="s">
+        <v>61</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H154" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>582</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>583</v>
+      </c>
+      <c r="D155" t="s">
+        <v>262</v>
+      </c>
+      <c r="E155" t="s">
+        <v>263</v>
+      </c>
+      <c r="F155" t="s">
+        <v>61</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H155" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>586</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>587</v>
+      </c>
+      <c r="D156" t="s">
+        <v>262</v>
+      </c>
+      <c r="E156" t="s">
+        <v>263</v>
+      </c>
+      <c r="F156" t="s">
+        <v>22</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H156" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>590</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>591</v>
+      </c>
+      <c r="D157" t="s">
+        <v>262</v>
+      </c>
+      <c r="E157" t="s">
+        <v>263</v>
+      </c>
+      <c r="F157" t="s">
+        <v>22</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H157" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>594</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>595</v>
+      </c>
+      <c r="D158" t="s">
+        <v>262</v>
+      </c>
+      <c r="E158" t="s">
+        <v>263</v>
+      </c>
+      <c r="F158" t="s">
+        <v>31</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H158" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>598</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>599</v>
+      </c>
+      <c r="D159" t="s">
+        <v>262</v>
+      </c>
+      <c r="E159" t="s">
+        <v>263</v>
+      </c>
+      <c r="F159" t="s">
+        <v>22</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H159" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>602</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>603</v>
+      </c>
+      <c r="D160" t="s">
+        <v>262</v>
+      </c>
+      <c r="E160" t="s">
+        <v>263</v>
+      </c>
+      <c r="F160" t="s">
+        <v>31</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H160" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>606</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>607</v>
+      </c>
+      <c r="D161" t="s">
+        <v>262</v>
+      </c>
+      <c r="E161" t="s">
+        <v>263</v>
+      </c>
+      <c r="F161" t="s">
+        <v>40</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H161" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>610</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>611</v>
+      </c>
+      <c r="D162" t="s">
+        <v>262</v>
+      </c>
+      <c r="E162" t="s">
+        <v>263</v>
+      </c>
+      <c r="F162" t="s">
+        <v>40</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H162" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>614</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>615</v>
+      </c>
+      <c r="D163" t="s">
+        <v>262</v>
+      </c>
+      <c r="E163" t="s">
+        <v>263</v>
+      </c>
+      <c r="F163" t="s">
+        <v>22</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H163" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>618</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>619</v>
+      </c>
+      <c r="D164" t="s">
+        <v>262</v>
+      </c>
+      <c r="E164" t="s">
+        <v>263</v>
+      </c>
+      <c r="F164" t="s">
+        <v>74</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H164" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>622</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>623</v>
+      </c>
+      <c r="D165" t="s">
+        <v>262</v>
+      </c>
+      <c r="E165" t="s">
+        <v>263</v>
+      </c>
+      <c r="F165" t="s">
+        <v>74</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H165" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>626</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>627</v>
+      </c>
+      <c r="D166" t="s">
+        <v>262</v>
+      </c>
+      <c r="E166" t="s">
+        <v>263</v>
+      </c>
+      <c r="F166" t="s">
+        <v>177</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H166" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>630</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>631</v>
+      </c>
+      <c r="D167" t="s">
+        <v>262</v>
+      </c>
+      <c r="E167" t="s">
+        <v>263</v>
+      </c>
+      <c r="F167" t="s">
+        <v>299</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H167" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>634</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>635</v>
+      </c>
+      <c r="D168" t="s">
+        <v>262</v>
+      </c>
+      <c r="E168" t="s">
+        <v>263</v>
+      </c>
+      <c r="F168" t="s">
+        <v>374</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H168" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>638</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>639</v>
+      </c>
+      <c r="D169" t="s">
+        <v>262</v>
+      </c>
+      <c r="E169" t="s">
+        <v>263</v>
+      </c>
+      <c r="F169" t="s">
+        <v>40</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H169" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>642</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>643</v>
+      </c>
+      <c r="D170" t="s">
+        <v>262</v>
+      </c>
+      <c r="E170" t="s">
+        <v>263</v>
+      </c>
+      <c r="F170" t="s">
+        <v>40</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H170" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>646</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>647</v>
+      </c>
+      <c r="D171" t="s">
+        <v>262</v>
+      </c>
+      <c r="E171" t="s">
+        <v>263</v>
+      </c>
+      <c r="F171" t="s">
+        <v>329</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H171" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>650</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>651</v>
+      </c>
+      <c r="D172" t="s">
+        <v>262</v>
+      </c>
+      <c r="E172" t="s">
+        <v>263</v>
+      </c>
+      <c r="F172" t="s">
+        <v>31</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H172" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>654</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>655</v>
+      </c>
+      <c r="D173" t="s">
+        <v>262</v>
+      </c>
+      <c r="E173" t="s">
+        <v>263</v>
+      </c>
+      <c r="F173" t="s">
+        <v>74</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H173" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>658</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>659</v>
+      </c>
+      <c r="D174" t="s">
+        <v>262</v>
+      </c>
+      <c r="E174" t="s">
+        <v>263</v>
+      </c>
+      <c r="F174" t="s">
+        <v>22</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H174" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>662</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>663</v>
+      </c>
+      <c r="D175" t="s">
+        <v>262</v>
+      </c>
+      <c r="E175" t="s">
+        <v>263</v>
+      </c>
+      <c r="F175" t="s">
+        <v>22</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H175" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>666</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>667</v>
+      </c>
+      <c r="D176" t="s">
+        <v>262</v>
+      </c>
+      <c r="E176" t="s">
+        <v>263</v>
+      </c>
+      <c r="F176" t="s">
+        <v>61</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H176" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>670</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>671</v>
+      </c>
+      <c r="D177" t="s">
+        <v>262</v>
+      </c>
+      <c r="E177" t="s">
+        <v>263</v>
+      </c>
+      <c r="F177" t="s">
+        <v>74</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H177" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>674</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>675</v>
+      </c>
+      <c r="D178" t="s">
+        <v>262</v>
+      </c>
+      <c r="E178" t="s">
+        <v>263</v>
+      </c>
+      <c r="F178" t="s">
+        <v>40</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H178" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>678</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>679</v>
+      </c>
+      <c r="D179" t="s">
+        <v>262</v>
+      </c>
+      <c r="E179" t="s">
+        <v>263</v>
+      </c>
+      <c r="F179" t="s">
+        <v>40</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H179" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>682</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>683</v>
+      </c>
+      <c r="D180" t="s">
+        <v>262</v>
+      </c>
+      <c r="E180" t="s">
+        <v>263</v>
+      </c>
+      <c r="F180" t="s">
+        <v>61</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H180" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>686</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>687</v>
+      </c>
+      <c r="D181" t="s">
+        <v>262</v>
+      </c>
+      <c r="E181" t="s">
+        <v>263</v>
+      </c>
+      <c r="F181" t="s">
+        <v>22</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H181" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>690</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>691</v>
+      </c>
+      <c r="D182" t="s">
+        <v>262</v>
+      </c>
+      <c r="E182" t="s">
+        <v>263</v>
+      </c>
+      <c r="F182" t="s">
+        <v>22</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H182" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>694</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>695</v>
+      </c>
+      <c r="D183" t="s">
+        <v>262</v>
+      </c>
+      <c r="E183" t="s">
+        <v>263</v>
+      </c>
+      <c r="F183" t="s">
+        <v>40</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H183" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>698</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>699</v>
+      </c>
+      <c r="D184" t="s">
+        <v>262</v>
+      </c>
+      <c r="E184" t="s">
+        <v>263</v>
+      </c>
+      <c r="F184" t="s">
+        <v>112</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H184" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>702</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>703</v>
+      </c>
+      <c r="D185" t="s">
+        <v>262</v>
+      </c>
+      <c r="E185" t="s">
+        <v>263</v>
+      </c>
+      <c r="F185" t="s">
+        <v>22</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H185" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>706</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>707</v>
+      </c>
+      <c r="D186" t="s">
+        <v>262</v>
+      </c>
+      <c r="E186" t="s">
+        <v>263</v>
+      </c>
+      <c r="F186" t="s">
+        <v>22</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H186" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>710</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>711</v>
+      </c>
+      <c r="D187" t="s">
+        <v>262</v>
+      </c>
+      <c r="E187" t="s">
+        <v>263</v>
+      </c>
+      <c r="F187" t="s">
+        <v>31</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H187" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>714</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>715</v>
+      </c>
+      <c r="D188" t="s">
+        <v>262</v>
+      </c>
+      <c r="E188" t="s">
+        <v>263</v>
+      </c>
+      <c r="F188" t="s">
+        <v>299</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H188" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>718</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>719</v>
+      </c>
+      <c r="D189" t="s">
+        <v>262</v>
+      </c>
+      <c r="E189" t="s">
+        <v>263</v>
+      </c>
+      <c r="F189" t="s">
+        <v>61</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H189" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>722</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>723</v>
+      </c>
+      <c r="D190" t="s">
+        <v>262</v>
+      </c>
+      <c r="E190" t="s">
+        <v>263</v>
+      </c>
+      <c r="F190" t="s">
+        <v>299</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H190" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>726</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>727</v>
+      </c>
+      <c r="D191" t="s">
+        <v>262</v>
+      </c>
+      <c r="E191" t="s">
+        <v>263</v>
+      </c>
+      <c r="F191" t="s">
+        <v>374</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H191" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>730</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>731</v>
+      </c>
+      <c r="D192" t="s">
+        <v>262</v>
+      </c>
+      <c r="E192" t="s">
+        <v>263</v>
+      </c>
+      <c r="F192" t="s">
+        <v>374</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H192" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>734</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>261</v>
+      </c>
+      <c r="D193" t="s">
+        <v>735</v>
+      </c>
+      <c r="E193" t="s">
+        <v>736</v>
+      </c>
+      <c r="F193" t="s">
+        <v>348</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H193" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>739</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>267</v>
+      </c>
+      <c r="D194" t="s">
+        <v>735</v>
+      </c>
+      <c r="E194" t="s">
+        <v>736</v>
+      </c>
+      <c r="F194" t="s">
+        <v>22</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H194" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>742</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>271</v>
+      </c>
+      <c r="D195" t="s">
+        <v>735</v>
+      </c>
+      <c r="E195" t="s">
+        <v>736</v>
+      </c>
+      <c r="F195" t="s">
+        <v>374</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H195" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>745</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>10</v>
+      </c>
+      <c r="D196" t="s">
+        <v>735</v>
+      </c>
+      <c r="E196" t="s">
+        <v>736</v>
+      </c>
+      <c r="F196" t="s">
+        <v>746</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H196" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>749</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>17</v>
+      </c>
+      <c r="D197" t="s">
+        <v>735</v>
+      </c>
+      <c r="E197" t="s">
+        <v>736</v>
+      </c>
+      <c r="F197" t="s">
+        <v>329</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H197" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>752</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>21</v>
+      </c>
+      <c r="D198" t="s">
+        <v>735</v>
+      </c>
+      <c r="E198" t="s">
+        <v>736</v>
+      </c>
+      <c r="F198" t="s">
+        <v>61</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H198" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>755</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>26</v>
+      </c>
+      <c r="D199" t="s">
+        <v>735</v>
+      </c>
+      <c r="E199" t="s">
+        <v>736</v>
+      </c>
+      <c r="F199" t="s">
+        <v>22</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H199" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>758</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>30</v>
+      </c>
+      <c r="D200" t="s">
+        <v>735</v>
+      </c>
+      <c r="E200" t="s">
+        <v>736</v>
+      </c>
+      <c r="F200" t="s">
+        <v>22</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H200" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>761</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>39</v>
+      </c>
+      <c r="D201" t="s">
+        <v>735</v>
+      </c>
+      <c r="E201" t="s">
+        <v>736</v>
+      </c>
+      <c r="F201" t="s">
+        <v>31</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H201" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>764</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>44</v>
+      </c>
+      <c r="D202" t="s">
+        <v>735</v>
+      </c>
+      <c r="E202" t="s">
+        <v>736</v>
+      </c>
+      <c r="F202" t="s">
+        <v>329</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H202" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>767</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>48</v>
+      </c>
+      <c r="D203" t="s">
+        <v>735</v>
+      </c>
+      <c r="E203" t="s">
+        <v>736</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H203" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>770</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>52</v>
+      </c>
+      <c r="D204" t="s">
+        <v>735</v>
+      </c>
+      <c r="E204" t="s">
+        <v>736</v>
+      </c>
+      <c r="F204" t="s">
+        <v>22</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H204" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>773</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>56</v>
+      </c>
+      <c r="D205" t="s">
+        <v>735</v>
+      </c>
+      <c r="E205" t="s">
+        <v>736</v>
+      </c>
+      <c r="F205" t="s">
+        <v>31</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H205" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>776</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>60</v>
+      </c>
+      <c r="D206" t="s">
+        <v>735</v>
+      </c>
+      <c r="E206" t="s">
+        <v>736</v>
+      </c>
+      <c r="F206" t="s">
+        <v>374</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H206" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>779</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>316</v>
+      </c>
+      <c r="D207" t="s">
+        <v>735</v>
+      </c>
+      <c r="E207" t="s">
+        <v>736</v>
+      </c>
+      <c r="F207" t="s">
+        <v>112</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H207" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>782</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>65</v>
+      </c>
+      <c r="D208" t="s">
+        <v>735</v>
+      </c>
+      <c r="E208" t="s">
+        <v>736</v>
+      </c>
+      <c r="F208" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H208" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>785</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>69</v>
+      </c>
+      <c r="D209" t="s">
+        <v>735</v>
+      </c>
+      <c r="E209" t="s">
+        <v>736</v>
+      </c>
+      <c r="F209" t="s">
+        <v>22</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H209" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>788</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>73</v>
+      </c>
+      <c r="D210" t="s">
+        <v>735</v>
+      </c>
+      <c r="E210" t="s">
+        <v>736</v>
+      </c>
+      <c r="F210" t="s">
+        <v>789</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H210" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>792</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>793</v>
+      </c>
+      <c r="D211" t="s">
+        <v>794</v>
+      </c>
+      <c r="E211" t="s">
+        <v>795</v>
+      </c>
+      <c r="F211" t="s">
+        <v>796</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H211" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>799</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>800</v>
+      </c>
+      <c r="D212" t="s">
+        <v>794</v>
+      </c>
+      <c r="E212" t="s">
+        <v>795</v>
+      </c>
+      <c r="F212" t="s">
+        <v>796</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H212" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>803</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>804</v>
+      </c>
+      <c r="D213" t="s">
+        <v>794</v>
+      </c>
+      <c r="E213" t="s">
+        <v>795</v>
+      </c>
+      <c r="F213" t="s">
+        <v>22</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H213" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>807</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>808</v>
+      </c>
+      <c r="D214" t="s">
+        <v>794</v>
+      </c>
+      <c r="E214" t="s">
+        <v>795</v>
+      </c>
+      <c r="F214" t="s">
+        <v>40</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H214" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>811</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>812</v>
+      </c>
+      <c r="D215" t="s">
+        <v>794</v>
+      </c>
+      <c r="E215" t="s">
+        <v>795</v>
+      </c>
+      <c r="F215" t="s">
+        <v>796</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H215" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>815</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>816</v>
+      </c>
+      <c r="D216" t="s">
+        <v>794</v>
+      </c>
+      <c r="E216" t="s">
+        <v>795</v>
+      </c>
+      <c r="F216" t="s">
+        <v>796</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H216" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>819</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>820</v>
+      </c>
+      <c r="D217" t="s">
+        <v>794</v>
+      </c>
+      <c r="E217" t="s">
+        <v>795</v>
+      </c>
+      <c r="F217" t="s">
+        <v>796</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H217" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>823</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>824</v>
+      </c>
+      <c r="D218" t="s">
+        <v>794</v>
+      </c>
+      <c r="E218" t="s">
+        <v>795</v>
+      </c>
+      <c r="F218" t="s">
+        <v>796</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H218" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>827</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>828</v>
+      </c>
+      <c r="D219" t="s">
+        <v>794</v>
+      </c>
+      <c r="E219" t="s">
+        <v>795</v>
+      </c>
+      <c r="F219" t="s">
+        <v>796</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H219" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>831</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>832</v>
+      </c>
+      <c r="D220" t="s">
+        <v>794</v>
+      </c>
+      <c r="E220" t="s">
+        <v>795</v>
+      </c>
+      <c r="F220" t="s">
+        <v>796</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H220" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>835</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>836</v>
+      </c>
+      <c r="D221" t="s">
+        <v>794</v>
+      </c>
+      <c r="E221" t="s">
+        <v>795</v>
+      </c>
+      <c r="F221" t="s">
+        <v>837</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H221" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>840</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>841</v>
+      </c>
+      <c r="D222" t="s">
+        <v>794</v>
+      </c>
+      <c r="E222" t="s">
+        <v>795</v>
+      </c>
+      <c r="F222" t="s">
+        <v>837</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H222" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>844</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>845</v>
+      </c>
+      <c r="D223" t="s">
+        <v>794</v>
+      </c>
+      <c r="E223" t="s">
+        <v>795</v>
+      </c>
+      <c r="F223" t="s">
+        <v>796</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H223" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>848</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>849</v>
+      </c>
+      <c r="D224" t="s">
+        <v>794</v>
+      </c>
+      <c r="E224" t="s">
+        <v>795</v>
+      </c>
+      <c r="F224" t="s">
+        <v>796</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H224" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>852</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>853</v>
+      </c>
+      <c r="D225" t="s">
+        <v>794</v>
+      </c>
+      <c r="E225" t="s">
+        <v>795</v>
+      </c>
+      <c r="F225" t="s">
+        <v>796</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H225" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>856</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>857</v>
+      </c>
+      <c r="D226" t="s">
+        <v>794</v>
+      </c>
+      <c r="E226" t="s">
+        <v>795</v>
+      </c>
+      <c r="F226" t="s">
+        <v>796</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H226" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>860</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>861</v>
+      </c>
+      <c r="D227" t="s">
+        <v>794</v>
+      </c>
+      <c r="E227" t="s">
+        <v>795</v>
+      </c>
+      <c r="F227" t="s">
+        <v>329</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H227" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>864</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>865</v>
+      </c>
+      <c r="D228" t="s">
+        <v>794</v>
+      </c>
+      <c r="E228" t="s">
+        <v>795</v>
+      </c>
+      <c r="F228" t="s">
+        <v>112</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H228" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>868</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>869</v>
+      </c>
+      <c r="D229" t="s">
+        <v>794</v>
+      </c>
+      <c r="E229" t="s">
+        <v>795</v>
+      </c>
+      <c r="F229" t="s">
+        <v>837</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H229" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>872</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>873</v>
+      </c>
+      <c r="D230" t="s">
+        <v>794</v>
+      </c>
+      <c r="E230" t="s">
+        <v>795</v>
+      </c>
+      <c r="F230" t="s">
+        <v>796</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H230" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>876</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>877</v>
+      </c>
+      <c r="D231" t="s">
+        <v>794</v>
+      </c>
+      <c r="E231" t="s">
+        <v>795</v>
+      </c>
+      <c r="F231" t="s">
+        <v>796</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H231" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>880</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>719</v>
+      </c>
+      <c r="D232" t="s">
+        <v>881</v>
+      </c>
+      <c r="E232" t="s">
+        <v>882</v>
+      </c>
+      <c r="F232" t="s">
+        <v>796</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H232" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>885</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>723</v>
+      </c>
+      <c r="D233" t="s">
+        <v>881</v>
+      </c>
+      <c r="E233" t="s">
+        <v>882</v>
+      </c>
+      <c r="F233" t="s">
+        <v>796</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H233" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>888</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>727</v>
+      </c>
+      <c r="D234" t="s">
+        <v>881</v>
+      </c>
+      <c r="E234" t="s">
+        <v>882</v>
+      </c>
+      <c r="F234" t="s">
+        <v>796</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H234" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>891</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>731</v>
+      </c>
+      <c r="D235" t="s">
+        <v>881</v>
+      </c>
+      <c r="E235" t="s">
+        <v>882</v>
+      </c>
+      <c r="F235" t="s">
+        <v>796</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H235" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>894</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>895</v>
+      </c>
+      <c r="D236" t="s">
+        <v>881</v>
+      </c>
+      <c r="E236" t="s">
+        <v>882</v>
+      </c>
+      <c r="F236" t="s">
+        <v>796</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H236" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>898</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>899</v>
+      </c>
+      <c r="D237" t="s">
+        <v>881</v>
+      </c>
+      <c r="E237" t="s">
+        <v>882</v>
+      </c>
+      <c r="F237" t="s">
+        <v>796</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H237" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>902</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>903</v>
+      </c>
+      <c r="D238" t="s">
+        <v>881</v>
+      </c>
+      <c r="E238" t="s">
+        <v>882</v>
+      </c>
+      <c r="F238" t="s">
+        <v>796</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H238" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>906</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>907</v>
+      </c>
+      <c r="D239" t="s">
+        <v>881</v>
+      </c>
+      <c r="E239" t="s">
+        <v>882</v>
+      </c>
+      <c r="F239" t="s">
+        <v>796</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H239" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>910</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>911</v>
+      </c>
+      <c r="D240" t="s">
+        <v>881</v>
+      </c>
+      <c r="E240" t="s">
+        <v>882</v>
+      </c>
+      <c r="F240" t="s">
+        <v>796</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H240" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>914</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>915</v>
+      </c>
+      <c r="D241" t="s">
+        <v>881</v>
+      </c>
+      <c r="E241" t="s">
+        <v>882</v>
+      </c>
+      <c r="F241" t="s">
+        <v>796</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="H241" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>918</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>919</v>
+      </c>
+      <c r="D242" t="s">
+        <v>881</v>
+      </c>
+      <c r="E242" t="s">
+        <v>882</v>
+      </c>
+      <c r="F242" t="s">
+        <v>796</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H242" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>922</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>923</v>
+      </c>
+      <c r="D243" t="s">
+        <v>881</v>
+      </c>
+      <c r="E243" t="s">
+        <v>882</v>
+      </c>
+      <c r="F243" t="s">
+        <v>837</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H243" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>926</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>927</v>
+      </c>
+      <c r="D244" t="s">
+        <v>881</v>
+      </c>
+      <c r="E244" t="s">
+        <v>882</v>
+      </c>
+      <c r="F244" t="s">
+        <v>796</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H244" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>930</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>931</v>
+      </c>
+      <c r="D245" t="s">
+        <v>881</v>
+      </c>
+      <c r="E245" t="s">
+        <v>882</v>
+      </c>
+      <c r="F245" t="s">
+        <v>796</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H245" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>934</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>935</v>
+      </c>
+      <c r="D246" t="s">
+        <v>881</v>
+      </c>
+      <c r="E246" t="s">
+        <v>882</v>
+      </c>
+      <c r="F246" t="s">
+        <v>796</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H246" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>938</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>939</v>
+      </c>
+      <c r="D247" t="s">
+        <v>881</v>
+      </c>
+      <c r="E247" t="s">
+        <v>882</v>
+      </c>
+      <c r="F247" t="s">
+        <v>796</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H247" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>942</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>943</v>
+      </c>
+      <c r="D248" t="s">
+        <v>881</v>
+      </c>
+      <c r="E248" t="s">
+        <v>882</v>
+      </c>
+      <c r="F248" t="s">
+        <v>837</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H248" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>946</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>947</v>
+      </c>
+      <c r="D249" t="s">
+        <v>881</v>
+      </c>
+      <c r="E249" t="s">
+        <v>882</v>
+      </c>
+      <c r="F249" t="s">
+        <v>796</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H249" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>9</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>950</v>
+      </c>
+      <c r="D250" t="s">
+        <v>881</v>
+      </c>
+      <c r="E250" t="s">
+        <v>882</v>
+      </c>
+      <c r="F250" t="s">
+        <v>796</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H250" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>953</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>954</v>
+      </c>
+      <c r="D251" t="s">
+        <v>955</v>
+      </c>
+      <c r="E251" t="s">
+        <v>956</v>
+      </c>
+      <c r="F251" t="s">
+        <v>837</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H251" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>959</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>960</v>
+      </c>
+      <c r="D252" t="s">
+        <v>961</v>
+      </c>
+      <c r="E252" t="s">
+        <v>962</v>
+      </c>
+      <c r="F252" t="s">
+        <v>963</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H252" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>966</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>967</v>
+      </c>
+      <c r="D253" t="s">
+        <v>961</v>
+      </c>
+      <c r="E253" t="s">
+        <v>962</v>
+      </c>
+      <c r="F253" t="s">
+        <v>963</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H253" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>970</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>971</v>
+      </c>
+      <c r="D254" t="s">
+        <v>961</v>
+      </c>
+      <c r="E254" t="s">
+        <v>962</v>
+      </c>
+      <c r="F254" t="s">
+        <v>963</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H254" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>974</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>975</v>
+      </c>
+      <c r="D255" t="s">
+        <v>961</v>
+      </c>
+      <c r="E255" t="s">
+        <v>962</v>
+      </c>
+      <c r="F255" t="s">
+        <v>963</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H255" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>978</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>979</v>
+      </c>
+      <c r="D256" t="s">
+        <v>961</v>
+      </c>
+      <c r="E256" t="s">
+        <v>962</v>
+      </c>
+      <c r="F256" t="s">
+        <v>963</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H256" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>982</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>983</v>
+      </c>
+      <c r="D257" t="s">
+        <v>961</v>
+      </c>
+      <c r="E257" t="s">
+        <v>962</v>
+      </c>
+      <c r="F257" t="s">
+        <v>963</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H257" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>986</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>987</v>
+      </c>
+      <c r="D258" t="s">
+        <v>961</v>
+      </c>
+      <c r="E258" t="s">
+        <v>962</v>
+      </c>
+      <c r="F258" t="s">
+        <v>963</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H258" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>990</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>991</v>
+      </c>
+      <c r="D259" t="s">
+        <v>961</v>
+      </c>
+      <c r="E259" t="s">
+        <v>962</v>
+      </c>
+      <c r="F259" t="s">
+        <v>963</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H259" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>994</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>995</v>
+      </c>
+      <c r="D260" t="s">
+        <v>961</v>
+      </c>
+      <c r="E260" t="s">
+        <v>962</v>
+      </c>
+      <c r="F260" t="s">
+        <v>963</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H260" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>998</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>999</v>
+      </c>
+      <c r="D261" t="s">
+        <v>961</v>
+      </c>
+      <c r="E261" t="s">
+        <v>962</v>
+      </c>
+      <c r="F261" t="s">
+        <v>963</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D262" t="s">
+        <v>961</v>
+      </c>
+      <c r="E262" t="s">
+        <v>962</v>
+      </c>
+      <c r="F262" t="s">
+        <v>963</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D263" t="s">
+        <v>961</v>
+      </c>
+      <c r="E263" t="s">
+        <v>962</v>
+      </c>
+      <c r="F263" t="s">
+        <v>963</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D264" t="s">
+        <v>961</v>
+      </c>
+      <c r="E264" t="s">
+        <v>962</v>
+      </c>
+      <c r="F264" t="s">
+        <v>963</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D265" t="s">
+        <v>961</v>
+      </c>
+      <c r="E265" t="s">
+        <v>962</v>
+      </c>
+      <c r="F265" t="s">
+        <v>963</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D266" t="s">
+        <v>961</v>
+      </c>
+      <c r="E266" t="s">
+        <v>962</v>
+      </c>
+      <c r="F266" t="s">
+        <v>963</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D267" t="s">
+        <v>961</v>
+      </c>
+      <c r="E267" t="s">
+        <v>962</v>
+      </c>
+      <c r="F267" t="s">
+        <v>963</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D268" t="s">
+        <v>961</v>
+      </c>
+      <c r="E268" t="s">
+        <v>962</v>
+      </c>
+      <c r="F268" t="s">
+        <v>963</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D269" t="s">
+        <v>961</v>
+      </c>
+      <c r="E269" t="s">
+        <v>962</v>
+      </c>
+      <c r="F269" t="s">
+        <v>963</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D270" t="s">
+        <v>961</v>
+      </c>
+      <c r="E270" t="s">
+        <v>962</v>
+      </c>
+      <c r="F270" t="s">
+        <v>963</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D271" t="s">
+        <v>961</v>
+      </c>
+      <c r="E271" t="s">
+        <v>962</v>
+      </c>
+      <c r="F271" t="s">
+        <v>963</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D272" t="s">
+        <v>961</v>
+      </c>
+      <c r="E272" t="s">
+        <v>962</v>
+      </c>
+      <c r="F272" t="s">
+        <v>963</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D273" t="s">
+        <v>961</v>
+      </c>
+      <c r="E273" t="s">
+        <v>962</v>
+      </c>
+      <c r="F273" t="s">
+        <v>963</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D274" t="s">
+        <v>961</v>
+      </c>
+      <c r="E274" t="s">
+        <v>962</v>
+      </c>
+      <c r="F274" t="s">
+        <v>963</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D275" t="s">
+        <v>961</v>
+      </c>
+      <c r="E275" t="s">
+        <v>962</v>
+      </c>
+      <c r="F275" t="s">
+        <v>963</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D276" t="s">
+        <v>961</v>
+      </c>
+      <c r="E276" t="s">
+        <v>962</v>
+      </c>
+      <c r="F276" t="s">
+        <v>963</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D277" t="s">
+        <v>961</v>
+      </c>
+      <c r="E277" t="s">
+        <v>962</v>
+      </c>
+      <c r="F277" t="s">
+        <v>963</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D278" t="s">
+        <v>961</v>
+      </c>
+      <c r="E278" t="s">
+        <v>962</v>
+      </c>
+      <c r="F278" t="s">
+        <v>963</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D279" t="s">
+        <v>961</v>
+      </c>
+      <c r="E279" t="s">
+        <v>962</v>
+      </c>
+      <c r="F279" t="s">
+        <v>963</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D280" t="s">
+        <v>961</v>
+      </c>
+      <c r="E280" t="s">
+        <v>962</v>
+      </c>
+      <c r="F280" t="s">
+        <v>963</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D281" t="s">
+        <v>961</v>
+      </c>
+      <c r="E281" t="s">
+        <v>962</v>
+      </c>
+      <c r="F281" t="s">
+        <v>963</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D282" t="s">
+        <v>961</v>
+      </c>
+      <c r="E282" t="s">
+        <v>962</v>
+      </c>
+      <c r="F282" t="s">
+        <v>963</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D283" t="s">
+        <v>961</v>
+      </c>
+      <c r="E283" t="s">
+        <v>962</v>
+      </c>
+      <c r="F283" t="s">
+        <v>963</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1089</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>