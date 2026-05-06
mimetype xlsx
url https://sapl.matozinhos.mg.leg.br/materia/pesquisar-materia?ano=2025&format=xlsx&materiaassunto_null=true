--- v2 (2026-02-04)
+++ v3 (2026-05-06)
@@ -54,10560 +54,10560 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ildeu Lopes</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/ildeu_-_req_2.2025_-_informacao_instalacao_passeio_calcada_avenida_minas_gerais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/ildeu_-_req_2.2025_-_informacao_instalacao_passeio_calcada_avenida_minas_gerais.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 2.2025 - informação instalação passeio (calçada) Avenida Minas Gerais</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/ildeu_-_req_3.2025_-_informacao_limpeza_rua_bom_despacho_bairro_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/ildeu_-_req_3.2025_-_informacao_limpeza_rua_bom_despacho_bairro_estacao.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 3.2025 - informação limpeza Rua Bom Despacho, bairro Estação</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carlos Henrique - Kaká</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1144/carlos_-_req_4.2025_-_estudo_implantacao_ponto_de_onibus_intermunicipal_antiga_avenida_a.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1144/carlos_-_req_4.2025_-_estudo_implantacao_ponto_de_onibus_intermunicipal_antiga_avenida_a.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 4.2025 - estudo implantação ponto de ônibus intermunicipal antiga Avenida A</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/ildeu_-_req_5.2025_-_previsao_instalacao_ar_condicionado_no_orgao_pav_da_receita_federal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/ildeu_-_req_5.2025_-_previsao_instalacao_ar_condicionado_no_orgao_pav_da_receita_federal.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 5.2025 - previsão instalação ar condicionado no órgão PAV da receita federal</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/ildeu_-_req_6.2025_-_previsao_operacao_tapa_buracos_area_exame_detran_bairro_graca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/ildeu_-_req_6.2025_-_previsao_operacao_tapa_buracos_area_exame_detran_bairro_graca.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 6.2025 - previsão operação tapa buracos área exame Detran, bairro Graça</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>José Miguel</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1110/jose_miguel_-_req_7.2025_-_informacao_retorno_ponto_de_onibus_intermunicipal_e_lotacao_bairros_avenida_caio_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1110/jose_miguel_-_req_7.2025_-_informacao_retorno_ponto_de_onibus_intermunicipal_e_lotacao_bairros_avenida_caio_martins.pdf</t>
   </si>
   <si>
     <t>José Miguel - Req 7.2025 - informação retorno ponto de ônibus intermunicipal e lotação bairros Avenida Caio Martins</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1111/jose_miguel_-_req_8.2025_-_retomar_atendimento_convenio_procon_em_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1111/jose_miguel_-_req_8.2025_-_retomar_atendimento_convenio_procon_em_matozinhos.pdf</t>
   </si>
   <si>
     <t>José Miguel - Req 8.2025 - retomar atendimento convênio Procon em Matozinhos</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/ildeu_-_req_10.2025_-_informacao_instalacao_ponto_de_onibus_avenida_industrial.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/ildeu_-_req_10.2025_-_informacao_instalacao_ponto_de_onibus_avenida_industrial.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 10.2025 - informação instalação ponto de ônibus Avenida Industrial</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/ildeu_-_req_11.2025_-_informacao_buraco_avenida_industrial.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/ildeu_-_req_11.2025_-_informacao_buraco_avenida_industrial.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 11.2025 - informação buraco Avenida Industrial</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Professor Everton Luiz</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1123/everton_-_req_12.2025_-_informacoes_operacao_tapa_buraco.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1123/everton_-_req_12.2025_-_informacoes_operacao_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Everton - Req 12.2025 - informações operação tapa buraco</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Gercy Kbça</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1073/gercy_-_req_13.2025_-_informacao_obra_rua_joaquim_vieira_da_costa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1073/gercy_-_req_13.2025_-_informacao_obra_rua_joaquim_vieira_da_costa.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 13.2025 - informação obra rua Joaquim Vieira da Costa</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1145/carlos_-_req_14.2025_-_implantacao_linha_de_onibus_bairro_vista_alegre_ao_bairro_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1145/carlos_-_req_14.2025_-_implantacao_linha_de_onibus_bairro_vista_alegre_ao_bairro_estacao.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 14.2025 - implantação linha de ônibus bairro vista alegre ao bairro estação</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1146/carlos_-_req_15.2025_-_informacoes_condicoes_dos_onibus_e_plataformas_pcd.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1146/carlos_-_req_15.2025_-_informacoes_condicoes_dos_onibus_e_plataformas_pcd.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 15.2025 - informações condições dos ônibus e plataformas pcd</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/ildeu_-_req_17.2025_-_informacao_intervencoes_ponte_do_carabina_e_arredores.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/ildeu_-_req_17.2025_-_informacao_intervencoes_ponte_do_carabina_e_arredores.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 17.2025 - informação intervenções ponte do Carabina e arredores</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Ildeu - Req 18.2025 - visita secretário obras Rua Andre Favalelli</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Flavinho do Sítio</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1057/flavio_-_req_19.2025_-_informacao_reforma_geral_e_cobertura_quadra_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1057/flavio_-_req_19.2025_-_informacao_reforma_geral_e_cobertura_quadra_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Flávio - Req 19.2025 - informação reforma geral e cobertura quadra Mocambeiro</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1112/jose_miguel_-_req_20.2025_-_informacoes_salario_servidores_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1112/jose_miguel_-_req_20.2025_-_informacoes_salario_servidores_camara.pdf</t>
   </si>
   <si>
     <t>José Miguel - Req 20.2025 - informações salário servidores Câmara</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Carlos Henrique - Kaká, César de Soné, Dr. Brandão, Ildeu Lopes, José Miguel, Professor Everton Luiz</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1155/carlos_brandao_jose_everton_e_cesar_-_req_21.2025_-_discussao_plenario_pedagio_no_dia_26.03.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1155/carlos_brandao_jose_everton_e_cesar_-_req_21.2025_-_discussao_plenario_pedagio_no_dia_26.03.pdf</t>
   </si>
   <si>
     <t>Carlos, Brandão, José, Everton e César - Req 21.2025 - discussão plenário pedágio no dia 26.03</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1147/carlos_-_req_22.2025_-_sistema_de_libras_em_sites_e_transmissao_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1147/carlos_-_req_22.2025_-_sistema_de_libras_em_sites_e_transmissao_camara.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 22.2025 - sistema de libras em sites e transmissão Câmara</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/ildeu_-_req_24.2025_-_informacoes_obras_rua_maranhao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/ildeu_-_req_24.2025_-_informacoes_obras_rua_maranhao.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 24.2025 - informações obras Rua Maranhão</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/ildeu_-_req_25.2025_-_previsao_melhorias_telhado_garagem_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/ildeu_-_req_25.2025_-_previsao_melhorias_telhado_garagem_camara.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 25.2025 - previsão melhorias telhado garagem Câmara</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Carlos Biga</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1157/carlos_alberto_-_req_26.2025_-_limpeza_antigo_cemiterio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1157/carlos_alberto_-_req_26.2025_-_limpeza_antigo_cemiterio.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Req 26.2025 - limpeza antigo cemitério</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1124/everton_-_req_27.2025_-_informacao_teste_retorno_bairro_sao_sebastiao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1124/everton_-_req_27.2025_-_informacao_teste_retorno_bairro_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Everton - Req 27.2025 - informação teste retorno bairro São Sebastião</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1148/carlos_-_req_28.2025_-_informacoes_obras_bairro_sao_jose.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1148/carlos_-_req_28.2025_-_informacoes_obras_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 28.2025 - informações obras bairro São José</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1027/ildeu_-_req_29.2025_-_informacoes_intervencao_rua_grimaldi_de_mello.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1027/ildeu_-_req_29.2025_-_informacoes_intervencao_rua_grimaldi_de_mello.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 29.2025 - informações intervenção Rua Grimaldi de Mello</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1158/carlos_alberto_-_req_30.2025_-_taxa_iluminacao_cemig_quintas_da_fazendinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1158/carlos_alberto_-_req_30.2025_-_taxa_iluminacao_cemig_quintas_da_fazendinha.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Req 30.2025 - taxa iluminação CEMIG Quintas da Fazendinha</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1159/carlos_alberto_-_req_31.2025_-_correios_entrega_correspondencia_quintas_da_fazendinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1159/carlos_alberto_-_req_31.2025_-_correios_entrega_correspondencia_quintas_da_fazendinha.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Req 31.2025 - Correios entrega correspondência Quintas da Fazendinha</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1113/jose_miguel_-_req_32.2025_-_convenio_procon_camara_e_prefeitura.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1113/jose_miguel_-_req_32.2025_-_convenio_procon_camara_e_prefeitura.pdf</t>
   </si>
   <si>
     <t>José Miguel - Req 32.2025 - convênio Procon, Câmara e Prefeitura</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1156/carlos_ildeu_everton_brandao_jose_miguel_e_cesar_-_req_33.2025_-_aud_publica_pedagios_mg_424.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1156/carlos_ildeu_everton_brandao_jose_miguel_e_cesar_-_req_33.2025_-_aud_publica_pedagios_mg_424.pdf</t>
   </si>
   <si>
     <t>Carlos, Ildeu, Everton, Brandão, José Miguel e César - Req 33.2025 - Aud pública pedágios mg 424</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/ildeu_-_req_34.2025_-_informacoes_fiscalizacao_terrenos_baldios.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/ildeu_-_req_34.2025_-_informacoes_fiscalizacao_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 34.2025 - informações fiscalização terrenos baldios</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/967/cljrf_-__req_35.2025_-_dilacao_prazo_parecer_pl_2825.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/967/cljrf_-__req_35.2025_-_dilacao_prazo_parecer_pl_2825.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF -  Req 35.2025 - dilação prazo parecer PL 2825.2025</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Dr. Brandão</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1095/brandao_-_req_36.2025_-_limpeza_de_entulho_e_capina_rua_antonio_goncalves.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1095/brandao_-_req_36.2025_-_limpeza_de_entulho_e_capina_rua_antonio_goncalves.pdf</t>
   </si>
   <si>
     <t>Brandão - Req 36.2025 - limpeza de entulho e capina Rua Antônio Gonçalves</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/ildeu_-_req_37.2025_-_informacoes_placas_transito_caidas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/ildeu_-_req_37.2025_-_informacoes_placas_transito_caidas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 37.2025 - informações placas trânsito caídas</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/ildeu_-_req_38.2025_-_fiscalizacao_transito_avenida_caio_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/ildeu_-_req_38.2025_-_fiscalizacao_transito_avenida_caio_martins.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 38.2025 - fiscalização trânsito Avenida Caio Martins</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1149/carlos_-_req_39.2025_-_informacoes_e_documentos_operacao_tapa_buraco.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1149/carlos_-_req_39.2025_-_informacoes_e_documentos_operacao_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 39.2025 - informações e documentos operação tapa buraco</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Durute Maciel</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/965/baltazar_-_req_40.2025_-_convite_deputado_ricardo_campos_audiencia_pedagios.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/965/baltazar_-_req_40.2025_-_convite_deputado_ricardo_campos_audiencia_pedagios.pdf</t>
   </si>
   <si>
     <t>Baltazar - Req 40.2025 - convite Deputado Ricardo Campos audiência pedágios</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1074/gercy_-_req_41.2025_-_previsao_obras_ruas_joaquim_vieira_costa_e_maranhao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1074/gercy_-_req_41.2025_-_previsao_obras_ruas_joaquim_vieira_costa_e_maranhao.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 41.2025 - previsão obras Ruas Joaquim Vieira Costa e Maranhão</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1075/gercy_-_req_42.2025_-_previsao_capina_e_limpeza_lotes_vagos_avenida_minas_gerais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1075/gercy_-_req_42.2025_-_previsao_capina_e_limpeza_lotes_vagos_avenida_minas_gerais.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 42.2025 - previsão capina e limpeza lotes vagos Avenida Minas Gerais</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/968/cljrf_-_req_43.2025_-_dilacao_prazo_parecer_pdl_67.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/968/cljrf_-_req_43.2025_-_dilacao_prazo_parecer_pdl_67.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 43.2025 - Dilação prazo parecer PDL 67.2025</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/ildeu_-_req_44.2025_-_informacoes_campo_futebol_bairro_sao_paulo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/ildeu_-_req_44.2025_-_informacoes_campo_futebol_bairro_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 44.2025 - informações campo futebol bairro São Paulo</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/ildeu_-_req_45.2025_-_informacoes_previsao_faixa_de_pedestres_avenida_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/ildeu_-_req_45.2025_-_informacoes_previsao_faixa_de_pedestres_avenida_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 45.2025 - informações previsão faixa de pedestres Avenida Santa Terezinha</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/flavio_-_req_46.2025_-_providencias_abastecimento_e_qualidade_agua_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/flavio_-_req_46.2025_-_providencias_abastecimento_e_qualidade_agua_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Flávio - Req 46.2025 - providências abastecimento e qualidade água Mocambeiro</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/826/gercy_-_req_47.2025_-_capina_rua_santa_catarina_e_providencias_imoveis_abandonados.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/826/gercy_-_req_47.2025_-_capina_rua_santa_catarina_e_providencias_imoveis_abandonados.pdf</t>
   </si>
   <si>
     <t>Capina na Rua Santa Catarina e providências imóveis abandonados.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1076/gercy_-_req_48.2025_-_limpeze_e_manutencao_rua_vila_rica.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1076/gercy_-_req_48.2025_-_limpeze_e_manutencao_rua_vila_rica.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 48.2025 - limpeza e manutenção Rua Vila Rica</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1150/carlos_-_req_49.2025_-_informacoes_processos_datas_contratos_manutencao_rua_bonfim.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1150/carlos_-_req_49.2025_-_informacoes_processos_datas_contratos_manutencao_rua_bonfim.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 49.2025 - informações, processos, datas, contratos manutenção Rua Bonfim</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/ildeu_-_req_50.2025_-_informacoes_construcao_capela_velorio_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/ildeu_-_req_50.2025_-_informacoes_construcao_capela_velorio_municipal.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 50.2025 - informações construção Capela Velório Municipal</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/ildeu_-_req_51.2025_-_divulgacao_tribuna_popular.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/ildeu_-_req_51.2025_-_divulgacao_tribuna_popular.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 51.2025 - divulgação Tribuna Popular</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1114/jose_miguel_-_req_52.2025_-_oficio_delegado_policia_civil_identidade.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1114/jose_miguel_-_req_52.2025_-_oficio_delegado_policia_civil_identidade.pdf</t>
   </si>
   <si>
     <t>José Miguel - Req 52.2025 - ofício delegado Polícia Civil identidade</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1151/carlos_-_req_53.2025_-_analise_estrutura_ponte_localizada_na_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1151/carlos_-_req_53.2025_-_analise_estrutura_ponte_localizada_na_estacao.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 53.2025 - análise estrutura ponte localizada na Estação</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1152/carlos_-_req_54.2025_-_melhorias_internas_posto_saude_aracas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1152/carlos_-_req_54.2025_-_melhorias_internas_posto_saude_aracas.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 54.2025 - melhorias internas posto saúde Araçás</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/966/baltazar_-_req_55.2025_-_informacoes_poda_arvore_rua_alagoas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/966/baltazar_-_req_55.2025_-_informacoes_poda_arvore_rua_alagoas.pdf</t>
   </si>
   <si>
     <t>Baltazar - Req 55.2025 - informações poda árvore Rua Alagoas</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/969/cljrf_-_req_56.2025_-_dilacao_prazo_parecer_plc_125.2025_pl_2833_e_2835.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/969/cljrf_-_req_56.2025_-_dilacao_prazo_parecer_plc_125.2025_pl_2833_e_2835.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 56.2025 - dilação prazo parecer PLC 125.2025, PL 2833 e 2835.2025</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/ildeu_-_req_57.2025_-_informacoes_ausencia_quebra_mola_rua_placido_ribeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/ildeu_-_req_57.2025_-_informacoes_ausencia_quebra_mola_rua_placido_ribeiro.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 57.2025 - informações ausência quebra mola Rua Plácido Ribeiro</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/ildeu_-_req_58.2025_-_informacoes_espaco_oracoes_upa_24_horas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/ildeu_-_req_58.2025_-_informacoes_espaco_oracoes_upa_24_horas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 58.2025 - informações espaço orações UPA 24 horas</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1125/everton_-_req_60.2025_-_informacao_limpeza_e_tapa_buraco_bairro_graca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1125/everton_-_req_60.2025_-_informacao_limpeza_e_tapa_buraco_bairro_graca.pdf</t>
   </si>
   <si>
     <t>Everton - Req 60.2025 - informação limpeza e tapa buraco bairro Graça</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1160/carlos_alberto_-_req_61.2025_-_limpeza_ruas_jose_da_paula_santos_e_joana_darc.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1160/carlos_alberto_-_req_61.2025_-_limpeza_ruas_jose_da_paula_santos_e_joana_darc.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Req 61.2025 - limpeza Ruas José da Paula Santos e Joana D'arc</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/ildeu_-_req_62.2025_-_previsao_construcao_estabulos_e_canis_municipais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/ildeu_-_req_62.2025_-_previsao_construcao_estabulos_e_canis_municipais.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 62.2025 - previsão construção estábulos e canis municipais</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/ildeu_-_req_63.2025_-_fiscalizacao_empresas_poluentes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/ildeu_-_req_63.2025_-_fiscalizacao_empresas_poluentes.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 63.2025 - fiscalização empresas poluentes</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1077/gercy_-_req_64.2025_-_projeto_ligacao_bairros_sao_miguel_e_cruzeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1077/gercy_-_req_64.2025_-_projeto_ligacao_bairros_sao_miguel_e_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 64.2025 - projeto ligação bairros São Miguel e Cruzeiro</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1078/gercy_-_req_65.2025_-_informacoes_continuidade_operacao_tapa_buraco.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1078/gercy_-_req_65.2025_-_informacoes_continuidade_operacao_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 65.2025 - informações continuidade operação tapa buraco</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1153/carlos_-_req_66.2025_-_copia_contrato_e_documentos_operacao_tapa_buraco.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1153/carlos_-_req_66.2025_-_copia_contrato_e_documentos_operacao_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 66.2025 - cópia contrato e documentos operação tapa buraco</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/ildeu_-_req_67.2025_-_informacoes_rebaixamento_passagens_elevadas_avenida_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/ildeu_-_req_67.2025_-_informacoes_rebaixamento_passagens_elevadas_avenida_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 67.2025 - informações rebaixamento passagens elevadas Avenida Santa Terezinha</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1040/ildeu_-_req_68.2025_-_informacoes_limpeza_palmeiras_avenida_caio_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1040/ildeu_-_req_68.2025_-_informacoes_limpeza_palmeiras_avenida_caio_martins.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 68.2025 - informações limpeza palmeiras Avenida Caio Martins</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/ildeu_-_req_70.2025_-_informacoes_transporte_publico_apae.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/ildeu_-_req_70.2025_-_informacoes_transporte_publico_apae.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 70.2025 - informações transporte público APAE</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/ildeu_-_req_71.2025_-_intervencoes_ruas_jair_herculano_teixeira_e_alvaro_vieira_costa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/ildeu_-_req_71.2025_-_intervencoes_ruas_jair_herculano_teixeira_e_alvaro_vieira_costa.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 71.2025 - intervenções Ruas Jair Herculano Teixeira e Álvaro Vieira Costa</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1079/gercy_-_req_72.2025_-_informacao_pavimentacao_rua_b.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1079/gercy_-_req_72.2025_-_informacao_pavimentacao_rua_b.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 72.2025 - informação pavimentação Rua B</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1043/ildeu_-_req_74.2025_-_informacoes_termino_asfaltamento_rua_mario_lucio_do_amaral.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1043/ildeu_-_req_74.2025_-_informacoes_termino_asfaltamento_rua_mario_lucio_do_amaral.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 74.2025 - informações término asfaltamento Rua Mario Lucio do Amaral</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1044/ildeu_-_req_75.2025_-_previsao_transporte_publico_alunos_aracas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1044/ildeu_-_req_75.2025_-_previsao_transporte_publico_alunos_aracas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 75.2025 - previsão transporte público alunos Araçás</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1154/carlos_-_req_76.2025_-_documentacao_contratacao_laboratorio_labicon.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1154/carlos_-_req_76.2025_-_documentacao_contratacao_laboratorio_labicon.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 76.2025 - documentação contratação laboratório Labicon</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1080/gercy_-_req_77.2025_-_informacoes_departamento_fiscalizacao_transporte_coletivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1080/gercy_-_req_77.2025_-_informacoes_departamento_fiscalizacao_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 77.2025 - informações departamento fiscalização transporte coletivo</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1199/ildeu_-_req_78.2025_-_instalacao_placa_transito_rua_coronel_custodio_alvarenga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1199/ildeu_-_req_78.2025_-_instalacao_placa_transito_rua_coronel_custodio_alvarenga.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 78.2025 - instalação placa trânsito rua Coronel Custódio Alvarenga</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1200/ildeu_-_req_79.2025_-_copia_contrato_empresa_servico_de_capina_e_limpeza_urbana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1200/ildeu_-_req_79.2025_-_copia_contrato_empresa_servico_de_capina_e_limpeza_urbana.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 79.2025 - cópia contrato empresa serviço de capina e limpeza urbana</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1201/carlos_-_req_80.2025_-_informacoes_plano_carreira_e_aumento_remuneracao_guardas_municipais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1201/carlos_-_req_80.2025_-_informacoes_plano_carreira_e_aumento_remuneracao_guardas_municipais.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 80.2025 - informações plano carreira e aumento remuneração Guardas Municipais</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1202/carlos_-_req_81.2025_-_informacoes_municipalizacao_escola.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1202/carlos_-_req_81.2025_-_informacoes_municipalizacao_escola.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 81.2025 - informações municipalização escola</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1203/everton_-_req_82.2025_-_informacoes_consultas_postos_de_saude.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1203/everton_-_req_82.2025_-_informacoes_consultas_postos_de_saude.pdf</t>
   </si>
   <si>
     <t>Everton - Req 82.2025 - informações consultas postos de saúde</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1214/ildeu_-_req_85.2025_-_limpeza_capina_e_poda_avenida_bento_goncalves.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1214/ildeu_-_req_85.2025_-_limpeza_capina_e_poda_avenida_bento_goncalves.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 85.2025 - limpeza, capina e poda Avenida Bento Gonçalves</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1215/carlos_-_req_86.2025_-_informacoes_contrato_transporte_publico_viacao_umuarama.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1215/carlos_-_req_86.2025_-_informacoes_contrato_transporte_publico_viacao_umuarama.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 86.2025 - informações contrato transporte público Viação Umuarama</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1216/carlos_alberto_-_req_87.2025_-_parque_ecologico_rua_general_orlando_torres.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1216/carlos_alberto_-_req_87.2025_-_parque_ecologico_rua_general_orlando_torres.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Req 87.2025 - parque ecológico Rua General Orlando Torres</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1243/ildeu_-_req_89.2025_-_recolhimento_resto_capina_rua_alvaro_vieira_da_costa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1243/ildeu_-_req_89.2025_-_recolhimento_resto_capina_rua_alvaro_vieira_da_costa.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 89.2025 - recolhimento resto capina Rua Álvaro Vieira da Costa</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1244/ildeu_-_req_90.2025_-_intervencoes_rua_maestro_zequinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1244/ildeu_-_req_90.2025_-_intervencoes_rua_maestro_zequinha.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 90.2025 - intervenções rua Maestro Zequinha</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1263/ildeu_-_req_91.2025_-_informacoes_fiacoes_e_cabos_expostos_em_vias_publicas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1263/ildeu_-_req_91.2025_-_informacoes_fiacoes_e_cabos_expostos_em_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 91.2025 - informações fiações e cabos expostos em vias públicas</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1264/ildeu_-_req_92.2025_-_informacoes_rota_umuarama_em_frente_ao_supermercados_bh_para_bairro_vista_alegre.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1264/ildeu_-_req_92.2025_-_informacoes_rota_umuarama_em_frente_ao_supermercados_bh_para_bairro_vista_alegre.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 92.2025 - informações rota (Umuarama) em frente ao Supermercados BH para Bairro Vista Alegre</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1265/carlos_-_req_93.2025_-_monitoramento_e_informacoes_qualidade_do_ar_em_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1265/carlos_-_req_93.2025_-_monitoramento_e_informacoes_qualidade_do_ar_em_matozinhos.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 93.2025 - monitoramento e informações qualidade do ar em Matozinhos</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1275/cljrf_-_req_94.2025_-_dilacao_prazo_parecer_pl_2841.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1275/cljrf_-_req_94.2025_-_dilacao_prazo_parecer_pl_2841.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 94.2025 - dilação prazo Parecer PL 2841.2025</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/ildeu_-_req_95.2025_-_informacoes_local_para_manobras_de_motos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/ildeu_-_req_95.2025_-_informacoes_local_para_manobras_de_motos.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 95.2025 - informações local para manobras de motos</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/ildeu_-_req_96.2025_-_visita_tecnica_defesa_civil_na_rua_geralda_drummond.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/ildeu_-_req_96.2025_-_visita_tecnica_defesa_civil_na_rua_geralda_drummond.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 96.2025 - visita técnica Defesa Civil na Rua Geralda Drummond</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1278/gercy_-_req_97.2025_-_informacoes_parceria_asmatoz.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1278/gercy_-_req_97.2025_-_informacoes_parceria_asmatoz.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 97.2025 - informações parceria Asmatoz</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1306/ildeu_-_req_98.2025_-_playground_praca_entre_as_ruas_tiradentes_e_eduardo_goncalves_cota_centro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1306/ildeu_-_req_98.2025_-_playground_praca_entre_as_ruas_tiradentes_e_eduardo_goncalves_cota_centro.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 98.2025 - playground praça entre as Ruas Tiradentes e Eduardo Gonçalves Cota (Centro)</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1320/cljrf_-_req_99.2025_-_dilacao_prazo_parecer_pl_2847.2025_e_plc_129.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1320/cljrf_-_req_99.2025_-_dilacao_prazo_parecer_pl_2847.2025_e_plc_129.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 99.2025 - dilação prazo parecer PL 2847.2025 e PLC 129.2025</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1321/ildeu_-_req_100.2025_-_reuniao_responsaveis_obra_entre_as_vias_bento_goncalves_e_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1321/ildeu_-_req_100.2025_-_reuniao_responsaveis_obra_entre_as_vias_bento_goncalves_e_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 100.2025 - reunião responsáveis obra entre as vias Bento Gonçalves e Santa Terezinha</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1322/ildeu_-_req_101.2025_-_previsao_limpeza_rua_bom_despacho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1322/ildeu_-_req_101.2025_-_previsao_limpeza_rua_bom_despacho.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 101.2025 - previsão limpeza Rua Bom Despacho</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1323/gercy_-_req_102.2025_-_informacoes_denuncias_lotes_com_mato.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1323/gercy_-_req_102.2025_-_informacoes_denuncias_lotes_com_mato.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 102.2025 - informações denúncias lotes com mato</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1324/brandao_-_req_103.2025_-_revisao_valor_taxa_sepultamento_cemiterio_parque.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1324/brandao_-_req_103.2025_-_revisao_valor_taxa_sepultamento_cemiterio_parque.pdf</t>
   </si>
   <si>
     <t>Brandão - Req 103.2025 - revisão valor taxa sepultamento cemitério Parque</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1336/cljrf_-_req_105.2025_-_dilacao_prazo_parecer_pl_2849.2025_e_pl_2851.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1336/cljrf_-_req_105.2025_-_dilacao_prazo_parecer_pl_2849.2025_e_pl_2851.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 105.2025 - dilação prazo parecer PL 2849.2025 e PL 2851.2025</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1337/jose_miguel_-_req_106.2025_-_poda_de_arvores_rua_expedicionario_raimundo_nogueira_bairro_floresta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1337/jose_miguel_-_req_106.2025_-_poda_de_arvores_rua_expedicionario_raimundo_nogueira_bairro_floresta.pdf</t>
   </si>
   <si>
     <t>José Miguel - Req 106.2025 - poda de árvores rua Expedicionário Raimundo Nogueira, bairro Floresta</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1338/ildeu_-_req_108.2025_-_possibilidade_caminhao_pipa_ruas_de_terra_do_bairro_sao_jose_proximidades_rua_carlos_roberto.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1338/ildeu_-_req_108.2025_-_possibilidade_caminhao_pipa_ruas_de_terra_do_bairro_sao_jose_proximidades_rua_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 108.2025 - possibilidade caminhão pipa ruas de terra do bairro São José (proximidades rua Carlos Roberto)</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1339/ildeu_-_req_109.2025_-_instalacao_quebra_molas_e_placas_parada_obrigatoria_nos_cruzamentos_ruas_barbacena_com_rio_grande_do_sul_e_rio_grande_do_norte.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1339/ildeu_-_req_109.2025_-_instalacao_quebra_molas_e_placas_parada_obrigatoria_nos_cruzamentos_ruas_barbacena_com_rio_grande_do_sul_e_rio_grande_do_norte.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 109.2025 - instalação quebra molas e placas parada obrigatória nos cruzamentos Ruas Barbacena com Rio Grande do Sul e Rio Grande do Norte</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1355/ildeu_-_req_111.2025_-_informacao_extensao_rede_eletrica_margens_da_mg_424_proximo_a_fabrica_cimento_nacional.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1355/ildeu_-_req_111.2025_-_informacao_extensao_rede_eletrica_margens_da_mg_424_proximo_a_fabrica_cimento_nacional.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 111.2025 - informação extensão rede elétrica margens da MG 424 (próximo a Fábrica Cimento Nacional)</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1356/gercy_-_req_112.2025_-_agendamento_reuniao_representantes_copasa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1356/gercy_-_req_112.2025_-_agendamento_reuniao_representantes_copasa.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 112.2025 - agendamento reunião representantes COPASA</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1357/carlos_-_req_113.2025_-_melhorias_iluminacao_publica_rua_juiz_de_fora.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1357/carlos_-_req_113.2025_-_melhorias_iluminacao_publica_rua_juiz_de_fora.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 113.2025 - melhorias iluminação pública Rua Juiz de Fora</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1372/ildeu_-_req_124.2025_-_instalacao_extensao_rede_eletrica_rua_parana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1372/ildeu_-_req_124.2025_-_instalacao_extensao_rede_eletrica_rua_parana.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 124.2025 - instalação extensão rede elétrica Rua Paraná</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/ildeu_-_req_125.2025_-_informacoes_asfaltamento_rua_guaribu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/ildeu_-_req_125.2025_-_informacoes_asfaltamento_rua_guaribu.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 125.2025 - informações asfaltamento Rua Guaribú</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final, CTMA - Comissão de Turismo e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1390/cljrf_e_ctma_-_req_126.2025_-_dilacao_prazo_parecer_pl_2855.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1390/cljrf_e_ctma_-_req_126.2025_-_dilacao_prazo_parecer_pl_2855.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF e CTMA - Req 126.2025 - dilação prazo parecer PL 2855.2025</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1391/ildeu_-_req_128.2025_-_andamento_processo_onibus_escolar_alunos_aracas_que_estudam_em_capim_branco.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1391/ildeu_-_req_128.2025_-_andamento_processo_onibus_escolar_alunos_aracas_que_estudam_em_capim_branco.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 128.2025 - andamento processo ônibus escolar alunos Araçás que estudam em Capim Branco</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1392/ildeu_-_req_129.2025_-_informacao_acao_limpeza_e_molhamento_estrada_rural_que_liga_vista_alegre_a_aracas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1392/ildeu_-_req_129.2025_-_informacao_acao_limpeza_e_molhamento_estrada_rural_que_liga_vista_alegre_a_aracas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 129.2025 - informação ação limpeza e molhamento estrada rural que liga Vista Alegre a Araçás</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1393/gercy_-_req_130.2025_-_informacoes_sobre_parcerias_ou_providencias_referente_a_poluicao_ambiental.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1393/gercy_-_req_130.2025_-_informacoes_sobre_parcerias_ou_providencias_referente_a_poluicao_ambiental.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 130.2025 - informações sobre parcerias ou providências referente a poluição ambiental</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1394/carlos_-_req_131.2025_-_numeros_gerais_de_alunos_matriculados_e_numero_de_vagas_em_creches.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1394/carlos_-_req_131.2025_-_numeros_gerais_de_alunos_matriculados_e_numero_de_vagas_em_creches.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 131.2025 - números gerais de alunos matriculados e número de vagas em creches</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1417/ildeu_-_req_133.2025_-_previsao_instalacao_placa_parada_obrigatoria_cruzamentos_ruas_dom_pedro_ii_e_coronel_custodio_alvarenga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1417/ildeu_-_req_133.2025_-_previsao_instalacao_placa_parada_obrigatoria_cruzamentos_ruas_dom_pedro_ii_e_coronel_custodio_alvarenga.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 133.2025 - previsão instalação placa parada obrigatória cruzamentos Ruas Dom Pedro II e Coronel Custódio Alvarenga</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/ildeu_-_req_134.2025_-_informacao_possibilidade_atendimento_publico_bairro_alvorada_no_psf_cruzeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/ildeu_-_req_134.2025_-_informacao_possibilidade_atendimento_publico_bairro_alvorada_no_psf_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 134.2025 - informação possibilidade atendimento público bairro Alvorada no PSF Cruzeiro</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1419/carlos_-_req_136.2025_-_informacao_previsao_medidas_na_rua_cecilia_martins_fonseca_lima.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1419/carlos_-_req_136.2025_-_informacao_previsao_medidas_na_rua_cecilia_martins_fonseca_lima.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 136.2025 - informação previsão medidas na Rua Cecília Martins Fonseca Lima</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1429/cljrf_-_req_137.2025_-_dilacao_prazo_parecer_pl_2863.2025_e_pl_2866.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1429/cljrf_-_req_137.2025_-_dilacao_prazo_parecer_pl_2863.2025_e_pl_2866.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 137.2025 - Dilação prazo parecer PL 2863.2025 e PL 2866.2025</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1430/ildeu_-_req_138.2025_-_previsao_pintura_e_repintura_asfaltica_no_municipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1430/ildeu_-_req_138.2025_-_previsao_pintura_e_repintura_asfaltica_no_municipio.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 138.2025 - previsão pintura e repintura asfáltica no Município</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1431/ildeu_-_req_139.2025_-_informacao_possibilidade_mao_unica_rua_8_de_dezembro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1431/ildeu_-_req_139.2025_-_informacao_possibilidade_mao_unica_rua_8_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 139.2025 - informação possibilidade mão única Rua 8 de dezembro</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Emanuel Sincero</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1432/emanuel_-_req_140.2025_-_informacao_funcionamento_telefones_das_secretarias_e_departamentos_do_municipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1432/emanuel_-_req_140.2025_-_informacao_funcionamento_telefones_das_secretarias_e_departamentos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Emanuel - Req 140.2025 - informação funcionamento telefones das secretarias e departamentos do Município</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1433/gercy_-_req_141.2025_-_informacoes_eventos_dependencias_palacio_da_cultura.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1433/gercy_-_req_141.2025_-_informacoes_eventos_dependencias_palacio_da_cultura.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 141.2025 - informações eventos dependências Palácio da Cultura</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1434/gercy_-_req_142.2025_-_informacoes_recursos_eventos_comemoracoes_202_anos_de_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1434/gercy_-_req_142.2025_-_informacoes_recursos_eventos_comemoracoes_202_anos_de_matozinhos.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 142.2025 - informações recursos eventos comemorações 202 anos de Matozinhos</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1453/cljrf_-_req_143.2025_-_dilacao_prazo_parecer_pl_2869.2025_pl_2870.2025_e_pr_361.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1453/cljrf_-_req_143.2025_-_dilacao_prazo_parecer_pl_2869.2025_pl_2870.2025_e_pr_361.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 143.2025 - dilação prazo Parecer PL 2869.2025, PL 2870.2025 e PR 361.2025</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1454/ildeu_-_req_144.2025_-_informacao_possibilidade_instalacao_meio_fio_entre_ruas_barbacena_e_guarapari.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1454/ildeu_-_req_144.2025_-_informacao_possibilidade_instalacao_meio_fio_entre_ruas_barbacena_e_guarapari.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 144.2025 - informação possibilidade instalação meio fio entre Ruas Barbacena e Guarapari</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1455/ildeu_-_req_145.2025_-_previsao_instalacao_quebra_molas_rua_guarapari.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1455/ildeu_-_req_145.2025_-_previsao_instalacao_quebra_molas_rua_guarapari.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 145.2025 - previsão instalação quebra molas Rua Guarapari</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1456/gercy_-_req_147.2025_-_previsao_instalacao_redutor_velocidade_avenida_minas_gerais_proximidade_da_upa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1456/gercy_-_req_147.2025_-_previsao_instalacao_redutor_velocidade_avenida_minas_gerais_proximidade_da_upa.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 147.2025 - previsão instalação redutor velocidade Avenida Minas Gerais (proximidade da UPA)</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1457/carlos_-_req_149.2025_-_audiencia_publica_fornecimento_agua_em_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1457/carlos_-_req_149.2025_-_audiencia_publica_fornecimento_agua_em_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 149.2025 - Audiência pública fornecimento água em Mocambeiro</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1475/cljrf_-_req_150.2025_-_dilacao_prazo_parecer_pl_2871.2025_e_pl_2872.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1475/cljrf_-_req_150.2025_-_dilacao_prazo_parecer_pl_2871.2025_e_pl_2872.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 150.2025 - dilação prazo Parecer PL 2871.2025 e PL 2872.2025</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1476/everton_-_req_151.2025_-_informacoes_reajuste_quebra_molas_avenida_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1476/everton_-_req_151.2025_-_informacoes_reajuste_quebra_molas_avenida_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Everton - Req 151.2025 - Informações reajuste quebra molas Avenida Santa Terezinha</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1477/ildeu_-_req_152.2025_-_previsao_extensoes_rede_eletrica.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1477/ildeu_-_req_152.2025_-_previsao_extensoes_rede_eletrica.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 152.2025 - previsão extensões rede elétrica</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1478/everton_-_req_153.2025_-_informacoes_transporte_intermunicipal_estudantes_faculdade.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1478/everton_-_req_153.2025_-_informacoes_transporte_intermunicipal_estudantes_faculdade.pdf</t>
   </si>
   <si>
     <t>Everton - Req 153.2025 - informações transporte intermunicipal estudantes faculdade</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1488/cljrf_-_req_154.2025_-_dilacao_prazo_parecer_pl_2874.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1488/cljrf_-_req_154.2025_-_dilacao_prazo_parecer_pl_2874.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 154.2025 - Dilação prazo parecer PL 2874.2025</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1489/carlos_alberto_-_req_155.2025_-_plotagem_identificacao_veiculos_da_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1489/carlos_alberto_-_req_155.2025_-_plotagem_identificacao_veiculos_da_camara.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Req 155.2025 - plotagem (identificação) veículos da Câmara</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1490/gercy_-_req_158.2025_-_informacoes_acoes_descarte_irregualr_residuos_solidos_e_ausencia_de_guarda_adequada_de_materiais_de_construcao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1490/gercy_-_req_158.2025_-_informacoes_acoes_descarte_irregualr_residuos_solidos_e_ausencia_de_guarda_adequada_de_materiais_de_construcao.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 158.2025 - informações ações descarte irregualr resíduos sólidos e ausência de guarda adequada de materiais de construção</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1499/cljrf_-_req_160.2025_-_dilacao_prazo_parecer_pr_362.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1499/cljrf_-_req_160.2025_-_dilacao_prazo_parecer_pr_362.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 160.2025 - dilação prazo Parecer PR 362.2025</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1500/everton_-_req_163.2025_-_informacoes_obra_rotatoria_proximidades_igreja_sao_sebastiao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1500/everton_-_req_163.2025_-_informacoes_obra_rotatoria_proximidades_igreja_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Everton - Req 163.2025 - informações obra rotatória proximidades Igreja São Sebastião</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1501/ildeu_-_req_164.2025_-_previsao_troca_ou_reformas_cadeiras_upa_24_horas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1501/ildeu_-_req_164.2025_-_previsao_troca_ou_reformas_cadeiras_upa_24_horas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 164.2025 - previsão troca ou reformas cadeiras UPA 24 Horas</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1515/cljrf_-_req_165.2025_-_dilacao_prazo_parecer_plc_131.2025_plc_132.2025_e_plc_133.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1515/cljrf_-_req_165.2025_-_dilacao_prazo_parecer_plc_131.2025_plc_132.2025_e_plc_133.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 165.2025 - Dilação prazo parecer PLC 131.2025, PLC 132.2025 e PLC 133.2025</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1516/ildeu_-_req_166.2025_-_informacao_possibilidade_dialogo_poder_executivo_e_empresarios_ramo_farmacia_periodo_de_funcionamento_24_horas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1516/ildeu_-_req_166.2025_-_informacao_possibilidade_dialogo_poder_executivo_e_empresarios_ramo_farmacia_periodo_de_funcionamento_24_horas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 166.2025 - informação possibilidade diálogo Poder Executivo e empresários ramo farmácia período de funcionamento 24 horas</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1517/ildeu_-_req_167.2025_-_informacao_possibilidade_de_instalacao_placa_identificacao_capela_velorio_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1517/ildeu_-_req_167.2025_-_informacao_possibilidade_de_instalacao_placa_identificacao_capela_velorio_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 167.2025 - informação possibilidade de instalação placa identificação capela velório Mocambeiro</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1518/gercy_-_req_168.2025_-_informacao_precos_receita_global_despesa_global_detalhamento_de_valores_jubileu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1518/gercy_-_req_168.2025_-_informacao_precos_receita_global_despesa_global_detalhamento_de_valores_jubileu.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 168.2025 - informação preços, receita global, despesa global, detalhamento de valores (jubileu)</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Carlos - Req 169.2025 - informações e documentos REURB (regularização fundiária) em Matozinhos</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1539/ildeu_-_req_170.2025_-_informacao_possibilidade_reinstalacao_de_postes_de_luz_rua_jose_antonio_de_jesus.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1539/ildeu_-_req_170.2025_-_informacao_possibilidade_reinstalacao_de_postes_de_luz_rua_jose_antonio_de_jesus.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 170.2025 - informação possibilidade reinstalação de postes de luz Rua José Antônio de Jesus</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1540/ildeu_-_req_171.2025_-_previsao_troca_de_poste_de_luz_rua_alvaro_vieira_da_costa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1540/ildeu_-_req_171.2025_-_previsao_troca_de_poste_de_luz_rua_alvaro_vieira_da_costa.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 171.2025 - previsão troca de poste de luz Rua Álvaro Vieira da Costa</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1541/gercy_-_req_172.2025_-_informacoes_intervencoes_no_bairro_sao_miguel_ii_e_inicio_obras_rua_general_orlando_torres.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1541/gercy_-_req_172.2025_-_informacoes_intervencoes_no_bairro_sao_miguel_ii_e_inicio_obras_rua_general_orlando_torres.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 172.2025 - informações intervenções no bairro São Miguel II e início obras Rua General Orlando Torres</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1542/everton_-_req_173.2025_-_informacoes_animais_soltos_em_vias_publicas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1542/everton_-_req_173.2025_-_informacoes_animais_soltos_em_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Everton - Req 173.2025 - informações animais soltos em vias públicas</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1543/carlos_-_req_174.2025_-_informacoes_recolhimento_animais_grande_porte_soltos_no_municipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1543/carlos_-_req_174.2025_-_informacoes_recolhimento_animais_grande_porte_soltos_no_municipio.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 174.2025 - informações recolhimento animais grande porte soltos no município</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1555/ildeu_-_req_176.2025_-_possibilidade_instalacao_placa_de_carga_e_descarga_rua_brasilia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1555/ildeu_-_req_176.2025_-_possibilidade_instalacao_placa_de_carga_e_descarga_rua_brasilia.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 176.2025 - possibilidade instalação placa de carga e descarga Rua Brasília</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1556/ildeu_-_req_177.2025_-_possibilidade_instalacao_bicicletario_no_centro_e_locais_estrategicos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1556/ildeu_-_req_177.2025_-_possibilidade_instalacao_bicicletario_no_centro_e_locais_estrategicos.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 177.2025 - possibilidade instalação bicicletário no Centro e locais estratégicos</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1557/gercy_-_req_178.2025_-_informacoes_quantidades_cadeiras_de_rodas_medidas_acessibilidade_e_planos_para_adequacao_de_equipamentos_e_recursos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1557/gercy_-_req_178.2025_-_informacoes_quantidades_cadeiras_de_rodas_medidas_acessibilidade_e_planos_para_adequacao_de_equipamentos_e_recursos.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 178.2025 - informações quantidades cadeiras de rodas, medidas acessibilidade e planos para adequação de equipamentos e recursos</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1558/carlos_-_req_179.2025_-_estudo_tecnico_implantacao_programa_tarifa_zero.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1558/carlos_-_req_179.2025_-_estudo_tecnico_implantacao_programa_tarifa_zero.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 179.2025 - estudo técnico implantação programa Tarifa Zero</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>CSAS - Comissão de Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1559/csas_-_req_180.2025_-_convite_secretario_de_saude_para_explicacoes_funcionamento_laboratorio_labicon.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1559/csas_-_req_180.2025_-_convite_secretario_de_saude_para_explicacoes_funcionamento_laboratorio_labicon.pdf</t>
   </si>
   <si>
     <t>CSAS - Req 180.2025 - Convite Secretário de Saúde para explicações funcionamento laboratório Labicon</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1560/carlos_-_req_181.2025_-_informacoes_acoes_e_procedimentos_concessao_servico_de_abastecimento_de_agua_no_municipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1560/carlos_-_req_181.2025_-_informacoes_acoes_e_procedimentos_concessao_servico_de_abastecimento_de_agua_no_municipio.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 181.2025 - informações ações e procedimentos concessão serviço de abastecimento de água no município</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1583/everton_-_req_182.2025_-_informacao_pintura_faixas_de_pedestres_avenida_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1583/everton_-_req_182.2025_-_informacao_pintura_faixas_de_pedestres_avenida_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Everton - Req 182.2025 - informação pintura faixas de pedestres Avenida Santa Terezinha</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1584/ildeu_-_req_183.2025_-_possibilidade_instalacao_praca_e_academia_ao_ar_livre_na_entrada_bairro_sao_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1584/ildeu_-_req_183.2025_-_possibilidade_instalacao_praca_e_academia_ao_ar_livre_na_entrada_bairro_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 183.2025 - possibilidade instalação praça e academia ao ar livre na entrada Bairro São Miguel</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1585/ildeu_-_req_185.2025_-_informacao_comeco_servico_de_pintura_e_repintura_asfaltica_nas_vias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1585/ildeu_-_req_185.2025_-_informacao_comeco_servico_de_pintura_e_repintura_asfaltica_nas_vias.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 185.2025 - informação começo serviço de pintura e repintura asfáltica nas vias</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1586/carlos_-_req_186.2025_-_informacoes_acoes_preventivas_periodo_chuvoso.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1586/carlos_-_req_186.2025_-_informacoes_acoes_preventivas_periodo_chuvoso.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 186.2025 - informações ações preventivas período chuvoso</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1587/carlos_-_req_187.2025_-_parceria_camara_e_conselhos_municipais_-_espaco_fisico.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1587/carlos_-_req_187.2025_-_parceria_camara_e_conselhos_municipais_-_espaco_fisico.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 187.2025 - parceria Câmara e Conselhos Municipais - espaço físico</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1599/cljrf_-_req_188.2025_-_dilacao_prazo_parecer_plc_136.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1599/cljrf_-_req_188.2025_-_dilacao_prazo_parecer_plc_136.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 188.2025 - dilação prazo parecer PLC 136.2025</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1600/carlos_alberto_-_req_190.2025_-_informacoes_reurb.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1600/carlos_alberto_-_req_190.2025_-_informacoes_reurb.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Req 190.2025 - informações REURB</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1601/ildeu_-_req_191.2025_-_informacoes_providencias_pessoas_em_situacao_de_rua.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1601/ildeu_-_req_191.2025_-_informacoes_providencias_pessoas_em_situacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 191.2025 - informações providências pessoas em situação de rua</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1602/ildeu_-_req_192.2025_-_previsao_instalacao_passarela_na_ponte_da_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1602/ildeu_-_req_192.2025_-_previsao_instalacao_passarela_na_ponte_da_estacao.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 192.2025 - previsão instalação passarela na ponte da estação</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1603/carlos_-_req_194.2025_-_informacoes_e_documentos_processo_reurb.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1603/carlos_-_req_194.2025_-_informacoes_e_documentos_processo_reurb.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 194.2025 - informações e documentos processo REURB</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1604/emanuel_-_req_195.2025_-_informacoes_obras_ruas_padre_sebastiao_nossa_sra_do_carmo_jose_diniz_alves_varginha_pernambuco_e_castelo_branco.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1604/emanuel_-_req_195.2025_-_informacoes_obras_ruas_padre_sebastiao_nossa_sra_do_carmo_jose_diniz_alves_varginha_pernambuco_e_castelo_branco.pdf</t>
   </si>
   <si>
     <t>Emanuel - Req 195.2025 - informações obras Ruas Padre Sebastião, Nossa Sra do Carmo, José Diniz Alves, Varginha, Pernambuco e Castelo Branco</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1627/ildeu_-_req_196.2025_-_previsao_acao_recolhimento_animais_de_grande_porte.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1627/ildeu_-_req_196.2025_-_previsao_acao_recolhimento_animais_de_grande_porte.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 196.2025 - previsão ação recolhimento animais de grande porte</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1628/ildeu_-_req_197.2025_-_informacao_falta_de_fralda_geriatrica.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1628/ildeu_-_req_197.2025_-_informacao_falta_de_fralda_geriatrica.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 197.2025 - informação falta de fralda geriátrica</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1643/cljrf_-_req_198.2025_-_dilacao_prazo_parecer_pl_2884.2025_2885.2025_28872025_e_plc_138.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1643/cljrf_-_req_198.2025_-_dilacao_prazo_parecer_pl_2884.2025_2885.2025_28872025_e_plc_138.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 198.2025 - dilação prazo Parecer PL 2884.2025, 2885.2025, 2887,2025 e PLC 138.2025</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1644/ildeu_-_req_199.2025_-_previsao_conserto_ou_novas_instalacoes_telefones_nos_orgaos_publicos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1644/ildeu_-_req_199.2025_-_previsao_conserto_ou_novas_instalacoes_telefones_nos_orgaos_publicos.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 199.2025 - previsão conserto ou novas instalações telefones nos Órgãos públicos</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>César de Soné</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1645/cesar_-_req_200.2025_-_instalacao_ponto_de_onibus_rua_vital_moreira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1645/cesar_-_req_200.2025_-_instalacao_ponto_de_onibus_rua_vital_moreira.pdf</t>
   </si>
   <si>
     <t>César - Req 200.2025 - instalação ponto de ônibus Rua Vital Moreira</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1646/ildeu_-_req_201.2025_-_previsao_novas_instalacoes_e_reforma_abrigos_dos_pontos_de_onibus.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1646/ildeu_-_req_201.2025_-_previsao_novas_instalacoes_e_reforma_abrigos_dos_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 201.2025 - previsão novas instalações e reforma abrigos dos pontos de ônibus</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1647/gercy_-_req_202.2025_-_informacoes_providencias_em_relacao_as_pessoas_em_condicao_de_rua.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1647/gercy_-_req_202.2025_-_informacoes_providencias_em_relacao_as_pessoas_em_condicao_de_rua.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 202.2025 - informações providências em relação as pessoas em condição de rua</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1648/gercy_-_req_203.2025_-_informacoes_previsao_revitalizacao_praca_do_bairro_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1648/gercy_-_req_203.2025_-_informacoes_previsao_revitalizacao_praca_do_bairro_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 203.2025 - informações previsão revitalização praça do bairro Nossa Senhora de Fátima</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1665/ildeu_-_req_204.2025_-_fiscalizacao_e_estudo_geografico_terreno_rua_tapajos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1665/ildeu_-_req_204.2025_-_fiscalizacao_e_estudo_geografico_terreno_rua_tapajos.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 204.2025 - fiscalização e estudo geográfico terreno rua Tapajós</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1666/flavio_-_req_205.2025_-_informacoes_mutirao_de_limpeza_distrito_de_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1666/flavio_-_req_205.2025_-_informacoes_mutirao_de_limpeza_distrito_de_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Flávio - Req 205.2025 - informações mutirão de limpeza Distrito de Mocambeiro</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1667/ildeu_-_req_206.2025_-_visita_tecnica_avenida_dr_jurandir_campos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1667/ildeu_-_req_206.2025_-_visita_tecnica_avenida_dr_jurandir_campos.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 206.2025 - visita técnica Avenida Dr Jurandir Campos</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1668/gercy_-_req_207.2025_-_informacoes_criacao_espaco_publico_descarte_de_entulho_e_materiais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1668/gercy_-_req_207.2025_-_informacoes_criacao_espaco_publico_descarte_de_entulho_e_materiais.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 207.2025 - informações criação espaço público descarte de entulho e materiais</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1685/cljrf_-_req_208.2025_-_dilacao_prazo_parecer_pl_2891.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1685/cljrf_-_req_208.2025_-_dilacao_prazo_parecer_pl_2891.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 208.2025 - dilação prazo parecer PL 2891.2025</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1686/ildeu_-_req_209.2025_-_informacoes_intervencao_condominio_algarve.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1686/ildeu_-_req_209.2025_-_informacoes_intervencao_condominio_algarve.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 209.2025 - informações intervenção Condomínio Algarve</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1687/ildeu_-_req_210.2025_-_informacoes_fiscalizacao_margens_da_rodovia_mg_424.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1687/ildeu_-_req_210.2025_-_informacoes_fiscalizacao_margens_da_rodovia_mg_424.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 210.2025 - informações fiscalização margens da Rodovia MG 424</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1688/emanuel_-_req_212.2025_-_informacoes_servico_tapa_buraco_rua_nossa_senhora_do_carmo_e_rua_ouro_preto.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1688/emanuel_-_req_212.2025_-_informacoes_servico_tapa_buraco_rua_nossa_senhora_do_carmo_e_rua_ouro_preto.pdf</t>
   </si>
   <si>
     <t>Emanuel - Req 212.2025 - informações serviço tapa buraco Rua Nossa Senhora do Carmo e Rua Ouro Preto</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1689/flavio_-_req_213.2025_-_informacoes_implantacao_programa_100_led.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1689/flavio_-_req_213.2025_-_informacoes_implantacao_programa_100_led.pdf</t>
   </si>
   <si>
     <t>Flávio - Req 213.2025 - informações implantação programa 100% LED</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1690/carlos_-_req_214.2025_-_informacoes_concessao_abastecimento_agua_em_matozinhos_copasa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1690/carlos_-_req_214.2025_-_informacoes_concessao_abastecimento_agua_em_matozinhos_copasa.pdf</t>
   </si>
   <si>
     <t>Carlos - Req 214.2025 - informações concessão abastecimento água em Matozinhos COPASA</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1701/cljrf_-_req_216.2025_-_dilacao_prazo_parecer_pl_2892.2025_e_pl_2893.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1701/cljrf_-_req_216.2025_-_dilacao_prazo_parecer_pl_2892.2025_e_pl_2893.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 216.2025 - Dilação prazo parecer PL 2892.2025 e PL 2893.2025</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1702/everton_-_req_218.2025_-_informacoes_planejamento_guarda_municipal_referente_ao_ano_de_2026.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1702/everton_-_req_218.2025_-_informacoes_planejamento_guarda_municipal_referente_ao_ano_de_2026.pdf</t>
   </si>
   <si>
     <t>Everton - Req 218.2025 - informações planejamento Guarda Municipal referente ao ano de 2026</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1703/ildeu_-_req_219.2025_-_informacoes_confeccao_de_placas_com_nomes_das_ruas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1703/ildeu_-_req_219.2025_-_informacoes_confeccao_de_placas_com_nomes_das_ruas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 219.2025 - informações confecção de placas com nomes das ruas</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1704/ildeu_-_req_221.2025_-_informacoes_manutencao_e_obras_passeio_da_avenida_andre_favalelli_em_frente_condominio_paris.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1704/ildeu_-_req_221.2025_-_informacoes_manutencao_e_obras_passeio_da_avenida_andre_favalelli_em_frente_condominio_paris.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 221.2025 - informações manutenção e obras passeio da Avenida André Favalelli (em frente Condomínio Paris)</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>CEDU - Comissão de Educação</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1705/cedu_-_req_222.2025_-_atualizacao_sistema_siap_dados_da_educacao_e_informacoes_sobre_folha_de_pagamento_gastos_desapropriacoes_merenda_e_transporte_-_educacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1705/cedu_-_req_222.2025_-_atualizacao_sistema_siap_dados_da_educacao_e_informacoes_sobre_folha_de_pagamento_gastos_desapropriacoes_merenda_e_transporte_-_educacao.pdf</t>
   </si>
   <si>
     <t>CEDU - Req 222.2025 - atualização sistema SIAP dados da Educação e informações sobre folha de pagamento, gastos, desapropriações, merenda e transporte - educação</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1719/cljrf_-_req_223.2025_-_dilacao_prazo_parecer_pdl_69.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1719/cljrf_-_req_223.2025_-_dilacao_prazo_parecer_pdl_69.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 223.2025 - dilação prazo parecer PDL 69.2025</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1720/ildeu_-_req_225.2025_-_informacao_operacao_tapa_buraco_mg_424.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1720/ildeu_-_req_225.2025_-_informacao_operacao_tapa_buraco_mg_424.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 225.2025 - informação operação tapa buraco MG 424</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1721/ildeu_-_req_226.2025_-_previsao_asfaltamento_rua_guaribu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1721/ildeu_-_req_226.2025_-_previsao_asfaltamento_rua_guaribu.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 226.2025 - previsão asfaltamento rua Guaribu</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1742/cljrf_-_req_227.2025_-_dilacao_prazo_parecer_pl_2897_2898_2899_2900_e_2901.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1742/cljrf_-_req_227.2025_-_dilacao_prazo_parecer_pl_2897_2898_2899_2900_e_2901.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 227.2025 - dilação prazo parecer PL 2897, 2898, 2899, 2900 e 2901.2025</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1743/ildeu_-_req_228.2025_-_previsao_pintura_mercado_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1743/ildeu_-_req_228.2025_-_previsao_pintura_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 228.2025 - previsão pintura Mercado Municipal</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1744/cljrf_-_req_229.2025_-_suspensao_tramitacao_pl_2899.2025_e_pdl_69.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1744/cljrf_-_req_229.2025_-_suspensao_tramitacao_pl_2899.2025_e_pdl_69.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 229.2025 - suspensão tramitação PL 2899.2025 e PDL 69.2025</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1745/ildeu_-_req_230.2025_-_previsao_obras_espaco_situada_na_escola_herminia_diniz.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1745/ildeu_-_req_230.2025_-_previsao_obras_espaco_situada_na_escola_herminia_diniz.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 230.2025 - previsão obras espaço situada na Escola Herminia Diniz</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1746/gercy_-_req_231.2025_-_previsao_reformas_ubs_especialmente_ubs_do_bairro_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1746/gercy_-_req_231.2025_-_previsao_reformas_ubs_especialmente_ubs_do_bairro_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Gercy - Req 231.2025 - previsão reformas UBS, especialmente UBS do bairro Nossa Senhora de Fátima</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1764/cljrf_-_req_232.2025_-_suspensao_tramitacao_pl_2903.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1764/cljrf_-_req_232.2025_-_suspensao_tramitacao_pl_2903.2025.pdf</t>
   </si>
   <si>
     <t>CLJRF - Req 232.2025 - suspensão tramitação PL 2903.2025</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1765/brandao_-_req_234.2025_-_informacoes_secretaria_de_saude_atendimento_oftalmologico_suspenso_no_dia_09.12.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1765/brandao_-_req_234.2025_-_informacoes_secretaria_de_saude_atendimento_oftalmologico_suspenso_no_dia_09.12.2025.pdf</t>
   </si>
   <si>
     <t>Brandão - Req 234.2025 - informações Secretaria de Saúde atendimento oftalmológico suspenso no dia 09.12.2025</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1766/carlos_alberto_-_req_236.2025_-_informacoes_obra_pavimentacao_asfaltica_realizada_na_avenida_mtz_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1766/carlos_alberto_-_req_236.2025_-_informacoes_obra_pavimentacao_asfaltica_realizada_na_avenida_mtz_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Req 236.2025 - informações obra pavimentação asfáltica realizada na Avenida Mtz (Mocambeiro)</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1767/ildeu_-_req_237.2025_-_informacoes_possibilidade_teste_de_cinomose_animais_de_pequeno_e_medio_porte.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1767/ildeu_-_req_237.2025_-_informacoes_possibilidade_teste_de_cinomose_animais_de_pequeno_e_medio_porte.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 237.2025 - informações possibilidade teste de cinomose animais de pequeno e médio porte</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1768/ildeu_-_req_238.2025_-_previsao_instalacao_canil_publico.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1768/ildeu_-_req_238.2025_-_previsao_instalacao_canil_publico.pdf</t>
   </si>
   <si>
     <t>Ildeu - Req 238.2025 - previsão instalação canil público</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1785/cljrf_e_cfo_-_req_239.2025_-_dispensa_de_parecer_referente_ao_veto_parcial_pl_2880.2025_loa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1785/cljrf_e_cfo_-_req_239.2025_-_dispensa_de_parecer_referente_ao_veto_parcial_pl_2880.2025_loa.pdf</t>
   </si>
   <si>
     <t>CLJRF e CFO - Req 239.2025 - dispensa de parecer referente ao Veto Parcial PL 2880.2025 (LOA)</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1126/everton_-_ind_1.2025_-_limpeza_fossas_bairro_liberdade.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1126/everton_-_ind_1.2025_-_limpeza_fossas_bairro_liberdade.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 1.2025 - limpeza fossas bairro Liberdade</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/970/cesar_-_ind_2.2025_-_troca_de_lampadas_rua_maria_da_conceicao_paranhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/970/cesar_-_ind_2.2025_-_troca_de_lampadas_rua_maria_da_conceicao_paranhos.pdf</t>
   </si>
   <si>
     <t>César - Ind 2.2025 - troca de lâmpadas Rua Maria da Conceição Paranhos</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1096/brandao_-_ind_3.2025_-_melhorias_vias_do_bairro_sao_miguel_ruas_a_d_f_g_j_b_w_e.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1096/brandao_-_ind_3.2025_-_melhorias_vias_do_bairro_sao_miguel_ruas_a_d_f_g_j_b_w_e.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 3.2025 - melhorias vias do bairro São Miguel (Ruas A, D, F, G, J, B, W, E)</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1127/everton_-_ind_4.2025_-_limpeza_quadras_e_reparo_iluminacao_praca_bairro_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1127/everton_-_ind_4.2025_-_limpeza_quadras_e_reparo_iluminacao_praca_bairro_estacao.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 4.2025 - limpeza quadras e reparo iluminação praça bairro Estação</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1115/jose_miguel_-_ind_5.2025_-_instalacao_faixa_de_pedestres_avenida_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1115/jose_miguel_-_ind_5.2025_-_instalacao_faixa_de_pedestres_avenida_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 5.2025 - instalação faixa de pedestres Avenida Santa Terezinha</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1116/jose_miguel_-_ind_6.2025_-_recuperacao_quadra_bairro_vitalino_fonseca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1116/jose_miguel_-_ind_6.2025_-_recuperacao_quadra_bairro_vitalino_fonseca.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 6.2025 - recuperação quadra bairro Vitalino Fonseca</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>Julhão da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/973/julio_-_ind_7.2025_-_operacao_tapa_buracos_rua_maria_odila.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/973/julio_-_ind_7.2025_-_operacao_tapa_buracos_rua_maria_odila.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 7.2025 - operação tapa buracos Rua Maria Odila</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/989/ildeu_-_ind_8.2025_-_calcamento_ou_asfaltamento_rua_jose_dias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/989/ildeu_-_ind_8.2025_-_calcamento_ou_asfaltamento_rua_jose_dias.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 8.2025 - calçamento ou asfaltamento rua José Dias</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/974/julio_-_ind_9.2025_-_recapeamento_asfaltico_avenida_alcino_goncalves_cota.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/974/julio_-_ind_9.2025_-_recapeamento_asfaltico_avenida_alcino_goncalves_cota.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 9.2025 - recapeamento asfáltico Avenida Alcino Gonçalves Cota</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1161/carlos_-_ind_10.2025_-_manutencao_geral_ruas_bairro_aracas_e_limpeza_manutencao_academia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1161/carlos_-_ind_10.2025_-_manutencao_geral_ruas_bairro_aracas_e_limpeza_manutencao_academia.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 10.2025 - manutenção geral ruas bairro Araçás e limpeza manutenção academia</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1162/carlos_-_ind_11.2025_-_repavimentacao_ruas_v_x_z_y_fiscalizar_lotes_criacao_posto_de_saude_e_creches.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1162/carlos_-_ind_11.2025_-_repavimentacao_ruas_v_x_z_y_fiscalizar_lotes_criacao_posto_de_saude_e_creches.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 11.2025 - repavimentação Ruas V, X, Z, Y, fiscalizar lotes, criação posto de saúde e creches</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/990/ildeu_-_ind_12.2025_-_instalacao_passarela_na_ponte_entre_avenida_bento_goncalves_e_rua_santa_terezinha_bairro_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/990/ildeu_-_ind_12.2025_-_instalacao_passarela_na_ponte_entre_avenida_bento_goncalves_e_rua_santa_terezinha_bairro_estacao.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 12.2025 - instalação passarela na ponte entre Avenida Bento Gonçalves e rua Santa Terezinha, bairro estação</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1184/carlos_alberto_-_ind_13.2025_-_realizacao_festival_gospel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1184/carlos_alberto_-_ind_13.2025_-_realizacao_festival_gospel.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 13.2025 - realização festival Gospel</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/carlos_alberto_-_ind_14.2025_-_alteracao_cobranca_taxas_barracas_do_jubileu_de_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/carlos_alberto_-_ind_14.2025_-_alteracao_cobranca_taxas_barracas_do_jubileu_de_matozinhos.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 14.2025 - alteração cobrança taxas barracas do jubileu de Matozinhos</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/950/baltazar_-_ind_16.2025_-_retirar_rotatoria_cruzamento_rua_1o_de_maio_com_coronel_custodio_alvarenga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/950/baltazar_-_ind_16.2025_-_retirar_rotatoria_cruzamento_rua_1o_de_maio_com_coronel_custodio_alvarenga.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 16.2025 - retirar rotatória cruzamento Rua 1º de Maio com Coronel Custodio Alvarenga</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/brandao_-_ind_17.2025_-_construcao_passeio_rua_jose_mario_heterovicky.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/brandao_-_ind_17.2025_-_construcao_passeio_rua_jose_mario_heterovicky.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 17.2025 - construção passeio Rua José Mario Heterovicky</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1098/brandao_-_ind_18.2025_-_solicita_projeto_de_lei_regime_de_ferias_servidores_25_dias_uteis.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1098/brandao_-_ind_18.2025_-_solicita_projeto_de_lei_regime_de_ferias_servidores_25_dias_uteis.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 18.2025 - solicita projeto de lei regime de férias servidores 25 dias úteis</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/951/baltazar_-_ind_19.2025_-_pavimentacao_rua_grimaldi_de_melo_e_rua_paranaiba_vassourinha_21_de_abril.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/951/baltazar_-_ind_19.2025_-_pavimentacao_rua_grimaldi_de_melo_e_rua_paranaiba_vassourinha_21_de_abril.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 19.2025 - pavimentação Rua Grimaldi de Melo e Rua Paranaíba ((vassourinha, 21 de abril)</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1059/flavio_-_ind_21.2025_-_solicita_projeto_concessao_de_folga_remunerada_em_aniversario_servidores.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1059/flavio_-_ind_21.2025_-_solicita_projeto_concessao_de_folga_remunerada_em_aniversario_servidores.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 21.2025 - solicita projeto concessão de folga remunerada em aniversário servidores</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/991/ildeu_-_ind_22.2025_-_manutencao_e_troca_lampadas_praca_carlos_martins_sobrinho_bento.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/991/ildeu_-_ind_22.2025_-_manutencao_e_troca_lampadas_praca_carlos_martins_sobrinho_bento.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 22.2025 - manutenção e troca lâmpadas Praça Carlos Martins Sobrinho (bento)</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/992/ildeu_-_ind_23.2025_-_confeccao_placas_nomes_das_ruas_bairros_sao_paulo_e_sao_jose.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/992/ildeu_-_ind_23.2025_-_confeccao_placas_nomes_das_ruas_bairros_sao_paulo_e_sao_jose.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 23.2025 - confecção placas nomes das ruas bairros São Paulo e São José</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/975/julio_-_ind_24.2025_-_poda_de_arvore_rua_dos_estrangeiros.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/975/julio_-_ind_24.2025_-_poda_de_arvore_rua_dos_estrangeiros.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 24.2025 - poda de árvore Rua dos Estrangeiros</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1060/flavio_-_ind_27.2025_-_melhoria_iluminacao_publica_ruas_de_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1060/flavio_-_ind_27.2025_-_melhoria_iluminacao_publica_ruas_de_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 27.2025 - melhoria iluminação pública ruas de Mocambeiro</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1128/everton_-_ind_28.2025_-_drenagem_e_asfaltamento_rua_laerte_goncalves_silva_antiga_rua_tres.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1128/everton_-_ind_28.2025_-_drenagem_e_asfaltamento_rua_laerte_goncalves_silva_antiga_rua_tres.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 28.2025 - drenagem e asfaltamento Rua Laerte Gonçalves Silva (antiga Rua Três)</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1129/everton_-_ind_29.2025_-_limpeza_ruas_e_calcadas_e_operacao_tapa_buracos_bairro_da_graca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1129/everton_-_ind_29.2025_-_limpeza_ruas_e_calcadas_e_operacao_tapa_buracos_bairro_da_graca.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 29.2025 - limpeza ruas e calçadas e operação tapa buracos bairro da Graça</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/976/julio_-_ind_30.2025_-_limpeza_e_instalacao_praca_e_playground_rua_sao_paulo_bairro_bom_jesus_2.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/976/julio_-_ind_30.2025_-_limpeza_e_instalacao_praca_e_playground_rua_sao_paulo_bairro_bom_jesus_2.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 30.2025 - limpeza e instalação praça e playground Rua São Paulo, bairro Bom Jesus 2</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1081/gercy_-_ind_31.2025_-_padronizacao_atendimentos_ubs.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1081/gercy_-_ind_31.2025_-_padronizacao_atendimentos_ubs.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 31.2025 - padronização atendimentos UBS</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1082/gercy_-_ind_32.2025_-_abertura_da_rua_n.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1082/gercy_-_ind_32.2025_-_abertura_da_rua_n.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 32.2025 - abertura da Rua N</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1163/carlos_-_ind_35.2025_-_melhorias_ruas_otavio_maia_av_industrial_joaquim_vieira_e_rua_cemig.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1163/carlos_-_ind_35.2025_-_melhorias_ruas_otavio_maia_av_industrial_joaquim_vieira_e_rua_cemig.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 35.2025 - melhorias Ruas Otavio Maia, Av Industrial, Joaquim Vieira e Rua Cemig</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1164/carlos_-_ind_37.2025_-_limpeza_e_manutencao_avenida_jurandir_campos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1164/carlos_-_ind_37.2025_-_limpeza_e_manutencao_avenida_jurandir_campos.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 37.2025 - limpeza e manutenção Avenida Jurandir Campos</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1165/carlos_-_ind_38.2025_-_bacia_de_contencao_aguas_pluviais_general_orlando_torres.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1165/carlos_-_ind_38.2025_-_bacia_de_contencao_aguas_pluviais_general_orlando_torres.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 38.2025 - bacia de contenção águas pluviais General Orlando Torres</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1061/flavio_-_ind_40.2025_-_limpeza_grama_sintetica_iluminacao_alambrado_e_vestiario_campo_fischer.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1061/flavio_-_ind_40.2025_-_limpeza_grama_sintetica_iluminacao_alambrado_e_vestiario_campo_fischer.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 40.2025 - limpeza, grama sintética, iluminação, alambrado e vestiário campo Fischer</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/971/cesar_-_ind_41.2025_-_isencao_taxa_limpeza_fossa_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/971/cesar_-_ind_41.2025_-_isencao_taxa_limpeza_fossa_mocambeiro.pdf</t>
   </si>
   <si>
     <t>César - Ind 41.2025 - isenção taxa limpeza fossa Mocambeiro</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/977/julio_-_ind_42.2025_-_solucoes_e_melhorias_rua_dos_bandeirantes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/977/julio_-_ind_42.2025_-_solucoes_e_melhorias_rua_dos_bandeirantes.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 42.2025 - soluções e melhorias Rua dos Bandeirantes</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1186/carlos_alberto_-_ind_43.2025_-_capina_rua_eduardo_goncalves_cota.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1186/carlos_alberto_-_ind_43.2025_-_capina_rua_eduardo_goncalves_cota.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 43.2025 - capina Rua Eduardo Gonçalves Cota</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/993/ildeu_-_ind_44.2025_-_patrolamento_rua_otavio_maia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/993/ildeu_-_ind_44.2025_-_patrolamento_rua_otavio_maia.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 44.2025 - Patrolamento Rua Otávio Maia</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/994/ildeu_-_ind_45.2025_-_limpeza_e_manutencao_praca_bairro_sao_paulo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/994/ildeu_-_ind_45.2025_-_limpeza_e_manutencao_praca_bairro_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 45.2025 - limpeza e manutenção praça bairro São Paulo</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1130/everton_-_ind_46.2025_-_limpeza_bueiros_rua_eduardo_goncalves_cota_e_avenida_jurandir_campos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1130/everton_-_ind_46.2025_-_limpeza_bueiros_rua_eduardo_goncalves_cota_e_avenida_jurandir_campos.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 46.2025 - limpeza bueiros Rua Eduardo Gonçalves Cota e Avenida Jurandir Campos</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1131/everton_-_ind_47.2025_-_limpeza_rua_rio_de_janeiro_esquina_com_rua_madalena.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1131/everton_-_ind_47.2025_-_limpeza_rua_rio_de_janeiro_esquina_com_rua_madalena.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 47.2025 - limpeza Rua Rio de Janeiro, esquina com Rua Madalena</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1062/flavio_-_ind_48.2025_-_faixas_elevadas_e_sinalizacao_em_frente_as_escolas_e_bairros.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1062/flavio_-_ind_48.2025_-_faixas_elevadas_e_sinalizacao_em_frente_as_escolas_e_bairros.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 48.2025 - faixas elevadas e sinalização em frente as escolas e bairros</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/952/baltazar_-_ind_49.2025_-_pintura_nomes_das_ruas_nos_postes_das_esquinas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/952/baltazar_-_ind_49.2025_-_pintura_nomes_das_ruas_nos_postes_das_esquinas.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 49.2025 - pintura nomes das ruas nos postes das esquinas</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1083/gercy_-_ind_51.2025_-_limpeza_ruas_da_cidade_e_medidas_despejo_materiais_solidos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1083/gercy_-_ind_51.2025_-_limpeza_ruas_da_cidade_e_medidas_despejo_materiais_solidos.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 51.2025 - limpeza ruas da cidade e medidas despejo materiais sólidos</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1187/carlos_alberto_-_ind_52.2025_-_troca_de_lampadas_praca_bairro_sao_jose_rua_neide_pereira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1187/carlos_alberto_-_ind_52.2025_-_troca_de_lampadas_praca_bairro_sao_jose_rua_neide_pereira.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 52.2025 - troca de lâmpadas praça bairro São José Rua Neide Pereira</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1045/emanuel_-_ind_53.2025_-_extensao_iluminacao_e_instalacao_postes_rua_nossa_senhora_do_carmo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1045/emanuel_-_ind_53.2025_-_extensao_iluminacao_e_instalacao_postes_rua_nossa_senhora_do_carmo.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 53.2025 - extensão iluminação e instalação postes Rua Nossa Senhora do Carmo</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/995/ildeu_-_ind_54.2025_-_operacao_tapa_buracos_av_caio_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/995/ildeu_-_ind_54.2025_-_operacao_tapa_buracos_av_caio_martins.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 54.2025 - operação tapa buracos Av Caio Martins</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1063/flavio_-_ind_55.2025_-_capina_rua_vital_moreira_e_paliativo_rua_a.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1063/flavio_-_ind_55.2025_-_capina_rua_vital_moreira_e_paliativo_rua_a.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 55.2025 - capina Rua Vital Moreira e paliativo rua A</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1117/jose_miguel_-_ind_56.2025_-_ticket_alimentacao_cesta_basica_e_vale_transporte_servidores_executivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1117/jose_miguel_-_ind_56.2025_-_ticket_alimentacao_cesta_basica_e_vale_transporte_servidores_executivo.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 56.2025 - ticket alimentação, cesta básica e vale transporte servidores Executivo</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/978/julio_-_ind_57.2025_-_transporte_escolar_apae_de_pedro_leopoldo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/978/julio_-_ind_57.2025_-_transporte_escolar_apae_de_pedro_leopoldo.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 57.2025 - transporte escolar APAE de Pedro Leopoldo</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1132/everton_-_ind_58.2025_-_limpeza_e_tapa_buraco_rua_q.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1132/everton_-_ind_58.2025_-_limpeza_e_tapa_buraco_rua_q.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 58.2025 - limpeza e tapa buraco Rua Q</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1133/everton_-_ind_59.2025_-_limpeza_e_manutencao_linha_ferrea_bairro_florestal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1133/everton_-_ind_59.2025_-_limpeza_e_manutencao_linha_ferrea_bairro_florestal.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 59.2025 - limpeza e manutenção linha férrea bairro Florestal</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/996/ildeu_-_ind_60.2025_-_visita_secretario_obras_na_rua_presidente_deodoro_da_fonseca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/996/ildeu_-_ind_60.2025_-_visita_secretario_obras_na_rua_presidente_deodoro_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 60.2025 - visita Secretário Obras na Rua Presidente Deodoro da Fonseca</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1084/gercy_-_ind_61.2025_-_fiscalizacao_vagas_reservadas_idosos_e_pcd.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1084/gercy_-_ind_61.2025_-_fiscalizacao_vagas_reservadas_idosos_e_pcd.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 61.2025 - fiscalização vagas reservadas idosos e PCD</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1085/gercy_-_ind_62.2025_-_alternativas_para_pcd_acessos_aos_eventos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1085/gercy_-_ind_62.2025_-_alternativas_para_pcd_acessos_aos_eventos.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 62.2025 - alternativas para PCD acessos aos eventos</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>Dr. André</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/940/andre_-__ind_63.2025_-_asfaltamento_e_limpeza_rua_princesa_isabel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/940/andre_-__ind_63.2025_-_asfaltamento_e_limpeza_rua_princesa_isabel.pdf</t>
   </si>
   <si>
     <t>André -  Ind 63.2025 - asfaltamento e limpeza Rua Princesa Isabel</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1188/carlos_alberto_-_ind_64.2025_-_limpeza_ruas_jose_dias_jose_romualdo_e_alvaro_vieira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1188/carlos_alberto_-_ind_64.2025_-_limpeza_ruas_jose_dias_jose_romualdo_e_alvaro_vieira.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 64.2025 - limpeza ruas José Dias, José Romualdo e Álvaro Vieira</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1166/carlos_-_ind_65.2025_-_estacao_de_suporte_para_garis_e_capinadores.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1166/carlos_-_ind_65.2025_-_estacao_de_suporte_para_garis_e_capinadores.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 65.2025 - estação de suporte para garis e capinadores</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1167/carlos_-_ind_66.2025_-_melhorias_av_central_bairro_bom_jesus_e_ruas_laterais__vista_alegre.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1167/carlos_-_ind_66.2025_-_melhorias_av_central_bairro_bom_jesus_e_ruas_laterais__vista_alegre.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 66.2025 - melhorias Av Central Bairro Bom Jesus e Ruas laterais  Vista Alegre</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1046/emanuel_-_ind_67.2025_-_obras_e_pavimentacao_rua_f.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1046/emanuel_-_ind_67.2025_-_obras_e_pavimentacao_rua_f.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 67.2025 - obras e pavimentação Rua F</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/emanuel_-_ind_68.2025_-_instalacao_quebra_molas_rua_bonfim.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/emanuel_-_ind_68.2025_-_instalacao_quebra_molas_rua_bonfim.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 68.2025 - instalação quebra molas rua Bonfim</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1064/flavio_-_ind_69.2025_-_reforma_quadra_conjunto_vitalino_fonseca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1064/flavio_-_ind_69.2025_-_reforma_quadra_conjunto_vitalino_fonseca.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 69.2025 - reforma quadra conjunto Vitalino Fonseca</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1086/gercy_-_ind_73.2025_-_alteracao_placa_pare_rua_raul_teixeira_da_costa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1086/gercy_-_ind_73.2025_-_alteracao_placa_pare_rua_raul_teixeira_da_costa.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 73.2025 - alteração placa Pare Rua Raul Teixeira da Costa</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1087/gercy_-_ind_74.2025_-_desobstrucao_passeio_rua_goias_empresa_expresso_figueiredo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1087/gercy_-_ind_74.2025_-_desobstrucao_passeio_rua_goias_empresa_expresso_figueiredo.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 74.2025 - desobstrução passeio rua Goiás empresa Expresso Figueiredo</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/997/ildeu_-_ind_75.2025_-_conserto_tampa_drenagem_rua_sabatine_del_boccio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/997/ildeu_-_ind_75.2025_-_conserto_tampa_drenagem_rua_sabatine_del_boccio.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 75.2025 - conserto tampa drenagem Rua Sabatine Del Boccio</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/998/ildeu_-_ind_76.2025_-_patrolamento_rua_7_de_setembro_e_rua_princesa_isabel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/998/ildeu_-_ind_76.2025_-_patrolamento_rua_7_de_setembro_e_rua_princesa_isabel.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 76.2025 - patrolamento Rua 7 de Setembro e Rua Princesa Isabel</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1065/flavio_-_ind_77.2025_-_limpeza_avenida_minas_gerais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1065/flavio_-_ind_77.2025_-_limpeza_avenida_minas_gerais.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 77.2025 - limpeza Avenida Minas Gerais</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1099/brandao_-_ind_78.2025_-_aumento_efetivo_de_garis.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1099/brandao_-_ind_78.2025_-_aumento_efetivo_de_garis.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 78.2025 - aumento efetivo de garis</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/953/baltazar_-_ind_79.2025_-_pavimentacao_rua_joaquim_caetano.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/953/baltazar_-_ind_79.2025_-_pavimentacao_rua_joaquim_caetano.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 79.2025 - pavimentação Rua Joaquim Caetano</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1168/carlos_-_ind_80.2025_-_instalacao_pontos_pratica_soltar_pipas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1168/carlos_-_ind_80.2025_-_instalacao_pontos_pratica_soltar_pipas.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 80.2025 - instalação pontos prática soltar pipas</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1189/carlos_alberto_-_ind_81.2025_-_quebra_molas_ruas_argentina_bolivia_pirapora_e_floriano_pereira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1189/carlos_alberto_-_ind_81.2025_-_quebra_molas_ruas_argentina_bolivia_pirapora_e_floriano_pereira.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 81.2025 - quebra molas Ruas Argentina, Bolívia, Pirapora e Floriano Pereira</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1169/carlos_-_ind_82.2025_-_troca_de_lampadas_led_e_tapa_buraco_distrito_industrial.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1169/carlos_-_ind_82.2025_-_troca_de_lampadas_led_e_tapa_buraco_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 82.2025 - troca de lâmpadas led e tapa buraco Distrito Industrial</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/979/julio_-_ind_83.2025_-_pavimentacao_rua_wilson_ribeiro_florestal_joaquim_caetano_amazonas_avenida_a.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/979/julio_-_ind_83.2025_-_pavimentacao_rua_wilson_ribeiro_florestal_joaquim_caetano_amazonas_avenida_a.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 83.2025 - pavimentação rua Wilson Ribeiro, Florestal, Joaquim Caetano, Amazonas, Avenida A</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1190/carlos_alberto_-_ind_84.2025_-_contratacao_empresa_gerir_cemiterios.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1190/carlos_alberto_-_ind_84.2025_-_contratacao_empresa_gerir_cemiterios.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 84.2025 - Contratação empresa gerir cemitérios</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1066/flavio_-_ind_85.2025_-_revitalizacao_e_recuperacao_lagoa_do_campo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1066/flavio_-_ind_85.2025_-_revitalizacao_e_recuperacao_lagoa_do_campo.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 85.2025 - revitalização e recuperação Lagoa do Campo</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1067/flavio_-_ind_86.2025_-_implantacao_rede_wifi_pracas_e_predios_publicos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1067/flavio_-_ind_86.2025_-_implantacao_rede_wifi_pracas_e_predios_publicos.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 86.2025 - implantação rede WiFi praças e prédios públicos</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1118/jose_miguel_-_ind_88.2025_-_capina_redutor_velocidade_e_melhorias_rua_presidente_washington_luis.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1118/jose_miguel_-_ind_88.2025_-_capina_redutor_velocidade_e_melhorias_rua_presidente_washington_luis.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 88.2025 - capina, redutor velocidade e melhorias Rua Presidente Washington Luis</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/999/ildeu_-_ind_89.2025_-_revitalizacao_placas_upa_24_horas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/999/ildeu_-_ind_89.2025_-_revitalizacao_placas_upa_24_horas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 89.2025 - revitalização placas UPA 24 horas</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/ildeu_-_ind_90.2025_-_instalacao_placas_transito_rua_visconde_do_rio_das_velhas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/ildeu_-_ind_90.2025_-_instalacao_placas_transito_rua_visconde_do_rio_das_velhas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 90.2025 - instalação placas trânsito Rua Visconde do Rio das Velhas</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1134/everton_-_ind_91.2025_-_construcao_posto_de_saude_e_creche_bairro_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1134/everton_-_ind_91.2025_-_construcao_posto_de_saude_e_creche_bairro_estacao.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 91.2025 - construção posto de saúde e creche bairro Estação</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1170/carlos_-_ind_92.2025_-_instalacao_antenas_e_melhorias_sinais_de_celular.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1170/carlos_-_ind_92.2025_-_instalacao_antenas_e_melhorias_sinais_de_celular.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 92.2025 - instalação antenas e melhorias sinais de celular</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1100/brandao_-_ind_93.2025_-_troca_de_lampada_rua_bandeirantes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1100/brandao_-_ind_93.2025_-_troca_de_lampada_rua_bandeirantes.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 93.2025 - troca de lâmpada rua Bandeirantes</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1101/brandao_-_ind_94.2025_-_limpeza_e_manutencao_praca_bairro_cidade_jardim.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1101/brandao_-_ind_94.2025_-_limpeza_e_manutencao_praca_bairro_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 94.2025 - limpeza e manutenção praça bairro Cidade Jardim</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/ildeu_-_ind_95.2025_-_reparo_equipamentos_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/ildeu_-_ind_95.2025_-_reparo_equipamentos_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 95.2025 - reparo equipamentos academia ao ar livre</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/ildeu_-_ind_96.2025_-_conserto_placas_indicativas_e_informativas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/ildeu_-_ind_96.2025_-_conserto_placas_indicativas_e_informativas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 96.2025 - conserto placas indicativas e informativas</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/954/baltazar_-_ind_97.2025_-_pavimentacao_rua_b.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/954/baltazar_-_ind_97.2025_-_pavimentacao_rua_b.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 97.2025 - pavimentação Rua B</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1171/carlos_-_ind_98.2025_-_tapa_buraco_bairros_cruzeiro_vista_alegre_sao_miguel_nossa_sra_de_fatima_graca_e_alvorada.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1171/carlos_-_ind_98.2025_-_tapa_buraco_bairros_cruzeiro_vista_alegre_sao_miguel_nossa_sra_de_fatima_graca_e_alvorada.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 98.2025 - tapa buraco bairros Cruzeiro, Vista Alegre, São Miguel, Nossa Sra de Fátima, Graça e Alvorada</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/980/julio_-_ind_99.2025_-_redutor_velocidade_rua_pedro_leopoldo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/980/julio_-_ind_99.2025_-_redutor_velocidade_rua_pedro_leopoldo.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 99.2025 - redutor velocidade Rua Pedro Leopoldo</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/981/julio_-_ind_100.2025_-_redutor_velocidade_rua_dos_estrangeiros.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/981/julio_-_ind_100.2025_-_redutor_velocidade_rua_dos_estrangeiros.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 100.2025 - redutor velocidade Rua dos Estrangeiros</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1172/carlos_-_ind_101.2025_-_regularizacao_e__providencias_situacao_moradores_de_rua.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1172/carlos_-_ind_101.2025_-_regularizacao_e__providencias_situacao_moradores_de_rua.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 101.2025 - regularização e  providências situação moradores de rua</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/955/baltazar_-_ind_102.2025_-_pavimentacao_rua_pompeu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/955/baltazar_-_ind_102.2025_-_pavimentacao_rua_pompeu.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 102.2025 - pavimentação Rua Pompéu</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1068/flavio_-_ind_103.2025_-_retorno_e_aperfeicoamento_feirinha_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1068/flavio_-_ind_103.2025_-_retorno_e_aperfeicoamento_feirinha_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 103.2025 - retorno e aperfeiçoamento feirinha Mocambeiro</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1135/everton_-_ind_104.2025_-_limpeza_drenagem_e_asfalto_rua_amazonas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1135/everton_-_ind_104.2025_-_limpeza_drenagem_e_asfalto_rua_amazonas.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 104.2025 - limpeza, drenagem e asfalto Rua Amazonas</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1088/gercy_-_ind_105.2025_-_asfalto_quebrado_avenida_caio_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1088/gercy_-_ind_105.2025_-_asfalto_quebrado_avenida_caio_martins.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 105.2025 - asfalto quebrado Avenida Caio Martins</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1119/jose_miguel_-_ind_106.2025_-_providencias_andarilhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1119/jose_miguel_-_ind_106.2025_-_providencias_andarilhos.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 106.2025 - providências andarilhos</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1048/emanuel_-_ind_107.2025_-_reforma_rua_campos_sales.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1048/emanuel_-_ind_107.2025_-_reforma_rua_campos_sales.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 107.2025 - reforma Rua Campos Sales</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1049/emanuel_-_ind_108.2025_-_reinstalacao_ponto_de_onibus_mg_424.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1049/emanuel_-_ind_108.2025_-_reinstalacao_ponto_de_onibus_mg_424.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 108.2025 - reinstalação ponto de ônibus mg 424</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1089/gercy_-_ind_109.2025_-_recolhimento_material_servico_de_capina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1089/gercy_-_ind_109.2025_-_recolhimento_material_servico_de_capina.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 109.2025 - recolhimento material serviço de capina</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/942/andre_-_ind_111.2025_-_retorno_transporte_usuarios_apae_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/942/andre_-_ind_111.2025_-_retorno_transporte_usuarios_apae_matozinhos.pdf</t>
   </si>
   <si>
     <t>André - Ind 111.2025 - retorno transporte usuários APAE Matozinhos</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/emanuel_-_ind_112.2025_-_recapeamento_avenida_alcino_goncalves_cota.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/emanuel_-_ind_112.2025_-_recapeamento_avenida_alcino_goncalves_cota.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 112.2025 - recapeamento Avenida Alcino Gonçalves Cota</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/emanuel_-_ind_113.2025_-_asfaltamento_diversas_ruas_municipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/emanuel_-_ind_113.2025_-_asfaltamento_diversas_ruas_municipio.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 113.2025 - asfaltamento diversas ruas município</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1102/brandao_-_ind_114.2025_-_capina_calcada_rua_andre_favalelli.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1102/brandao_-_ind_114.2025_-_capina_calcada_rua_andre_favalelli.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 114.2025 - capina calçada Rua André Favalelli</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1173/carlos_-_ind_115.2025_-_pinturas_faixas_elevadas_bairro_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1173/carlos_-_ind_115.2025_-_pinturas_faixas_elevadas_bairro_estacao.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 115.2025 - pinturas faixas elevadas bairro Estação</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1174/carlos_-_ind_116.2025_-_limpeza_e_manutencao_rua_eurico_gaspar_dutra.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1174/carlos_-_ind_116.2025_-_limpeza_e_manutencao_rua_eurico_gaspar_dutra.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 116.2025 - limpeza e manutenção Rua Eurico Gaspar Dutra</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/ildeu_-_ind_117.2025_-_ar_condicionado_sala_professores_escola_eurico_viana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/ildeu_-_ind_117.2025_-_ar_condicionado_sala_professores_escola_eurico_viana.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 117.2025 - ar condicionado sala professores Escola Eurico Viana</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/ildeu_-_ind_118.2025_-_instalacao_guarda_rei_guard_rail_rua_grimaldi_de_melo_e_mtz_010.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/ildeu_-_ind_118.2025_-_instalacao_guarda_rei_guard_rail_rua_grimaldi_de_melo_e_mtz_010.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 118.2025 - Instalação Guarda Rei (guard rail) Rua Grimaldi de Melo e MTZ 010</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1191/carlos_alberto_-_ind_120.2025_-_contratacao_veterinario_animais_situacao_de_rua.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1191/carlos_alberto_-_ind_120.2025_-_contratacao_veterinario_animais_situacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 120.2025 - contratação veterinário animais situação de rua</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1192/carlos_alberto_-_ind_121.2025_-_realizacao_festival_gospel_anualmente_em_novembro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1192/carlos_alberto_-_ind_121.2025_-_realizacao_festival_gospel_anualmente_em_novembro.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 121.2025 - realização festival gospel anualmente em novembro</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1136/everton_-_ind_122.2025_-_redutor_de_velocidade_e_demarcacao_faixas_rua_carlos_alves.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1136/everton_-_ind_122.2025_-_redutor_de_velocidade_e_demarcacao_faixas_rua_carlos_alves.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 122.2025 - redutor de velocidade e demarcação faixas Rua Carlos Alves</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1069/flavio_-_ind_123.2025_-_anteprojeto_tarifa_zero.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1069/flavio_-_ind_123.2025_-_anteprojeto_tarifa_zero.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 123.2025 - anteprojeto Tarifa Zero</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/982/julio_-_ind_124.2025_-_melhorias_praca_bairro_bom_jesus_2.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/982/julio_-_ind_124.2025_-_melhorias_praca_bairro_bom_jesus_2.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 124.2025 - melhorias praça bairro Bom Jesus 2</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1175/carlos_-_ind_125.2025_-_recolhimento_animais_abandono.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1175/carlos_-_ind_125.2025_-_recolhimento_animais_abandono.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 125.2025 - recolhimento animais abandono</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/983/julio_-_ind_126.2025_-_instalacao_lixeiras_ponto_de_onibus.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/983/julio_-_ind_126.2025_-_instalacao_lixeiras_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 126.2025 - instalação lixeiras ponto de ônibus</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1176/carlos_-_ind_127.2025_-_poda_ou_corte_arvore_rua_candido_fonseca_viana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1176/carlos_-_ind_127.2025_-_poda_ou_corte_arvore_rua_candido_fonseca_viana.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 127.2025 - poda ou corte árvore Rua Cândido Fonseca Viana</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1052/emanuel_-_ind_128.2025_-_limpeza_area_rua_joao_inacio_de_lima.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1052/emanuel_-_ind_128.2025_-_limpeza_area_rua_joao_inacio_de_lima.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 128.2025 - limpeza área Rua João Inácio de Lima</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1137/everton_-_ind_130.2025_-_limpeza_e_tapa_buraco_av_general_orlando_torres.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1137/everton_-_ind_130.2025_-_limpeza_e_tapa_buraco_av_general_orlando_torres.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 130.2025 - limpeza e tapa buraco Av General Orlando Torres</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1138/everton_-_ind_131.2025_-_drenagem_e_tapa_buraco_rua_angelim.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1138/everton_-_ind_131.2025_-_drenagem_e_tapa_buraco_rua_angelim.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 131.2025 - drenagem e tapa buraco rua Angelim</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/ildeu_-_ind_132.2025_-_rebaixamento_passagens_avenida_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/ildeu_-_ind_132.2025_-_rebaixamento_passagens_avenida_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 132.2025 - rebaixamento passagens Avenida Santa Terezinha</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/ildeu_-_ind_133.2025_-_intervencoes_e_obras_rua_5.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/ildeu_-_ind_133.2025_-_intervencoes_e_obras_rua_5.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 133.2025 - intervenções e obras Rua 5</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/emanuel_-_ind_134.2025_-_tapa_buraco_ruas_barbacena_ouro_preto_e_gestal_ferreira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/emanuel_-_ind_134.2025_-_tapa_buraco_ruas_barbacena_ouro_preto_e_gestal_ferreira.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 134.2025 - tapa buraco Ruas Barbacena, Ouro Preto e Gestal Ferreira</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1120/jose_miguel_-_ind_135.2025_-_area_construcao_asilo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1120/jose_miguel_-_ind_135.2025_-_area_construcao_asilo.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 135.2025 - área construção asilo</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1193/carlos_alberto_-_ind_136.2025_-_manutencao_postes_av_alcino_goncalves_cota.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1193/carlos_alberto_-_ind_136.2025_-_manutencao_postes_av_alcino_goncalves_cota.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 136.2025 - manutenção postes Av Alcino Gonçalves Cota</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/943/andre_-_ind_137.2025_-_drenagem_pluvial_bairro_vista_alegre.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/943/andre_-_ind_137.2025_-_drenagem_pluvial_bairro_vista_alegre.pdf</t>
   </si>
   <si>
     <t>André - Ind 137.2025 - drenagem pluvial bairro Vista Alegre</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/984/julio_-_ind_138.2025_-_redutor_velocidade_rua_maria_odila.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/984/julio_-_ind_138.2025_-_redutor_velocidade_rua_maria_odila.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 138.2025 - redutor velocidade Rua Maria Odila</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/985/julio_-_ind_139.2025_-_revitalizacao_praca_bairro_sao_paulo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/985/julio_-_ind_139.2025_-_revitalizacao_praca_bairro_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 139.2025 - revitalização praça bairro São Paulo</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/941/andre_-__ind_140.2025_-_implantacao_cinco_faixas_pedestres_rua_bonfim.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/941/andre_-__ind_140.2025_-_implantacao_cinco_faixas_pedestres_rua_bonfim.pdf</t>
   </si>
   <si>
     <t>André -  Ind 140.2025 - implantação cinco faixas pedestres Rua Bonfim</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/949/baltazar_-__ind_141.2025_-_maquina_patrol_rua_brasilia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/949/baltazar_-__ind_141.2025_-_maquina_patrol_rua_brasilia.pdf</t>
   </si>
   <si>
     <t>Baltazar -  Ind 141.2025 - máquina patrol Rua Brasília</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/956/baltazar_-_ind_142.2025_-_providencias_animais_soltos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/956/baltazar_-_ind_142.2025_-_providencias_animais_soltos.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 142.2025 - providências animais soltos</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1103/brandao_-_ind_143.2025_-_providencias_animais_soltos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1103/brandao_-_ind_143.2025_-_providencias_animais_soltos.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 143.2025 - providências animais soltos</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1121/jose_miguel_-_ind_144.2025_-_realizacao_reunioes_itinerantes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1121/jose_miguel_-_ind_144.2025_-_realizacao_reunioes_itinerantes.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 144.2025 - realização reuniões itinerantes</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1194/carlos_alberto_-_ind_145.2025_-_convenio_unicv.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1194/carlos_alberto_-_ind_145.2025_-_convenio_unicv.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 145.2025 - convênio UNICV</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/ildeu_-_ind_146.2025_-_operacao_tapa_buracos_e_asfaltamento_11_ruas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/ildeu_-_ind_146.2025_-_operacao_tapa_buracos_e_asfaltamento_11_ruas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 146.2025 - operação tapa buracos e asfaltamento 11 ruas</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/ildeu_-_ind_147.2025_-_troca_lampadas_em_6_ruas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/ildeu_-_ind_147.2025_-_troca_lampadas_em_6_ruas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 147.2025 - troca lâmpadas em 6 ruas</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/957/baltazar_-_ind_149.2025_-_pavimentacao_rua_maria_jose_vieira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/957/baltazar_-_ind_149.2025_-_pavimentacao_rua_maria_jose_vieira.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 149.2025 - pavimentação Rua Maria José Vieira</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1177/carlos_-_ind_150.2025_-_intervencoes_rua_placido_ribeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1177/carlos_-_ind_150.2025_-_intervencoes_rua_placido_ribeiro.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 150.2025 - intervenções rua Plácido Ribeiro</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/958/baltazar_-_ind_151.2025_-_patrol_na_rua_jose_estacio_de_sousa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/958/baltazar_-_ind_151.2025_-_patrol_na_rua_jose_estacio_de_sousa.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 151.2025 - patrol na Rua José Estácio de Sousa</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1070/flavio_-_ind_154.2025_-_prioridade_ubs_e_saude_mental.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1070/flavio_-_ind_154.2025_-_prioridade_ubs_e_saude_mental.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 154.2025 - prioridade UBS e Saúde Mental</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1071/flavio_-_ind_155.2025_-_mudanca_mao_sentido_rua_maria_joana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1071/flavio_-_ind_155.2025_-_mudanca_mao_sentido_rua_maria_joana.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 155.2025 - mudança mão (sentido) Rua Maria Joana</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1104/brandao_-_ind_156.2025_-_anteprojeto_ferias_25_dias_uteis.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1104/brandao_-_ind_156.2025_-_anteprojeto_ferias_25_dias_uteis.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 156.2025 - anteprojeto férias 25 dias úteis</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1139/everton_-_ind_157.2025_-_faixa_elevada_br_424_proximo_rua_bolivia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1139/everton_-_ind_157.2025_-_faixa_elevada_br_424_proximo_rua_bolivia.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 157.2025 - faixa elevada BR 424, próximo Rua Bolívia</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/986/julio_-_ind_158.2025_-_paliativo_ruas_18_19_e_itamar_raul_mendes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/986/julio_-_ind_158.2025_-_paliativo_ruas_18_19_e_itamar_raul_mendes.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 158.2025 - paliativo Ruas 18, 19 e Itamar Raul Mendes</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/987/julio_-_ind_159.2025_-_redutor_de_velocidade_3_ruas_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/987/julio_-_ind_159.2025_-_redutor_de_velocidade_3_ruas_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 159.2025 - redutor de velocidade 3 ruas Mocambeiro</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/emanuel_-_ind_160.2025_-_asfaltamento_rua_agenor_goncalves_silva_e_nsa._senhora_de_fatima.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/emanuel_-_ind_160.2025_-_asfaltamento_rua_agenor_goncalves_silva_e_nsa._senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 160.2025 - asfaltamento Rua Agenor Gonçalves Silva e Nsa. Senhora de Fátima</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/944/andre_-_ind_161.2025_-_revitalizacao_limpeza_e_drenagem_rua_rosaria_borges_lopes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/944/andre_-_ind_161.2025_-_revitalizacao_limpeza_e_drenagem_rua_rosaria_borges_lopes.pdf</t>
   </si>
   <si>
     <t>André - Ind 161.2025 - revitalização, limpeza e drenagem Rua Rosaria Borges Lopes</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/945/andre_-_ind_162.2025_-_revitalizacao_pavimentacao_e_drenagem_rua_domingos_xavier_chagas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/945/andre_-_ind_162.2025_-_revitalizacao_pavimentacao_e_drenagem_rua_domingos_xavier_chagas.pdf</t>
   </si>
   <si>
     <t>André - Ind 162.2025 - revitalização, pavimentação e drenagem Rua Domingos Xavier Chagas</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1195/carlos_alberto_-_ind_163.2025_-_retirada_animais_grande_porte_das_ruas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1195/carlos_alberto_-_ind_163.2025_-_retirada_animais_grande_porte_das_ruas.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 163.2025 - retirada animais grande porte das ruas</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1105/brandao_-_ind_164.2025-_limpeza_rua_dr_lund.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1105/brandao_-_ind_164.2025-_limpeza_rua_dr_lund.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 164.2025- limpeza rua Dr Lund</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/ildeu_-_ind_165.2025_-_recapeamento_rua_guaribu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/ildeu_-_ind_165.2025_-_recapeamento_rua_guaribu.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 165.2025 - recapeamento rua Guaribu</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/ildeu_-_ind_166.2025_-_intervencao_ponte_do_carabina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/ildeu_-_ind_166.2025_-_intervencao_ponte_do_carabina.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 166.2025 - intervenção ponte do Carabina</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/988/julio_-_ind_167.2025_-_tapa_buraco_ruas_venezuela_rio_grande_do_norte_e_bandeirantes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/988/julio_-_ind_167.2025_-_tapa_buraco_ruas_venezuela_rio_grande_do_norte_e_bandeirantes.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 167.2025 - tapa buraco ruas Venezuela, Rio Grande do Norte e Bandeirantes</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1178/carlos_-_ind_168.2025_-_melhorias_distrito_industrial.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1178/carlos_-_ind_168.2025_-_melhorias_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 168.2025 - melhorias Distrito Industrial</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1179/carlos_-_ind_169.2025_-_melhorias_ruas_do_bairro_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1179/carlos_-_ind_169.2025_-_melhorias_ruas_do_bairro_estacao.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 169.2025 - melhorias ruas do bairro Estação</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/946/andre_-_ind_170.2025_-_operacao_tapa_buracos_rua_bonfim_esquina_com_florianopolis.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/946/andre_-_ind_170.2025_-_operacao_tapa_buracos_rua_bonfim_esquina_com_florianopolis.pdf</t>
   </si>
   <si>
     <t>André - Ind 170.2025 - operação tapa buracos Rua Bonfim esquina com Florianópolis</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1072/flavio_-_ind_171.2025_-_recuperacao_rua_do_cemiterio_mocambeiro_aquisicao_lote.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1072/flavio_-_ind_171.2025_-_recuperacao_rua_do_cemiterio_mocambeiro_aquisicao_lote.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 171.2025 - recuperação rua do cemitério (Mocambeiro), aquisição lote</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/947/andre_-_ind_172.2025_-_melhoria_sistema_drenagem_pluvial_rua_andre_favalelli.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/947/andre_-_ind_172.2025_-_melhoria_sistema_drenagem_pluvial_rua_andre_favalelli.pdf</t>
   </si>
   <si>
     <t>André - Ind 172.2025 - melhoria sistema drenagem pluvial Rua André Favalelli</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1106/brandao_-_ind_173.2025_-_troca_de_lampadas_em_todo_o_municipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1106/brandao_-_ind_173.2025_-_troca_de_lampadas_em_todo_o_municipio.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 173.2025 - troca de lâmpadas em todo o município</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1122/jose_miguel_-_ind_175.2025_-_abertura_cemiterio_finais_de_semana_ou_2_vezes_no_mes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1122/jose_miguel_-_ind_175.2025_-_abertura_cemiterio_finais_de_semana_ou_2_vezes_no_mes.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 175.2025 - abertura Cemitério finais de semana ou 2 vezes no mês</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/959/baltazar_-_ind_177.2025_-_tapa_buracos_rua_jair_apolinario_conjunto_vitalino_creche_wladimir_tavares.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/959/baltazar_-_ind_177.2025_-_tapa_buracos_rua_jair_apolinario_conjunto_vitalino_creche_wladimir_tavares.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 177.2025 - tapa buracos Rua Jair Apolinário, Conjunto Vitalino, Creche Wladimir Tavares</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/960/baltazar_-_ind_178.2025_-_pavimentacao_rua_b.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/960/baltazar_-_ind_178.2025_-_pavimentacao_rua_b.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 178.2025 - pavimentação Rua B</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1180/carlos_-_ind_179.2025_-_mobilidade_urbana_rua_h_e_escola_valdemar_pezzini.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1180/carlos_-_ind_179.2025_-_mobilidade_urbana_rua_h_e_escola_valdemar_pezzini.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 179.2025 - mobilidade urbana Rua H e escola Valdemar Pezzini</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/ildeu_-_ind_180.2025_-_asfaltamento_rua_jose_dias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/ildeu_-_ind_180.2025_-_asfaltamento_rua_jose_dias.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 180.2025 - asfaltamento rua José Dias</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/ildeu_-_ind_181.2025_-_quebra_molas_rua_custodio_alvarenga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/ildeu_-_ind_181.2025_-_quebra_molas_rua_custodio_alvarenga.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 181.2025 - quebra molas Rua Custódio Alvarenga</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1090/gercy_-_ind_182.2025_-_revisao_geral_rede_eletrica_bairro_sao_miguel_rua_d.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1090/gercy_-_ind_182.2025_-_revisao_geral_rede_eletrica_bairro_sao_miguel_rua_d.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 182.2025 - revisão geral rede elétrica bairro São Miguel, rua D</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1140/everton_-_ind_183.2025_-_placa_sinalizacao_ponte_bom_sera.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1140/everton_-_ind_183.2025_-_placa_sinalizacao_ponte_bom_sera.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 183.2025 - placa sinalização ponte Bom Será</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/ildeu_-_ind_184.2025_-_limpeza_ponto_de_onibus_mg_424__proximo_a_upa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/ildeu_-_ind_184.2025_-_limpeza_ponto_de_onibus_mg_424__proximo_a_upa.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 184.2025 - limpeza ponto de ônibus MG 424  próximo a UPA</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1141/everton_-_ind_185.2025_-_drenagem_limpeza_e_pavimentacao_rua_princesa_isabel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1141/everton_-_ind_185.2025_-_drenagem_limpeza_e_pavimentacao_rua_princesa_isabel.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 185.2025 - drenagem, limpeza e pavimentação Rua Princesa Isabel</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1196/carlos_alberto_-_ind_186.2025_-_manutencao_placas_de_sinalizacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1196/carlos_alberto_-_ind_186.2025_-_manutencao_placas_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 186.2025 - manutenção placas de sinalização</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1107/brandao_-_ind_187.2025_-_tapa_buraco_rua_dagmar_vieira_bicalho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1107/brandao_-_ind_187.2025_-_tapa_buraco_rua_dagmar_vieira_bicalho.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 187.2025 - tapa buraco Rua Dagmar Vieira Bicalho</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1108/brandao_-_ind_188.2025_-_fiscalizacao_transporte_coletivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1108/brandao_-_ind_188.2025_-_fiscalizacao_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 188.2025 - fiscalização transporte coletivo</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/961/baltazar_-_ind_189.2025_-_instalacao_ponto_de_apoio_policia_militar_em_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/961/baltazar_-_ind_189.2025_-_instalacao_ponto_de_apoio_policia_militar_em_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 189.2025 - instalação ponto de apoio Polícia Militar em Mocambeiro</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/962/baltazar_-_ind_190.2025_-_melhoria_infraestrutura_atendimento_secretaria_fazenda.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/962/baltazar_-_ind_190.2025_-_melhoria_infraestrutura_atendimento_secretaria_fazenda.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 190.2025 - melhoria infraestrutura atendimento Secretaria Fazenda</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1091/gercy_-_ind_191.2025_-_revisao_pavimentacao_rua_joaquim_vieira_da_costa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1091/gercy_-_ind_191.2025_-_revisao_pavimentacao_rua_joaquim_vieira_da_costa.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 191.2025 - revisão pavimentação Rua Joaquim Vieira da Costa</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1092/gercy_-_ind_192.2025_-_situacao_arvores_rua_b.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1092/gercy_-_ind_192.2025_-_situacao_arvores_rua_b.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 192.2025 - situação árvores Rua B</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/ildeu_-_ind_194.2025_-_troca_de_lampadas_5_vias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/ildeu_-_ind_194.2025_-_troca_de_lampadas_5_vias.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 194.2025 - troca de lâmpadas 5 vias</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1181/carlos_-_ind_195.2025_-_anteprojeto_vale_alimentacao_servidores_executivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1181/carlos_-_ind_195.2025_-_anteprojeto_vale_alimentacao_servidores_executivo.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 195.2025 - anteprojeto vale alimentação servidores Executivo</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/948/andre_-_ind_196.2025_-_equipe_saude_bairro_alvorada_parte_do_centro_e_residencial_mangueiras.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/948/andre_-_ind_196.2025_-_equipe_saude_bairro_alvorada_parte_do_centro_e_residencial_mangueiras.pdf</t>
   </si>
   <si>
     <t>André - Ind 196.2025 - equipe saúde Bairro Alvorada, parte do Centro e Residencial Mangueiras</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1182/carlos_-_ind_197.2025_-_limpeza_e_manutencao_7_vias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1182/carlos_-_ind_197.2025_-_limpeza_e_manutencao_7_vias.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 197.2025 - limpeza e manutenção 7 vias</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1197/carlos_alberto_-_ind_198.2025_-_tapa_buraco_e_pavimentacao_rua_maria_esteves_cotta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1197/carlos_alberto_-_ind_198.2025_-_tapa_buraco_e_pavimentacao_rua_maria_esteves_cotta.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 198.2025 - tapa buraco e pavimentação Rua Maria Esteves Cotta</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/ildeu_-_ind_199.2025_-_asfaltamento_poste_lampadas_na_rua_b.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/ildeu_-_ind_199.2025_-_asfaltamento_poste_lampadas_na_rua_b.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 199.2025 - asfaltamento, poste, lâmpadas na rua B</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1198/carlos_alberto_-_ind_200.2025_-_quebra_molas_rua_equador.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1198/carlos_alberto_-_ind_200.2025_-_quebra_molas_rua_equador.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 200.2025 - quebra molas Rua Equador</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1142/everton_-_ind_201.2025_-_malha_asfaltica_ruas_jose_dias_da_silva_e_jose_camilo_de_lima.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1142/everton_-_ind_201.2025_-_malha_asfaltica_ruas_jose_dias_da_silva_e_jose_camilo_de_lima.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 201.2025 - malha asfáltica Ruas José Dias da Silva e José Camilo de Lima</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/963/baltazar_-_ind_203.2025_-_caminhao_para_suporte_operacao_tapa_buracos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/963/baltazar_-_ind_203.2025_-_caminhao_para_suporte_operacao_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 203.2025 - caminhão para suporte operação tapa buracos</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/964/baltazar_-_ind_204.2025_-_instalacao_mictorio_coletivo_banheiro_mercado_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/964/baltazar_-_ind_204.2025_-_instalacao_mictorio_coletivo_banheiro_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 204.2025 - instalação mictório coletivo banheiro Mercado Municipal</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1143/everton_-_ind_205.2025_-_instalacao_lixeiras_publicas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1143/everton_-_ind_205.2025_-_instalacao_lixeiras_publicas.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 205.2025 - instalação lixeiras públicas</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/972/cesar_-_ind_206.2025_-_quebra_molas_rua_xv_de_novembro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/972/cesar_-_ind_206.2025_-_quebra_molas_rua_xv_de_novembro.pdf</t>
   </si>
   <si>
     <t>César - Ind 206.2025 - quebra molas Rua XV de novembro</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/ildeu_-_ind_207.2025_-_patrolamento_e_rocagem_estrada_q_liga_matozinhos_a_aracas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/ildeu_-_ind_207.2025_-_patrolamento_e_rocagem_estrada_q_liga_matozinhos_a_aracas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 207.2025 - Patrolamento e roçagem estrada q liga Matozinhos a Araçás</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/emanuel_-_ind_208.2025_-_limpeza_bueiros_bairro_progresso_ruas_padre_sebastiao_e_pedro_ii.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/emanuel_-_ind_208.2025_-_limpeza_bueiros_bairro_progresso_ruas_padre_sebastiao_e_pedro_ii.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 208.2025 - limpeza bueiros bairro Progresso Ruas Padre Sebastião e Pedro II</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/emanuel_-_ind_209.2025_-_retirada_ou_mudanca_quebra_molas_rua_raul_teixeira_da_costa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/emanuel_-_ind_209.2025_-_retirada_ou_mudanca_quebra_molas_rua_raul_teixeira_da_costa.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 209.2025 - retirada ou mudança quebra molas Rua Raul Teixeira da Costa</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1109/brandao_-_ind_210.2025_-_melhoria_seguranca_bairros_bom_jesus_e_presidente_mg_424.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1109/brandao_-_ind_210.2025_-_melhoria_seguranca_bairros_bom_jesus_e_presidente_mg_424.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 210.2025 - melhoria segurança bairros Bom Jesus e Presidente MG 424</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1183/carlos_-_ind_211.2025_-_implantacao_lixeiras_regiao_central_de_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1183/carlos_-_ind_211.2025_-_implantacao_lixeiras_regiao_central_de_matozinhos.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 211.2025 - implantação lixeiras região central de Matozinhos</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1093/gercy_-_ind_212.2025_-_renovacao_sinalizacao_vagas_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1093/gercy_-_ind_212.2025_-_renovacao_sinalizacao_vagas_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 212.2025 - renovação sinalização vagas pessoas com deficiência</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1094/gercy_-_ind_213.2025_-_instalacao_quebra_molas_rua_dos_carvalhos_e_alfredo_aranha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1094/gercy_-_ind_213.2025_-_instalacao_quebra_molas_rua_dos_carvalhos_e_alfredo_aranha.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 213.2025 - instalação quebra molas Rua dos Carvalhos e Alfredo Aranha</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1204/ildeu_-_ind_215.2025_-_mini_rotatoria_atras_da_igreja_bairro_sao_sebastiao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1204/ildeu_-_ind_215.2025_-_mini_rotatoria_atras_da_igreja_bairro_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 215.2025 - mini rotatória atrás da Igreja bairro São Sebastião</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1205/ildeu_-_ind_216.2025_-_instalacao_de_2_quebra_molas_rua_candido_fonseca_viana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1205/ildeu_-_ind_216.2025_-_instalacao_de_2_quebra_molas_rua_candido_fonseca_viana.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 216.2025 - instalação de 2 quebra molas rua Cândido Fonseca Viana</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1206/baltazar_-_ind_217.2025_-_reforma_calcada_avenida_andre_favalelli.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1206/baltazar_-_ind_217.2025_-_reforma_calcada_avenida_andre_favalelli.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 217.2025 - reforma calçada Avenida André Favalelli</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1207/flavio_-_ind_218.2025_-_mutirao_capina_rocagem_e_limpeza_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1207/flavio_-_ind_218.2025_-_mutirao_capina_rocagem_e_limpeza_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 218.2025 - mutirão capina, roçagem e limpeza Mocambeiro</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1208/gercy_-_ind_219.2025_-_providencias_falta_de_agua_bairro_sao_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1208/gercy_-_ind_219.2025_-_providencias_falta_de_agua_bairro_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 219.2025 - providências falta de água bairro São Miguel</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1209/carlos_-_ind_220.2025_-_providencias_melhorias_vias_bairros_vista_alegre_e_aracas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1209/carlos_-_ind_220.2025_-_providencias_melhorias_vias_bairros_vista_alegre_e_aracas.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 220.2025 - providências melhorias vias bairros Vista Alegre e Araçás</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1210/baltazar_-_ind_221.2025_-_apoio_maquinario_agricola_para_agricultura_familiar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1210/baltazar_-_ind_221.2025_-_apoio_maquinario_agricola_para_agricultura_familiar.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 221.2025 - apoio maquinário agrícola para agricultura familiar</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1211/emanuel_-_ind_222.2025_-_limpeza_e_capina_rua_eurico_viana_e_lampadas_led_bairro_floresta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1211/emanuel_-_ind_222.2025_-_limpeza_e_capina_rua_eurico_viana_e_lampadas_led_bairro_floresta.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 222.2025 - limpeza e capina Rua Eurico Viana e lâmpadas LED bairro Floresta</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1212/emanuel_-_ind_223.2025_-_troca_lampadas_rua_alvaro_vieira_da_costa_bairro_estacao..pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1212/emanuel_-_ind_223.2025_-_troca_lampadas_rua_alvaro_vieira_da_costa_bairro_estacao..pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 223.2025 - troca lâmpadas Rua Álvaro Vieira da Costa, bairro Estação.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1217/everton_-_ind_224.2025_-_pavimentacao_asfaltica_ruas_maria_jose_vieira_romao_martins_maria_e_cota.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1217/everton_-_ind_224.2025_-_pavimentacao_asfaltica_ruas_maria_jose_vieira_romao_martins_maria_e_cota.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 224.2025 - pavimentação asfáltica Ruas Maria José Vieira, Romão Martins, Maria e Cota</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1218/everton_-_ind_225.2025_-_operacao_tapa_buraco_regiao_central_e_rua_8_de_dezembro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1218/everton_-_ind_225.2025_-_operacao_tapa_buraco_regiao_central_e_rua_8_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 225.2025 - operação tapa buraco região Central e Rua 8 de Dezembro</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1219/ildeu_-_ind_226.2025_-_sinalizacao_transito_em_frente_ao_condominio_retiro_das_garcas_e_paris.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1219/ildeu_-_ind_226.2025_-_sinalizacao_transito_em_frente_ao_condominio_retiro_das_garcas_e_paris.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 226.2025 - sinalização trânsito em frente ao Condomínio Retiro das Garças e Paris</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1220/ildeu_-_ind_227.2025_-_patrolamento_e_rocagem_rua_joao_madalena.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1220/ildeu_-_ind_227.2025_-_patrolamento_e_rocagem_rua_joao_madalena.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 227.2025 - patrolamento e roçagem Rua João Madalena</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1221/brandao_-_ind_228.2025_-_limpeza_rua_princesa_isabel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1221/brandao_-_ind_228.2025_-_limpeza_rua_princesa_isabel.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 228.2025 - limpeza Rua Princesa Isabel</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1222/baltazar_-_ind_229.2025_-_reabertura_porteira_estrada_jaguara_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1222/baltazar_-_ind_229.2025_-_reabertura_porteira_estrada_jaguara_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 229.2025 - reabertura porteira estrada Jaguara (Mocambeiro)</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1223/baltazar_-_ind_230.2025_-_instalacao_quebra_molas_rua_1o_de_maio_e_rua_jair_herculano.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1223/baltazar_-_ind_230.2025_-_instalacao_quebra_molas_rua_1o_de_maio_e_rua_jair_herculano.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 230.2025 - instalação quebra molas Rua 1º de Maio e Rua Jair Herculano</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1224/carlos_alberto_-_ind_231.2025_-_postes_iluminacao_publica_rua_5.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1224/carlos_alberto_-_ind_231.2025_-_postes_iluminacao_publica_rua_5.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 231.2025 - postes iluminação pública Rua 5</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1225/carlos_alberto_-_ind_232.2025_-_limpeza_praca_entre_as_ruas_30_e_31.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1225/carlos_alberto_-_ind_232.2025_-_limpeza_praca_entre_as_ruas_30_e_31.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 232.2025 - limpeza praça entre as ruas 30 e 31</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1226/emanuel_-_ind_233.2025_-_melhorias_rua_jose_vieira_sobrinho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1226/emanuel_-_ind_233.2025_-_melhorias_rua_jose_vieira_sobrinho.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 233.2025 - melhorias Rua José Vieira Sobrinho</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1227/carlos_-_ind_234.2025_-_melhorias_ruas_cabiuna_jatoba_e_guaribu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1227/carlos_-_ind_234.2025_-_melhorias_ruas_cabiuna_jatoba_e_guaribu.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 234.2025 - melhorias Ruas Cabiúna, Jatobá e Guaribu</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1248/brandao_-_ind_235.2025_-_limpeza_da_rua_o.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1248/brandao_-_ind_235.2025_-_limpeza_da_rua_o.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 235.2025 - limpeza da Rua O</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1249/brandao_-_ind_236.2025_-_patrolamento_e_limpeza_rua_w.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1249/brandao_-_ind_236.2025_-_patrolamento_e_limpeza_rua_w.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 236.2025 - patrolamento e limpeza Rua W</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1250/cesar_-_ind_237.2025_-_iluminacao_publica_ruas_wilson_de_paula_martins_maria_ruth_de_paula_martins_rafael_de_paula_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1250/cesar_-_ind_237.2025_-_iluminacao_publica_ruas_wilson_de_paula_martins_maria_ruth_de_paula_martins_rafael_de_paula_martins.pdf</t>
   </si>
   <si>
     <t>César - Ind 237.2025 - iluminação pública Ruas Wilson de Paula Martins, Maria Ruth de Paula Martins, Rafael de Paula Martins</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1251/ildeu_-_ind_238.2025_-_limpeza_e_asfaltamento_rua_prata.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1251/ildeu_-_ind_238.2025_-_limpeza_e_asfaltamento_rua_prata.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 238.2025 - limpeza e asfaltamento rua Prata</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1252/ildeu_-_ind_239.2025_-_asfaltamento_rua_maria_esteves_cotta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1252/ildeu_-_ind_239.2025_-_asfaltamento_rua_maria_esteves_cotta.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 239.2025 - asfaltamento Rua Maria Esteves Cotta</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1253/carlos_-_ind_240.2025_-_mauntencao_e_vistoria_rua_angelim.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1253/carlos_-_ind_240.2025_-_mauntencao_e_vistoria_rua_angelim.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 240.2025 - mauntenção e vistoria Rua Angelim</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1254/jose_miguel_-_ind_241.2025_-_sinalizacao_da_rua_varginha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1254/jose_miguel_-_ind_241.2025_-_sinalizacao_da_rua_varginha.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 241.2025 - sinalização da Rua Varginha</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1255/carlos_-_ind_242.2025_-_rede_eletrica_e_iluminacao_ruas_prof_antonio_carvalho_rio_de_janeiro_andradas_carlos_alves_dos_santos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1255/carlos_-_ind_242.2025_-_rede_eletrica_e_iluminacao_ruas_prof_antonio_carvalho_rio_de_janeiro_andradas_carlos_alves_dos_santos.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 242.2025 - rede elétrica e iluminação Ruas Prof Antônio Carvalho, Rio de Janeiro, Andradas, Carlos Alves dos Santos</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1256/emanuel_-_ind_243.2025_-_tapa_buraco_rua_manoel_aranha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1256/emanuel_-_ind_243.2025_-_tapa_buraco_rua_manoel_aranha.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 243.2025 - tapa buraco Rua Manoel Aranha</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1266/ildeu_-_ind_244.2025_-_recolhimento_resto_capina_rua_manuel_aranha_e_limpeza_rua_acima_da_upa_24_hrs.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1266/ildeu_-_ind_244.2025_-_recolhimento_resto_capina_rua_manuel_aranha_e_limpeza_rua_acima_da_upa_24_hrs.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 244.2025 - recolhimento resto capina Rua Manuel Aranha e limpeza rua acima da UPA 24 hrs</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1267/julio_-_ind_245.2025_-_redutor_velocidade_rua_venezuela.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1267/julio_-_ind_245.2025_-_redutor_velocidade_rua_venezuela.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 245.2025 - redutor velocidade Rua Venezuela</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1268/everton_-__ind_246.2025_-_pintura_faixa_de_pedestre_bairro_estacao_avenida_caio_martins_e_em_frente_ao_ponto_yazaki.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1268/everton_-__ind_246.2025_-_pintura_faixa_de_pedestre_bairro_estacao_avenida_caio_martins_e_em_frente_ao_ponto_yazaki.pdf</t>
   </si>
   <si>
     <t>Everton -  Ind 246.2025 - pintura faixa de pedestre bairro Estação, Avenida Caio Martins e em frente ao ponto Yazaki</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1269/emanuel_-__ind_247.2025_-_extensao_rede_eletrica_e_pavimentacao_rua_professor_antonio_de_carvalho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1269/emanuel_-__ind_247.2025_-_extensao_rede_eletrica_e_pavimentacao_rua_professor_antonio_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Emanuel -  Ind 247.2025 - extensão rede elétrica e pavimentação Rua Professor Antônio de Carvalho</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/jose_miguel_-_ind_248.2025_-_tapa_buracos_ruas_cabiuna_angelim_e_ariba..pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/jose_miguel_-_ind_248.2025_-_tapa_buracos_ruas_cabiuna_angelim_e_ariba..pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 248.2025 - tapa buracos ruas Cabiúna, Angelim e Ariba.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/ildeu_-_ind_249.2025_-_tapa_buracos_rua_boa_vista.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/ildeu_-_ind_249.2025_-_tapa_buracos_rua_boa_vista.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 249.2025 - tapa buracos Rua Boa Vista</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/baltazar_-_ind_250.2025_-_pavimentacao_rua_laerte_goncalves_silva_antiga_rua_3.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/baltazar_-_ind_250.2025_-_pavimentacao_rua_laerte_goncalves_silva_antiga_rua_3.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 250.2025 - pavimentação Rua Laerte Gonçalves Silva (antiga Rua 3)</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1273/everton_-_ind_251.2025_-_limpeza_drenagem_e_asfalto_rua_jose_estacio_de_souza.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1273/everton_-_ind_251.2025_-_limpeza_drenagem_e_asfalto_rua_jose_estacio_de_souza.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 251.2025 - limpeza, drenagem e asfalto Rua José Estácio de Souza</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/andre_-_ind_252.2025_-_medico_ferista_ou_profissional_para_cobrir_ausencias_medicas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/andre_-_ind_252.2025_-_medico_ferista_ou_profissional_para_cobrir_ausencias_medicas.pdf</t>
   </si>
   <si>
     <t>André - Ind 252.2025 - médico ferista ou profissional para cobrir ausências médicas</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1279/carlos_alberto_-_ind_253.2025_-_quebra_molas_rua_barbacena.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1279/carlos_alberto_-_ind_253.2025_-_quebra_molas_rua_barbacena.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 253.2025 - quebra molas Rua Barbacena</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/ildeu_-_ind_254.2025_-_quebra_molas_rua_sete_de_setembro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/ildeu_-_ind_254.2025_-_quebra_molas_rua_sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 254.2025 - quebra molas Rua Sete de Setembro</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1281/cesar_-_ind_255.2025_-_instalacao_postes_iluminacao_avenida_joaquim_batista_azevedo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1281/cesar_-_ind_255.2025_-_instalacao_postes_iluminacao_avenida_joaquim_batista_azevedo.pdf</t>
   </si>
   <si>
     <t>César - Ind 255.2025 - instalação postes iluminação Avenida Joaquim Batista Azevedo</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/julio_-__ind_256.2025_-_horario_livre_uso_do_campo_bairro_sao_paulo_para_projetos_sociais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/julio_-__ind_256.2025_-_horario_livre_uso_do_campo_bairro_sao_paulo_para_projetos_sociais.pdf</t>
   </si>
   <si>
     <t>Júlio -  Ind 256.2025 - horário livre uso do campo bairro São Paulo para projetos sociais</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/julio_-_ind_257.2025_-_caminhao_pipa_irrigacao_da_rua_florestal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/julio_-_ind_257.2025_-_caminhao_pipa_irrigacao_da_rua_florestal.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 257.2025 - caminhão pipa irrigação da Rua Florestal</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/ildeu_-_ind_258.2025_-_academia_ao_ar_livre_no_espaco_do_bairro_sao_paulo_ao_lado_do_campo_de_futebol.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/ildeu_-_ind_258.2025_-_academia_ao_ar_livre_no_espaco_do_bairro_sao_paulo_ao_lado_do_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 258.2025 - academia ao ar livre no espaço do bairro São Paulo (ao lado do campo de futebol)</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/gercy_-_ind_259.2025_-_recipientes_coleta_de_materiais_reciclaveis.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/gercy_-_ind_259.2025_-_recipientes_coleta_de_materiais_reciclaveis.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 259.2025 - recipientes coleta de materiais recicláveis</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/gercy_-_ind_260.2025_-_recebimentos_recursos_transmatoz_por_meios_alternativos_ao_presencial.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/gercy_-_ind_260.2025_-_recebimentos_recursos_transmatoz_por_meios_alternativos_ao_presencial.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 260.2025 - recebimentos recursos Transmatoz por meios alternativos ao presencial</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/baltazar_-_ind_261.2025_-_pavimentacao_e_calcamento_rua_laginha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/baltazar_-_ind_261.2025_-_pavimentacao_e_calcamento_rua_laginha.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 261.2025 - pavimentação e calçamento Rua Laginha</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/baltazar_-_ind_262.2025_-_instalacao_quebra_molas_e_faixa_pedestre_rua_varginha_e_rua_venezuela.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/baltazar_-_ind_262.2025_-_instalacao_quebra_molas_e_faixa_pedestre_rua_varginha_e_rua_venezuela.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 262.2025 - instalação quebra molas e faixa pedestre Rua Varginha e Rua Venezuela</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1289/emanuel_-_ind_263.2025_-_reforma_ampliacao_e_instalacao_equipamentos_praca_abran_ellian_bairro_sao_jose.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1289/emanuel_-_ind_263.2025_-_reforma_ampliacao_e_instalacao_equipamentos_praca_abran_ellian_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 263.2025 - reforma, ampliação e instalação equipamentos praça Abran Ellian, bairro São José</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1290/carlos_-__ind_264.2025_-_providencias_avenida_santa_terezinha_reparos_pintura_faixas_melhorias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1290/carlos_-__ind_264.2025_-_providencias_avenida_santa_terezinha_reparos_pintura_faixas_melhorias.pdf</t>
   </si>
   <si>
     <t>Carlos -  Ind 264.2025 - providências Avenida Santa Terezinha (reparos, pintura faixas, melhorias)</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/emanuel_-_ind_265.2025_-_asfaltamento_ruas_maria_esteves_cota_e_maria_jose_vieira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/emanuel_-_ind_265.2025_-_asfaltamento_ruas_maria_esteves_cota_e_maria_jose_vieira.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 265.2025 - asfaltamento Ruas Maria Esteves Cota e Maria José Vieira</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/andre_-_ind_266.2025_-_fornecimento_sensor_monitoramento_glicose_do_tipo_libre.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/andre_-_ind_266.2025_-_fornecimento_sensor_monitoramento_glicose_do_tipo_libre.pdf</t>
   </si>
   <si>
     <t>André - Ind 266.2025 - fornecimento sensor monitoramento glicose do tipo Libre</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1308/ildeu_-_ind_267.2025_-_retirada_postes_placas_de_transito_em_desuso_no_municipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1308/ildeu_-_ind_267.2025_-_retirada_postes_placas_de_transito_em_desuso_no_municipio.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 267.2025 - retirada postes placas de trânsito em desuso no Município</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1309/ildeu_-_ind_268.2025_-_instalacao_quebra_molas_rua_guarapari.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1309/ildeu_-_ind_268.2025_-_instalacao_quebra_molas_rua_guarapari.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 268.2025 - instalação quebra molas Rua Guarapari</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1310/everton_-_ind_269.2025_-_medidas_acolhimento_protecao_e_reintegracao_social_pessoas_em_situacao_de_rua.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1310/everton_-_ind_269.2025_-_medidas_acolhimento_protecao_e_reintegracao_social_pessoas_em_situacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 269.2025 - medidas acolhimento, proteção e reintegração social pessoas em situação de rua</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1311/carlos_alberto_-_ind_270.2025_-_manutencao_e_troca_lampadas_queimadas_pracas_do_bairro_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1311/carlos_alberto_-_ind_270.2025_-_manutencao_e_troca_lampadas_queimadas_pracas_do_bairro_estacao.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 270.2025 - manutenção e troca lâmpadas queimadas praças do bairro Estação</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1312/julio_-_ind_271.2025_-_redutor_de_velocidade_rua_gestal_ferreira_maia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1312/julio_-_ind_271.2025_-_redutor_de_velocidade_rua_gestal_ferreira_maia.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 271.2025 - redutor de velocidade Rua Gestal Ferreira Maia</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1313/baltazar_-_ind_272.2025_-_pavimentacao_calcamento_morro_do_cafezal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1313/baltazar_-_ind_272.2025_-_pavimentacao_calcamento_morro_do_cafezal.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 272.2025 - pavimentação (calçamento) Morro do Cafezal</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1314/flavio_-_ind_273.2025_-_inclusao_festa_los_cachaca_calendario_eventos_culturais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1314/flavio_-_ind_273.2025_-_inclusao_festa_los_cachaca_calendario_eventos_culturais.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 273.2025 - inclusão Festa Los Cachaça calendário eventos culturais</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1315/andre_-_ind_274.2025_-_desburocratizacao_exames_ubs.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1315/andre_-_ind_274.2025_-_desburocratizacao_exames_ubs.pdf</t>
   </si>
   <si>
     <t>André - Ind 274.2025 - desburocratização exames UBS</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1316/baltazar_-_ind_275.2025_-_capina_e_limpeza_rua_1o_de_maio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1316/baltazar_-_ind_275.2025_-_capina_e_limpeza_rua_1o_de_maio.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 275.2025 - capina e limpeza Rua 1º de Maio</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1317/carlos_-_ind_276.2025_-_melhorias_rua_general_orlando_torres.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1317/carlos_-_ind_276.2025_-_melhorias_rua_general_orlando_torres.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 276.2025 - melhorias Rua General Orlando Torres</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/everton_-_ind_277.2025_-_limpeza_drenagem_e_asfaltamento_rua_djalma_fernandes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/everton_-_ind_277.2025_-_limpeza_drenagem_e_asfaltamento_rua_djalma_fernandes.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 277.2025 - limpeza, drenagem e asfaltamento Rua Djalma Fernandes</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1319/carlos_-_ind_278.2025_-_melhorias_rua_contorno.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1319/carlos_-_ind_278.2025_-_melhorias_rua_contorno.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 278.2025 - melhorias Rua Contorno</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1325/julio_-_ind_280.2025_-_operacao_tapa_buracos_rua_teofilo_otoni.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1325/julio_-_ind_280.2025_-_operacao_tapa_buracos_rua_teofilo_otoni.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 280.2025 - operação tapa buracos Rua Teófilo Otoni</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1326/everton_-_ind_281.2025_-_limpeza_drenagem_e_asfaltamento_rua_maria_cecilia_martins_fonseca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1326/everton_-_ind_281.2025_-_limpeza_drenagem_e_asfaltamento_rua_maria_cecilia_martins_fonseca.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 281.2025 - limpeza, drenagem e asfaltamento Rua Maria Cecília Martins Fonseca</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1327/ildeu_-_ind_282.2025_-_limpeza_academia_ao_ar_livre_no_bairro_progresso.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1327/ildeu_-_ind_282.2025_-_limpeza_academia_ao_ar_livre_no_bairro_progresso.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 282.2025 - limpeza academia ao ar livre no bairro Progresso</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1328/ildeu_-_ind_283.2025_-_tamponamento_de_espaco_entre_passeio_e_quebra_molas_em_frente_condominio_lucas_lacerda.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1328/ildeu_-_ind_283.2025_-_tamponamento_de_espaco_entre_passeio_e_quebra_molas_em_frente_condominio_lucas_lacerda.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 283.2025 - tamponamento de espaço entre passeio e quebra molas em frente Condomínio Lucas Lacerda</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1329/carlos_alberto_-_ind_284.2025_-_limpeza_academia_ao_ar_livre_bairro_progresso.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1329/carlos_alberto_-_ind_284.2025_-_limpeza_academia_ao_ar_livre_bairro_progresso.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 284.2025 - limpeza academia ao ar livre bairro Progresso</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1330/brandao_-_ind_285.2025_-_operacao_tapa_buracos_avenida_cesar_juliao_cece_de_sales.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1330/brandao_-_ind_285.2025_-_operacao_tapa_buracos_avenida_cesar_juliao_cece_de_sales.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 285.2025 - operação tapa buracos Avenida Cesar Julião Cecé de Sales</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1331/brandao_-_ind_286.2025_-_memorial_ou_estatua_praca_bairro_vitalino_fonseca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1331/brandao_-_ind_286.2025_-_memorial_ou_estatua_praca_bairro_vitalino_fonseca.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 286.2025 - memorial ou estátua praça bairro Vitalino Fonseca</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1332/baltazar_-_ind_287.2025_-_alteracao_sentido_circulacao_rua_claudomiro_cupertino_substituicao_placa_rua_coronel_custodio_alvarenga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1332/baltazar_-_ind_287.2025_-_alteracao_sentido_circulacao_rua_claudomiro_cupertino_substituicao_placa_rua_coronel_custodio_alvarenga.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 287.2025 - alteração sentido circulação Rua Claudomiro Cupertino, substituição placa Rua Coronel Custódio Alvarenga</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1333/carlos_-_ind_288.2025_-_providencias_rua_prata.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1333/carlos_-_ind_288.2025_-_providencias_rua_prata.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 288.2025 - providências Rua Prata</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1334/carlos_-_ind_289.2025_-_providencias_rua_valter_cavalcante.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1334/carlos_-_ind_289.2025_-_providencias_rua_valter_cavalcante.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 289.2025 - providências Rua Valter Cavalcante</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1341/everton_-_ind_290.2025_-_limpeza_rua_frederic_jacob.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1341/everton_-_ind_290.2025_-_limpeza_rua_frederic_jacob.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 290.2025 - limpeza Rua Frederic Jacob</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1342/julio_-_ind_291.2025_-_pavimentacao_rua_montes_claros.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1342/julio_-_ind_291.2025_-_pavimentacao_rua_montes_claros.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 291.2025 - pavimentação Rua Montes Claros</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1343/julio_-_ind_292.2025_-_instalacao_placa_sinalizacao_cruzamento_ruas_pedro_leopoldo_com_rio_grande_do_norte.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1343/julio_-_ind_292.2025_-_instalacao_placa_sinalizacao_cruzamento_ruas_pedro_leopoldo_com_rio_grande_do_norte.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 292.2025 - instalação placa sinalização cruzamento Ruas Pedro Leopoldo com Rio Grande do Norte</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1344/carlos_-_ind_293.2025_-_providencias_e_melhorias_rua_santa_catarina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1344/carlos_-_ind_293.2025_-_providencias_e_melhorias_rua_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 293.2025 - providências e melhorias Rua Santa Catarina</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1345/ildeu_-_ind_294.2025_-_instalacao_ponto_onibus_com_abrigo_rodovia_mg_424.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1345/ildeu_-_ind_294.2025_-_instalacao_ponto_onibus_com_abrigo_rodovia_mg_424.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 294.2025 - instalação ponto ônibus com abrigo rodovia MG 424</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1346/carlos_-_ind_295.2025_-_providencias__bairro_sao_sebastiao_area_atras_da_lucena.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1346/carlos_-_ind_295.2025_-_providencias__bairro_sao_sebastiao_area_atras_da_lucena.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 295.2025 - providências  bairro São Sebastião (área atrás da Lucena)</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1347/ildeu_-_ind_296.2025_-_conserto_das_placas_de_indicacao_transito_no_municipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1347/ildeu_-_ind_296.2025_-_conserto_das_placas_de_indicacao_transito_no_municipio.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 296.2025 - conserto das placas de indicação trânsito no município</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1358/brandao_-_ind_297.2025_-_remuneracao_auxiliares_de_saude_como_tecnico_em_enfermagem.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1358/brandao_-_ind_297.2025_-_remuneracao_auxiliares_de_saude_como_tecnico_em_enfermagem.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 297.2025 - remuneração auxiliares de saúde como técnico em enfermagem</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1359/julio_-_ind_298.2025_-_disponibilizacao_onibus_escolar_estudantes_da_apae_pedro_leopoldo_que_residem_em_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1359/julio_-_ind_298.2025_-_disponibilizacao_onibus_escolar_estudantes_da_apae_pedro_leopoldo_que_residem_em_matozinhos.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 298.2025 - disponibilização ônibus escolar estudantes da APAE Pedro Leopoldo que residem em Matozinhos</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1360/baltazar_-_ind_299.2025_-_substituicao_manilha_entre_ruas_joana_darc_e_rua_jose_de_paula_santos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1360/baltazar_-_ind_299.2025_-_substituicao_manilha_entre_ruas_joana_darc_e_rua_jose_de_paula_santos.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 299.2025 - substituição manilha entre ruas Joana D'arc e Rua José de Paula Santos</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1361/carlos_-_ind_300.2025_-_providencias_area_da_ponte_do_bairro_bom_sera.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1361/carlos_-_ind_300.2025_-_providencias_area_da_ponte_do_bairro_bom_sera.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 300.2025 - providências área da ponte do bairro Bom Será</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1362/carlos_-_ind_301.2025_-_estudos_e_medidas_mitigar_impactos_trafego_pesado_na_avenida_maestro_zequinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1362/carlos_-_ind_301.2025_-_estudos_e_medidas_mitigar_impactos_trafego_pesado_na_avenida_maestro_zequinha.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 301.2025 - estudos e medidas mitigar impactos tráfego pesado na Avenida Maestro Zequinha</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1363/brandao_-_ind_302.2025_-_operacao_tapa_buraco_na_esquina_da_rua_ouro_com_rua_aymore.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1363/brandao_-_ind_302.2025_-_operacao_tapa_buraco_na_esquina_da_rua_ouro_com_rua_aymore.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 302.2025 - operação tapa buraco na esquina da Rua Ouro com Rua Aymoré</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1374/flavio_-_ind_303.2025_-_anteprojeto_projeto_cultural_e_social_itala_vitoria.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1374/flavio_-_ind_303.2025_-_anteprojeto_projeto_cultural_e_social_itala_vitoria.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 303.2025 - Anteprojeto 'Projeto Cultural e Social Ítala Vitória'</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1375/flavio_-_ind_304.2025_-_anteprojeto_concurso_infantil_e_juvenil_de_desfile_pequenos_brilhantes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1375/flavio_-_ind_304.2025_-_anteprojeto_concurso_infantil_e_juvenil_de_desfile_pequenos_brilhantes.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 304.2025 - Anteprojeto 'Concurso infantil e juvenil de desfile Pequenos Brilhantes'</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1376/ildeu_-_ind_316.2025_-_operacao_tapa_buracos_entre_as_ruas_brasilia_e_marieta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1376/ildeu_-_ind_316.2025_-_operacao_tapa_buracos_entre_as_ruas_brasilia_e_marieta.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 316.2025 - operação tapa buracos entre as ruas Brasília e Marieta</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1377/ildeu_-_ind_317.2025_-_instalacao_passarela_ponte_da_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1377/ildeu_-_ind_317.2025_-_instalacao_passarela_ponte_da_estacao.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 317.2025 - instalação passarela ponte da Estação</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1378/baltazar_-_ind_318.2025_-_instalacao_placa_sinalizacao_pare_entre_ruas_primeiro_de_maio_e_carlos_alves.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1378/baltazar_-_ind_318.2025_-_instalacao_placa_sinalizacao_pare_entre_ruas_primeiro_de_maio_e_carlos_alves.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 318.2025 - instalação placa sinalização 'PARE' entre Ruas Primeiro de Maio e Carlos Alves</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1379/everton_-_ind_319.2025_-_implementacao_plano_de_carreira_dos_servidores_da_educacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1379/everton_-_ind_319.2025_-_implementacao_plano_de_carreira_dos_servidores_da_educacao.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 319.2025 - implementação Plano de Carreira dos servidores da Educação</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1380/brandao_-_ind_320.2025_-_instalacao_dois_quebra_molas_na_entrada_do_bairro_sao_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1380/brandao_-_ind_320.2025_-_instalacao_dois_quebra_molas_na_entrada_do_bairro_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 320.2025 - instalação dois quebra molas na entrada do bairro São Miguel</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1381/baltazar_-_ind_321.2025_-_horario_adicional_lotacao_matozinhos_ao_distrito_de_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1381/baltazar_-_ind_321.2025_-_horario_adicional_lotacao_matozinhos_ao_distrito_de_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 321.2025 - horário adicional lotação Matozinhos ao Distrito de Mocambeiro</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1382/carlos_-_ind_322.2025_-_instalacao_quebra_molas_e_sinalizacao_rua_barbacena.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1382/carlos_-_ind_322.2025_-_instalacao_quebra_molas_e_sinalizacao_rua_barbacena.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 322.2025 - instalação quebra molas e sinalização Rua Barbacena</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1383/jose_miguel_-_ind_323.2025_-_instalacao_meio-fio_e_passeios_avenida_industrial.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1383/jose_miguel_-_ind_323.2025_-_instalacao_meio-fio_e_passeios_avenida_industrial.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 323.2025 - instalação meio-fio e passeios Avenida Industrial</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1384/everton_-_ind__324.2025_-_atencao_e_reajuste_sinalizacao_avenida_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1384/everton_-_ind__324.2025_-_atencao_e_reajuste_sinalizacao_avenida_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Everton - Ind  324.2025 - atenção e reajuste sinalização Avenida Santa Terezinha</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1400/brandao_-_ind_326.2025_-_recapeamento_rua_carlos_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1400/brandao_-_ind_326.2025_-_recapeamento_rua_carlos_martins.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 326.2025 - recapeamento rua Carlos Martins</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1401/ildeu_-_ind_327.2025_-_fiscalizacao_transito_conjunto_com_a_policia_militar_na_mg_424.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1401/ildeu_-_ind_327.2025_-_fiscalizacao_transito_conjunto_com_a_policia_militar_na_mg_424.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 327.2025 - fiscalização trânsito conjunto com a Polícia Militar, na MG 424</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/ildeu_-_ind_328.2025_-_operacao_tapa_buracos_entre_ruas_bonfim_e_avenida_central.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/ildeu_-_ind_328.2025_-_operacao_tapa_buracos_entre_ruas_bonfim_e_avenida_central.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 328.2025 - operação tapa buracos entre ruas Bonfim e Avenida Central</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1403/everton_-_ind_329.2025_-_doacao_terreno_e_construcao_imovel_para_acolhimento_institucional.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1403/everton_-_ind_329.2025_-_doacao_terreno_e_construcao_imovel_para_acolhimento_institucional.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 329.2025 - doação terreno e construção imóvel para acolhimento institucional</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1404/julio_-_ind_330.2025_-_redutor_de_velocidade_rua_vital_moreira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1404/julio_-_ind_330.2025_-_redutor_de_velocidade_rua_vital_moreira.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 330.2025 - redutor de velocidade Rua Vital Moreira</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1405/gercy_-_ind_331.2025_-_redutor_velocidade_avenida_minas_gerais_e_nas_imediacoes_da_rua_natanael_caldeira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1405/gercy_-_ind_331.2025_-_redutor_velocidade_avenida_minas_gerais_e_nas_imediacoes_da_rua_natanael_caldeira.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 331.2025 - redutor velocidade Avenida Minas Gerais e nas imediações da Rua Natanael Caldeira</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1406/jose_miguel_-_ind_332.2025_-_fiscalizacao_coibir_pratica_de_carona_na_traseira_de_onibus_e_caminhoes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1406/jose_miguel_-_ind_332.2025_-_fiscalizacao_coibir_pratica_de_carona_na_traseira_de_onibus_e_caminhoes.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 332.2025 - fiscalização coibir prática de carona na traseira de ônibus e caminhões</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1407/julio_-_ind_333.2025_-_paliativo_na_rua_elder_william_antunes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1407/julio_-_ind_333.2025_-_paliativo_na_rua_elder_william_antunes.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 333.2025 - paliativo na Rua Elder William Antunes</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1408/baltazar_-_ind_334.2025_-_providencias_despejo_irregular_no_leito_do_ribeirao_da_mata.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1408/baltazar_-_ind_334.2025_-_providencias_despejo_irregular_no_leito_do_ribeirao_da_mata.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 334.2025 - providências despejo irregular no leito do Ribeirão da mata</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1409/carlos_-_ind_335.2025_-_servicos_de_caminhao_pipa_bairro_sao_paulo_e_sao_jose.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1409/carlos_-_ind_335.2025_-_servicos_de_caminhao_pipa_bairro_sao_paulo_e_sao_jose.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 335.2025 - serviços de caminhão pipa bairro São Paulo e São José</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1420/ildeu_-_ind_336.2025_-_distribuicao_sacolas_plasticas_usuarios_farmacia_central.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1420/ildeu_-_ind_336.2025_-_distribuicao_sacolas_plasticas_usuarios_farmacia_central.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 336.2025 - distribuição sacolas plásticas usuários Farmácia Central</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1421/ildeu_-_ind_337.2025_-_reparo_ou_revitalizacao_asfaltica_avenida_bento_goncalves.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1421/ildeu_-_ind_337.2025_-_reparo_ou_revitalizacao_asfaltica_avenida_bento_goncalves.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 337.2025 - reparo ou revitalização asfáltica Avenida Bento Gonçalves</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1422/emanuel_-_ind_338.2025_-_instalacao_redutor_velocidade_rua_ouro_preto.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1422/emanuel_-_ind_338.2025_-_instalacao_redutor_velocidade_rua_ouro_preto.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 338.2025 - instalação redutor velocidade Rua Ouro Preto</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1423/brandao_-_ind.339.2025_limpeza_rua_maranhao_com_rua_general_orlando_torres.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1423/brandao_-_ind.339.2025_limpeza_rua_maranhao_com_rua_general_orlando_torres.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind.339.2025 limpeza Rua Maranhão com rua General Orlando Torres</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1424/carlos_-_ind_340.2025_-_instalacao_placas_sinalizacao_quebra_molas_rua_raul_teixeira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1424/carlos_-_ind_340.2025_-_instalacao_placas_sinalizacao_quebra_molas_rua_raul_teixeira.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 340.2025 - instalação placas sinalização quebra molas Rua Raul Teixeira</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1425/carlos_-_ind_341.2025_-_recolhimento_residuos_capina_e_limpeza_avenida_industrial.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1425/carlos_-_ind_341.2025_-_recolhimento_residuos_capina_e_limpeza_avenida_industrial.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 341.2025 - recolhimento resíduos capina e limpeza Avenida Industrial</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1435/everton_-_ind_342.2025_-_disponibilizacao_uniformes_rede_municipal_jemat.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1435/everton_-_ind_342.2025_-_disponibilizacao_uniformes_rede_municipal_jemat.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 342.2025 - disponibilização uniformes rede municipal JEMAT</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1436/everton_-_ind_343.2025_-_reforma_ginasio_poliesportivo_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1436/everton_-_ind_343.2025_-_reforma_ginasio_poliesportivo_municipal.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 343.2025 - reforma Ginásio Poliesportivo Municipal</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1437/brandao_-_ind_345.2025_-_25_dias_uteis_periodo_de_ferias_servidor_publico.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1437/brandao_-_ind_345.2025_-_25_dias_uteis_periodo_de_ferias_servidor_publico.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 345.2025 - 25 dias úteis período de férias servidor público</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1438/ildeu_-_ind_346.2025_-_intervencao_e_obras_avenida_caio_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1438/ildeu_-_ind_346.2025_-_intervencao_e_obras_avenida_caio_martins.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 346.2025 - intervenção e obras Avenida Caio Martins</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1439/ildeu_-_ind_347.2025_-_fiscalizacao_transporte_publico_umuarama.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1439/ildeu_-_ind_347.2025_-_fiscalizacao_transporte_publico_umuarama.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 347.2025 - fiscalização transporte público Umuarama</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1440/jose_miguel_-_ind_348.2025_-_retirada_quebra_molas_e_construcao_de_2_na_rua_dona_bala_proximo_escola_professor_alvaro_drummond.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1440/jose_miguel_-_ind_348.2025_-_retirada_quebra_molas_e_construcao_de_2_na_rua_dona_bala_proximo_escola_professor_alvaro_drummond.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 348.2025 - retirada quebra molas e construção de 2 na Rua Dona Balá (próximo Escola Professor Álvaro Drummond)</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1441/gercy_-_ind_349.2025_-_orientacao_comerciantes_se_havera_restricao_eventos_do_florestal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1441/gercy_-_ind_349.2025_-_orientacao_comerciantes_se_havera_restricao_eventos_do_florestal.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 349.2025 - orientação comerciantes se haverá restrição eventos do Florestal</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1442/baltazar_-_ind_350.2025_-_implantacao_placa_proibido_estacionar_em_ambos_os_sentidos_rua_elias_joanas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1442/baltazar_-_ind_350.2025_-_implantacao_placa_proibido_estacionar_em_ambos_os_sentidos_rua_elias_joanas.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 350.2025 - implantação placa proibido estacionar em ambos os sentidos Rua Elias Joanas</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1443/carlos_-_ind_351.2025_-_melhorias_bairro_aracas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1443/carlos_-_ind_351.2025_-_melhorias_bairro_aracas.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 351.2025 - melhorias bairro Araçás</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1444/gercy_-_ind_352.2025_-_adocao_medidas__em_eventos_em_atencao_as_pessoas_com_dificuldade_de_locomocao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1444/gercy_-_ind_352.2025_-_adocao_medidas__em_eventos_em_atencao_as_pessoas_com_dificuldade_de_locomocao.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 352.2025 - adoção medidas  em eventos em atenção às pessoas com dificuldade de locomoção</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1445/baltazar_-_ind_353.2025_-_pavimentacao_asfaltica_rua_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1445/baltazar_-_ind_353.2025_-_pavimentacao_asfaltica_rua_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 353.2025 - pavimentação asfáltica Rua Nossa Senhora de Fátima</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1446/carlos_-_ind_354.2025_-_medidas_seguranca_na_area_proxima_a_empresa_lemi_refratarios.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1446/carlos_-_ind_354.2025_-_medidas_seguranca_na_area_proxima_a_empresa_lemi_refratarios.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 354.2025 - medidas segurança na área próxima à empresa Lemi Refratários</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1458/ildeu_-_ind_356.2025_-_placa_de_identificacao_e_pintura_centro_especialidades_medicas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1458/ildeu_-_ind_356.2025_-_placa_de_identificacao_e_pintura_centro_especialidades_medicas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 356.2025 - placa de identificação e pintura Centro Especialidades Médicas</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1459/ildeu_-_ind_357.2025_-_poda_de_arvore_em_frente_ao_cisrec_rua_oito_de_dezembro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1459/ildeu_-_ind_357.2025_-_poda_de_arvore_em_frente_ao_cisrec_rua_oito_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 357.2025 - poda de árvore em frente ao CISREC (Rua Oito de Dezembro)</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1460/baltazar_-_ind_358.2025_-pavimentacao_rua_1o_de_janeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1460/baltazar_-_ind_358.2025_-pavimentacao_rua_1o_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 358.2025 -pavimentação Rua 1º de Janeiro</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1461/carlos_alberto_-_ind_359.2025_-_redutor_de_velocidade_rua_dom_pedro_ii.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1461/carlos_alberto_-_ind_359.2025_-_redutor_de_velocidade_rua_dom_pedro_ii.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 359.2025 - redutor de velocidade Rua Dom Pedro II</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1462/baltazar_-_ind_360.2025_-_instalacao_poste_de_energia_rua_wilson_de_paula_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1462/baltazar_-_ind_360.2025_-_instalacao_poste_de_energia_rua_wilson_de_paula_martins.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 360.2025 - instalação poste de energia Rua Wilson de Paula Martins</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1463/carlos_alberto_-_ind_361.2025_-_redutor_velocidade_rua_pirapora.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1463/carlos_alberto_-_ind_361.2025_-_redutor_velocidade_rua_pirapora.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 361.2025 - redutor velocidade Rua Pirapora</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1464/everton_-_ind_362.2025_-_manutencao_iluminacao_avenida_cesar_juliao_cece_de_sales.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1464/everton_-_ind_362.2025_-_manutencao_iluminacao_avenida_cesar_juliao_cece_de_sales.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 362.2025 - manutenção iluminação Avenida César Julião Cecé de Sales</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1465/jose_miguel_-_ind_363.2025_-_poda_de_arvore_bairro_liberdade.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1465/jose_miguel_-_ind_363.2025_-_poda_de_arvore_bairro_liberdade.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 363.2025 - poda de árvore bairro Liberdade</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1466/carlos_-_ind_364.2025_-_remocao_ou_impactos_negativos_arvore_com_raizes_superficiais_avenida_andre_favalelli.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1466/carlos_-_ind_364.2025_-_remocao_ou_impactos_negativos_arvore_com_raizes_superficiais_avenida_andre_favalelli.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 364.2025 - remoção ou impactos negativos árvore com raízes superficiais Avenida André Favalelli</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1479/everton_-_ind_365.2025_-_instalacao_placas_proibido_jogar_lixo_a_rua_general_orlando_torres.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1479/everton_-_ind_365.2025_-_instalacao_placas_proibido_jogar_lixo_a_rua_general_orlando_torres.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 365.2025 - instalação placas 'proibido jogar lixo' a Rua General Orlando Torres</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1480/ildeu_-_ind_366.2025_-_instalacao_tampa_bueiro_rua_coronel_custodio_alvarenga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1480/ildeu_-_ind_366.2025_-_instalacao_tampa_bueiro_rua_coronel_custodio_alvarenga.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 366.2025 - instalação tampa bueiro Rua Coronel Custódio Alvarenga</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1481/cesar_-_ind_367.2025_-_oficio_embrapa_analise_de_agua_distrito_de_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1481/cesar_-_ind_367.2025_-_oficio_embrapa_analise_de_agua_distrito_de_mocambeiro.pdf</t>
   </si>
   <si>
     <t>César - Ind 367.2025 - ofício EMBRAPA análise de água distrito de Mocambeiro</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1482/ildeu_-_ind_368.2025_-_iluminacao_predio_estacao_ferroviaria_bairro_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1482/ildeu_-_ind_368.2025_-_iluminacao_predio_estacao_ferroviaria_bairro_estacao.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 368.2025 - iluminação prédio estação ferroviária bairro Estação</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1483/brandao_-_ind_369.2025_-_providencias_precariedade_transporte_coletivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1483/brandao_-_ind_369.2025_-_providencias_precariedade_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 369.2025 - providências precariedade transporte coletivo</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1484/carlos_alberto_-_ind_370.2025_-_quebra_molas_rua_ouro_preto.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1484/carlos_alberto_-_ind_370.2025_-_quebra_molas_rua_ouro_preto.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 370.2025 - quebra molas Rua Ouro Preto</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1485/carlos_alberto_-__ind_371.2025_-_quebra_molas_e_sinalizacao_rua_juiz_de_fora_com_rua_amazonas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1485/carlos_alberto_-__ind_371.2025_-_quebra_molas_e_sinalizacao_rua_juiz_de_fora_com_rua_amazonas.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto -  Ind 371.2025 - quebra molas e sinalização Rua Juiz de Fora com Rua Amazonas</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1486/carlos_-_ind_372.2025_-_estudo_viabilidade_melhorias_pracinha_da_cidade_jardim_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1486/carlos_-_ind_372.2025_-_estudo_viabilidade_melhorias_pracinha_da_cidade_jardim_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 372.2025 - estudo viabilidade melhorias pracinha da Cidade Jardim, Nossa Senhora de Fátima</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1491/brandao_-_ind_376.2025_-_convenio_secretaria_de_saude_municipal_e_estadual_remedios_de_alto_custo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1491/brandao_-_ind_376.2025_-_convenio_secretaria_de_saude_municipal_e_estadual_remedios_de_alto_custo.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 376.2025 - convênio secretaria de saúde municipal e estadual remédios de alto custo</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1492/baltazar_-_ind_377.2025_-_servico_recolhimento_animais_mortos_vias_publicas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1492/baltazar_-_ind_377.2025_-_servico_recolhimento_animais_mortos_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 377.2025 - serviço recolhimento animais mortos vias públicas</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1493/carlos_-_ind_378.2025_-_supressao_ou_poda_arvore_rua_horizonte_proximo_ao_no_14.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1493/carlos_-_ind_378.2025_-_supressao_ou_poda_arvore_rua_horizonte_proximo_ao_no_14.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 378.2025 - supressão ou poda árvore Rua Horizonte, próximo ao nº 14</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1494/gercy_-_ind_379.2025_-_recolhimento_restos_vegetais_e_materiais_retirados_-_capina_das_vias_publicas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1494/gercy_-_ind_379.2025_-_recolhimento_restos_vegetais_e_materiais_retirados_-_capina_das_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 379.2025 - recolhimento restos vegetais e materiais retirados - capina das vias públicas</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1504/cesar_-_ind_380.2025_-_oficio_para_fundacao_ezequiel_dias_funed_-_analise_agua_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1504/cesar_-_ind_380.2025_-_oficio_para_fundacao_ezequiel_dias_funed_-_analise_agua_mocambeiro.pdf</t>
   </si>
   <si>
     <t>César - Ind 380.2025 - ofício para Fundação Ezequiel Dias FUNED - análise água Mocambeiro</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1505/brandao_-_ind_381.2025_-_operacao_tapa_buraco_bairro_cruzeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1505/brandao_-_ind_381.2025_-_operacao_tapa_buraco_bairro_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 381.2025 - operação tapa buraco bairro Cruzeiro</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1506/andre_-_ind_382.2025_-_designacao_servidor_para_auxiliar_preenchimento_lme.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1506/andre_-_ind_382.2025_-_designacao_servidor_para_auxiliar_preenchimento_lme.pdf</t>
   </si>
   <si>
     <t>André - Ind 382.2025 - designação servidor para auxiliar preenchimento LME</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1507/andre_-_ind_383.2025_-_treinamentos_e_capacitacoes_servidores_entrega_de_medicamentos_farmacia_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1507/andre_-_ind_383.2025_-_treinamentos_e_capacitacoes_servidores_entrega_de_medicamentos_farmacia_municipal.pdf</t>
   </si>
   <si>
     <t>André - Ind 383.2025 - treinamentos e capacitações servidores entrega de medicamentos Farmácia Municipal</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1508/everton_-_ind_384.2025_-_valorizacao_salarial_motoristas_rede_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1508/everton_-_ind_384.2025_-_valorizacao_salarial_motoristas_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 384.2025 - valorização salarial motoristas rede municipal</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1509/everton_-_ind_385.2025_-_substituicao_lampadas_queimadas_pracinha_proxima_as_quadras_do_bairro_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1509/everton_-_ind_385.2025_-_substituicao_lampadas_queimadas_pracinha_proxima_as_quadras_do_bairro_estacao.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 385.2025 - substituição lâmpadas queimadas pracinha próxima as quadras do bairro Estação</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1510/ildeu_-_ind_386.2025_-_intervencao_na_rua_b.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1510/ildeu_-_ind_386.2025_-_intervencao_na_rua_b.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 386.2025 - intervenção na rua B</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1511/ildeu_-_ind_387.2025_-_intervencao_e_obras_rua_maranhao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1511/ildeu_-_ind_387.2025_-_intervencao_e_obras_rua_maranhao.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 387.2025 - intervenção e obras rua Maranhão</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1512/carlos_-_ind_388.2025_-_medidas_seguranca_viaria_na_avenida_industrial.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1512/carlos_-_ind_388.2025_-_medidas_seguranca_viaria_na_avenida_industrial.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 388.2025 - medidas segurança viária na Avenida Industrial</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1513/carlos_-_ind_389.2025_-_instalacao_lixeiras_no_centro_e_bairros.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1513/carlos_-_ind_389.2025_-_instalacao_lixeiras_no_centro_e_bairros.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 389.2025 - instalação lixeiras no centro e bairros</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1524/everton_-_ind_390.2025_-_inclusao_rota_lotacao_circular_bairro_aracas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1524/everton_-_ind_390.2025_-_inclusao_rota_lotacao_circular_bairro_aracas.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 390.2025 - inclusão rota lotação circular bairro Araçás</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1525/ildeu_-_ind_391.2025_-_instalacao_quebra_molas_rua_coronel_custodio_alvarenga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1525/ildeu_-_ind_391.2025_-_instalacao_quebra_molas_rua_coronel_custodio_alvarenga.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 391.2025 - instalação quebra molas Rua Coronel Custódio Alvarenga</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1526/ildeu_-_ind_392.2025_-_reinstalacao_placa_parada_coletivo_e_instalacao_ponto_onibus_rodovia_mtz_10.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1526/ildeu_-_ind_392.2025_-_reinstalacao_placa_parada_coletivo_e_instalacao_ponto_onibus_rodovia_mtz_10.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 392.2025 - reinstalação placa parada coletivo e instalação ponto ônibus rodovia Mtz 10</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1527/julio_-_ind_393.2025_-_paliativo_em_toda_a_extensao_da_rua_9_bairro_sao_paulo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1527/julio_-_ind_393.2025_-_paliativo_em_toda_a_extensao_da_rua_9_bairro_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 393.2025 - paliativo em toda a extensão da Rua 9, bairro São Paulo</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1528/baltazar_-_ind_394.2025_-_substituicao_lampadas_convencionais_por_lampadas_led_na_rua_maria_alice_martins_bairro_progresso.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1528/baltazar_-_ind_394.2025_-_substituicao_lampadas_convencionais_por_lampadas_led_na_rua_maria_alice_martins_bairro_progresso.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 394.2025 - substituição lâmpadas convencionais por lâmpadas LED na Rua Maria Alice Martins, bairro Progresso</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1529/everton_-_ind_395.2025_-_construcao_quebra_molas_rua_c.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1529/everton_-_ind_395.2025_-_construcao_quebra_molas_rua_c.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 395.2025 - construção quebra molas rua C</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1530/jose_miguel_-_ind_396.2025_-_plantio_de_arvores_parque_barrocao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1530/jose_miguel_-_ind_396.2025_-_plantio_de_arvores_parque_barrocao.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 396.2025 - plantio de árvores Parque Barrocão</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1531/emanuel_-_ind_397.2025_-_servico_de_tapa_buracos_rua_nossa_senhora_do_carmo_bairro_floresta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1531/emanuel_-_ind_397.2025_-_servico_de_tapa_buracos_rua_nossa_senhora_do_carmo_bairro_floresta.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 397.2025 - serviço de tapa buracos Rua Nossa Senhora do Carmo, bairro Floresta</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1532/emanuel_-_ind_398.2025_-_melhorias_iluminacao_publica_entorno_da_escola_dona_jovina_de_mello_veado.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1532/emanuel_-_ind_398.2025_-_melhorias_iluminacao_publica_entorno_da_escola_dona_jovina_de_mello_veado.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 398.2025 - melhorias iluminação pública entorno da Escola Dona Jovina de Mello Veado</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1533/flavio_-_ind_399.2025_-_reativacao_e_readequacao_predio_publico_ma_rua_brasilia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1533/flavio_-_ind_399.2025_-_reativacao_e_readequacao_predio_publico_ma_rua_brasilia.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 399.2025 - reativação e readequação prédio público na Rua Brasília.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1546/ildeu_-_ind_400.2025_-_tapa_buracos_e_poda_arvore_rua_coronel_custodio_alvarenga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1546/ildeu_-_ind_400.2025_-_tapa_buracos_e_poda_arvore_rua_coronel_custodio_alvarenga.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 400.2025 - tapa buracos e poda árvore Rua Coronel Custódio Alvarenga</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1547/ildeu_-_ind_401.2025_-_instalacao_corrimao_rua_da_cemig.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1547/ildeu_-_ind_401.2025_-_instalacao_corrimao_rua_da_cemig.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 401.2025 - instalação corrimão rua da Cemig</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1548/baltazar_-_ind_402.2025_-_instalacao_placas_proibido_estacional_na_rua_15_de_novembro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1548/baltazar_-_ind_402.2025_-_instalacao_placas_proibido_estacional_na_rua_15_de_novembro.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 402.2025 - instalação placas Proibido Estacional na Rua 15 de Novembro</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1549/baltazar_-_ind_403.2025_-_reparo_canaleta_de_drenagem_rua_carlos_alves_filho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1549/baltazar_-_ind_403.2025_-_reparo_canaleta_de_drenagem_rua_carlos_alves_filho.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 403.2025 - reparo canaleta de drenagem Rua Carlos Alves Filho</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1550/carlos_-_ind_404.2025_-_expansao_programa_de_monitoramento_olho_vivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1550/carlos_-_ind_404.2025_-_expansao_programa_de_monitoramento_olho_vivo.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 404.2025 - expansão programa de monitoramento Olho Vivo</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1551/everton_-_ind_405.2025_-_instalacao_quebra_molas_avenida_caio_martins_e_rua_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1551/everton_-_ind_405.2025_-_instalacao_quebra_molas_avenida_caio_martins_e_rua_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 405.2025 - instalação quebra molas Avenida Caio Martins e Rua Santa Terezinha</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1552/andre_-_ind_406.2025_-_pavimentacao_rua_amazonas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1552/andre_-_ind_406.2025_-_pavimentacao_rua_amazonas.pdf</t>
   </si>
   <si>
     <t>André - Ind 406.2025 - pavimentação Rua Amazonas</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1553/carlos_-_ind_407.2025_-_medidas_melhora_processo_de_recolhimento_de_lixo_domestico.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1553/carlos_-_ind_407.2025_-_medidas_melhora_processo_de_recolhimento_de_lixo_domestico.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 407.2025 - medidas melhora processo de recolhimento de lixo doméstico</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1566/ildeu_-_ind_409.2025_-_intervencao_e_obras_rua_jose_de_paula_santos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1566/ildeu_-_ind_409.2025_-_intervencao_e_obras_rua_jose_de_paula_santos.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 409.2025 - intervenção e obras Rua José de Paula Santos</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1567/carlos_alberto_-_ind_411.2025_-_quebra-molas_e_sinalizacao_na_rua_sete_de_setembro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1567/carlos_alberto_-_ind_411.2025_-_quebra-molas_e_sinalizacao_na_rua_sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 411.2025 - quebra-molas e sinalização na Rua Sete de Setembro</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1568/carlos_-_ind_412.2025_-_intensificacao_de_rondas_e_acoes_de_seguranca_no_distrito_de_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1568/carlos_-_ind_412.2025_-_intensificacao_de_rondas_e_acoes_de_seguranca_no_distrito_de_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 412.2025 - intensificação de rondas e ações de segurança no distrito de Mocambeiro</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1569/gercy_-_ind_413.2025_-_intervencao_junto_a_copasa_para_resolver_vazamento_de_esgoto_rua_pirapama.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1569/gercy_-_ind_413.2025_-_intervencao_junto_a_copasa_para_resolver_vazamento_de_esgoto_rua_pirapama.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 413.2025 - intervenção junto à COPASA para resolver vazamento de esgoto Rua Pirapama</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1570/gercy_-_ind_414.2025_-_vistoria_em_cratera_na_rua_maranhao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1570/gercy_-_ind_414.2025_-_vistoria_em_cratera_na_rua_maranhao.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 414.2025 - vistoria em cratera na Rua Maranhão</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1571/ildeu_-_ind_415.2025_-_concretagem_do_passeio_na_rua_andre_favalelli.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1571/ildeu_-_ind_415.2025_-_concretagem_do_passeio_na_rua_andre_favalelli.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 415.2025 - concretagem do passeio na Rua André Favalelli</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1572/jose_miguel_-_ind_416.2025_-_revitalizacao_pracinha_e_do_espaco_localizado_na_rua_curio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1572/jose_miguel_-_ind_416.2025_-_revitalizacao_pracinha_e_do_espaco_localizado_na_rua_curio.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 416.2025 - revitalização pracinha e do espaço localizado na Rua Curió</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1573/julio_-_ind_417.2025_-_manutencao_academia_ao_ar_livre_brinquedos_e_revitalizacao_da_praca_situada_na_rua_curvelo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1573/julio_-_ind_417.2025_-_manutencao_academia_ao_ar_livre_brinquedos_e_revitalizacao_da_praca_situada_na_rua_curvelo.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 417.2025 - manutenção academia ao ar livre, brinquedos e revitalização da praça situada na Rua Curvelo</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1574/baltazar_-_ind_418.2025_-_instalacao_de_meio-fio_na_calcada_da_rua_pirapora_esquina_com_a_rua_do_chile.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1574/baltazar_-_ind_418.2025_-_instalacao_de_meio-fio_na_calcada_da_rua_pirapora_esquina_com_a_rua_do_chile.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 418.2025 - instalação de meio-fio na calçada da Rua Pirapora, esquina com a Rua do Chile</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1589/everton_-_ind_419.2025_-_instalacao_placas_proibido_estacionar_na_rua_carlos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1589/everton_-_ind_419.2025_-_instalacao_placas_proibido_estacionar_na_rua_carlos.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 419.2025 - instalação placas Proibido Estacionar na Rua Carlos</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1590/everton_-_ind_420.2025_-_tampagem_e_limpeza_bueiros_abertos_rua_presidente_deodoro_da_fonseca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1590/everton_-_ind_420.2025_-_tampagem_e_limpeza_bueiros_abertos_rua_presidente_deodoro_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 420.2025 - tampagem e limpeza bueiros abertos Rua Presidente Deodoro da Fonseca</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1591/ildeu_-_ind_421.2025_-_limpeza_de_via_e_manutencao_rede_eletrica_na_travessa_sargento_geraldo_maria_da_conceicao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1591/ildeu_-_ind_421.2025_-_limpeza_de_via_e_manutencao_rede_eletrica_na_travessa_sargento_geraldo_maria_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 421.2025 - limpeza de via e manutenção rede elétrica na Travessa Sargento Geraldo Maria da Conceição</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1592/ildeu_-_ind_422.2025_-_conserto_interfone_escola_professor_alvaro_drummond.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1592/ildeu_-_ind_422.2025_-_conserto_interfone_escola_professor_alvaro_drummond.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 422.2025 - conserto interfone Escola Professor Alvaro Drummond</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1593/carlos_-_ind_423.2025_-_limpeza_e_manutencao_rua_florianopolis.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1593/carlos_-_ind_423.2025_-_limpeza_e_manutencao_rua_florianopolis.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 423.2025 - limpeza e manutenção Rua Florianópolis</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1594/andre_-_ind_424.2025_-_revitalizacao_e_construcao_de_quadra_e_banheiros_publicos_praca_do_bairro_cruzeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1594/andre_-_ind_424.2025_-_revitalizacao_e_construcao_de_quadra_e_banheiros_publicos_praca_do_bairro_cruzeiro.pdf</t>
   </si>
   <si>
     <t>André - Ind 424.2025 - revitalização e construção de quadra e banheiros públicos praça do Bairro Cruzeiro</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1595/carlos_-_ind_425.2025_-_implantacao_de_melhorias_na_sinalizacao_seguranca_e_iluminacao_rua_boa_esperanca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1595/carlos_-_ind_425.2025_-_implantacao_de_melhorias_na_sinalizacao_seguranca_e_iluminacao_rua_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 425.2025 - implantação de melhorias na sinalização, segurança e iluminação Rua Boa Esperança</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1596/andre_-_ind_426.2025_-_reforma_da_ubs_do_bairro_cruzeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1596/andre_-_ind_426.2025_-_reforma_da_ubs_do_bairro_cruzeiro.pdf</t>
   </si>
   <si>
     <t>André - Ind 426.2025 - reforma da UBS do bairro Cruzeiro</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1608/carlos_alberto_-_ind_427.2025_-_providencias_cabos_soltos_em_vias_publicas_empresas_de_internet_e_telefonia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1608/carlos_alberto_-_ind_427.2025_-_providencias_cabos_soltos_em_vias_publicas_empresas_de_internet_e_telefonia.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 427.2025 - providências cabos soltos em vias públicas empresas de internet e telefonia</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1609/jose_miguel_-_ind_428.2025_-_alteracao_codigo_tributario_municipal_no_que_se_refere_ao_itbi.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1609/jose_miguel_-_ind_428.2025_-_alteracao_codigo_tributario_municipal_no_que_se_refere_ao_itbi.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 428.2025 - alteração código tributário municipal no que se refere ao ITBI</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1610/julio_-_ind_429.2025_-_retirada_entulhos_avenida_maestro_zequinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1610/julio_-_ind_429.2025_-_retirada_entulhos_avenida_maestro_zequinha.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 429.2025 - retirada entulhos Avenida Maestro Zequinha</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1611/andre_-_ind_430.2025_-_implantacao_heliponto_area_adjacente_a_upa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1611/andre_-_ind_430.2025_-_implantacao_heliponto_area_adjacente_a_upa.pdf</t>
   </si>
   <si>
     <t>André - Ind 430.2025 - implantação heliponto área adjacente à UPA</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1612/carlos_-_ind_432.2025_-_implantacao_sinalizacao_proibido_estacionar_via_onde_se_localiza_edificio_placido_ribeiro_bairro_cruzeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1612/carlos_-_ind_432.2025_-_implantacao_sinalizacao_proibido_estacionar_via_onde_se_localiza_edificio_placido_ribeiro_bairro_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 432.2025 - implantação sinalização Proibido Estacionar via onde se localiza Edifício Plácido Ribeiro, bairro Cruzeiro</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1613/gercy_-_ind_433.2025_-_sinalizacao_e_aumento_redutor_de_velocidade_na_rua_dos_carvalhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1613/gercy_-_ind_433.2025_-_sinalizacao_e_aumento_redutor_de_velocidade_na_rua_dos_carvalhos.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 433.2025 - sinalização e aumento redutor de velocidade na Rua dos Carvalhos</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1614/ildeu_-_ind_435.2025_-_instalacao_placa_de_parada_obrigatoria_entre_ruas_dom_pedro_ii_e_coronel_custodio_alvarenga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1614/ildeu_-_ind_435.2025_-_instalacao_placa_de_parada_obrigatoria_entre_ruas_dom_pedro_ii_e_coronel_custodio_alvarenga.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 435.2025 - instalação placa de Parada Obrigatória entre ruas Dom Pedro II e Coronel Custódio Alvarenga</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1615/ildeu_-_ind_436.2025_-_manutencao_vias_alcenor_goncalves_silva_e_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1615/ildeu_-_ind_436.2025_-_manutencao_vias_alcenor_goncalves_silva_e_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 436.2025 - manutenção vias Alcenor Gonçalves Silva e Nossa Senhora de Fátima</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1616/emanuel_-_ind_437.2025_-_drenagem_reforma_galerias_e_pavimentacao_ruas_nossa_sra_do_carmo_dr_jose_diniz_alves_varginha_pernambuco_castelo_branco_e_padre_sebastiao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1616/emanuel_-_ind_437.2025_-_drenagem_reforma_galerias_e_pavimentacao_ruas_nossa_sra_do_carmo_dr_jose_diniz_alves_varginha_pernambuco_castelo_branco_e_padre_sebastiao.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 437.2025 - drenagem, reforma galerias e pavimentação Ruas Nossa Sra do Carmo, Dr José Diniz Alves, Varginha, Pernambuco, Castelo Branco e Padre Sebastião</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1617/carlos_-_ind_438.2025_-_faixa_elevada_de_pedestres_na_pracinha_do_bairro_cruzeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1617/carlos_-_ind_438.2025_-_faixa_elevada_de_pedestres_na_pracinha_do_bairro_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 438.2025 - faixa elevada de pedestres na pracinha do bairro Cruzeiro</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1618/baltazar_-_ind_439.2025_-_pavimentacao_rua_professor_antonio_carvalho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1618/baltazar_-_ind_439.2025_-_pavimentacao_rua_professor_antonio_carvalho.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 439.2025 - pavimentação Rua Professor Antônio Carvalho</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1619/everton_-_ind_440.2025_-_retorno_horario_antigo_das_linhas_de_onibus_bairro_vista_alegre.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1619/everton_-_ind_440.2025_-_retorno_horario_antigo_das_linhas_de_onibus_bairro_vista_alegre.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 440.2025 - retorno horário antigo das linhas de ônibus bairro Vista Alegre</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1620/baltazar_-_ind_441.2025_-_fiscalizacao_rua_rio_de_janeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1620/baltazar_-_ind_441.2025_-_fiscalizacao_rua_rio_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 441.2025 - fiscalização Rua Rio de Janeiro</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1621/everton_-_ind_442.2025_-_instalacao_novos_bebedouros_em_todas_as_unidades_de_saude_do_municipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1621/everton_-_ind_442.2025_-_instalacao_novos_bebedouros_em_todas_as_unidades_de_saude_do_municipio.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 442.2025 - instalação novos bebedouros em todas as unidades de saúde do município</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1622/brandao_-_ind_443.2025_-_compra_de_novas_blusas_dos_funcionarios_secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1622/brandao_-_ind_443.2025_-_compra_de_novas_blusas_dos_funcionarios_secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 443.2025 - compra de novas blusas dos funcionários Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1623/brandao_-_ind_444.2025_-_agilidade_implantacao_ponto_de_apoio_laboratorio_labicon.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1623/brandao_-_ind_444.2025_-_agilidade_implantacao_ponto_de_apoio_laboratorio_labicon.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 444.2025 - agilidade implantação ponto de apoio laboratório Labicon</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1629/carlos_alberto_-_ind_445.2025_-_drenagem_pluvial_rua_dom_pedro_ii.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1629/carlos_alberto_-_ind_445.2025_-_drenagem_pluvial_rua_dom_pedro_ii.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 445.2025 - drenagem pluvial Rua Dom Pedro II</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1630/ildeu_-_ind_447.2025_-_instalacao_de_portico_ou_portal_de_boas_vindas_na_entrada_da_cidade.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1630/ildeu_-_ind_447.2025_-_instalacao_de_portico_ou_portal_de_boas_vindas_na_entrada_da_cidade.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 447.2025 - instalação de pórtico ou portal de boas vindas na entrada da cidade</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1631/ildeu_-_ind_448.2025_-_obras_na_pracinha_situada_na_rua_ulisses_gomes_ferreira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1631/ildeu_-_ind_448.2025_-_obras_na_pracinha_situada_na_rua_ulisses_gomes_ferreira.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 448.2025 - obras na pracinha situada na Rua Ulisses Gomes Ferreira</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1632/carlos_alberto_-_ind_449.2025_-_quebra_molas_e_sinalizacao_na_rua_paulo_goncalves_e_revitalizacao_quebra_molas_apos_a_mercearia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1632/carlos_alberto_-_ind_449.2025_-_quebra_molas_e_sinalizacao_na_rua_paulo_goncalves_e_revitalizacao_quebra_molas_apos_a_mercearia.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 449.2025 - quebra molas e sinalização na Rua Paulo Gonçalves e revitalização quebra molas após a mercearia</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1633/emanuel_-_ind_450.2025_-_instalacao_de_coberturas_e_bancos_nos_pontos_de_onibus.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1633/emanuel_-_ind_450.2025_-_instalacao_de_coberturas_e_bancos_nos_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 450.2025 - instalação de coberturas e bancos nos pontos de ônibus</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1634/everton_-_ind_451.2025_-_aquisicao_e_distribuicao_de_mochilas_escolares.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1634/everton_-_ind_451.2025_-_aquisicao_e_distribuicao_de_mochilas_escolares.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 451.2025 - aquisição e distribuição de mochilas escolares</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1635/everton_-_ind_452.2025_-_aquisicao_e_distribuicao_de_kits_odontologicos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1635/everton_-_ind_452.2025_-_aquisicao_e_distribuicao_de_kits_odontologicos.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 452.2025 - aquisição e distribuição de kits odontológicos</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1636/carlos_-_ind_453.2025_-_melhorias_sistema_telefonia_fixa_prefeitura_de_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1636/carlos_-_ind_453.2025_-_melhorias_sistema_telefonia_fixa_prefeitura_de_matozinhos.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 453.2025 - melhorias sistema telefonia fixa Prefeitura de Matozinhos</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1637/carlos_-_ind_454.2025_-_melhorias_iluminacao_publica_pracas_do_municipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1637/carlos_-_ind_454.2025_-_melhorias_iluminacao_publica_pracas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 454.2025 - melhorias iluminação pública praças do Município</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1649/carlos_-_ind_455.2025_-_providencias_situacao_lote_localizado_na_rua_santa_juliana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1649/carlos_-_ind_455.2025_-_providencias_situacao_lote_localizado_na_rua_santa_juliana.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 455.2025 - providências situação lote localizado na rua Santa Juliana</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1650/ildeu_-_ind_456.2025_-_demarcacoes_asfalticas_nas_vias_do_municipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1650/ildeu_-_ind_456.2025_-_demarcacoes_asfalticas_nas_vias_do_municipio.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 456.2025 - demarcações asfálticas nas vias do município</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1651/ildeu_-_ind_457.2025_-_troca_de_lampadas_rua_bom_despacho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1651/ildeu_-_ind_457.2025_-_troca_de_lampadas_rua_bom_despacho.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 457.2025 - troca de lâmpadas Rua Bom Despacho</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1652/carlos_alberto_-_ind_458.2025_-_instalacao_sistema_monitoramento_por_camera_no_centro_de_especialidades.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1652/carlos_alberto_-_ind_458.2025_-_instalacao_sistema_monitoramento_por_camera_no_centro_de_especialidades.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 458.2025 - instalação sistema monitoramento por câmera no Centro de Especialidades</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1653/baltazar_-_ind_460.2025_-_instalacao_redutor_velocidade_rua_varginha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1653/baltazar_-_ind_460.2025_-_instalacao_redutor_velocidade_rua_varginha.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 460.2025 - instalação redutor velocidade Rua Varginha</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1654/gercy_-_ind_461.2025_-_verificacao_condicoes_rede_de_iluminacao_na_rua_natanael_caldeira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1654/gercy_-_ind_461.2025_-_verificacao_condicoes_rede_de_iluminacao_na_rua_natanael_caldeira.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 461.2025 - verificação condições rede de iluminação na Rua Natanael Caldeira</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1655/carlos_-_ind_462.2025_-_corte_ou_poda_de_arvore_na_rua_laginha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1655/carlos_-_ind_462.2025_-_corte_ou_poda_de_arvore_na_rua_laginha.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 462.2025 - corte ou poda de árvore na Rua Laginha</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1656/julio_-_ind_463.2025_-_refazer_faixa_de_pedestre_na_rua_curvelo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1656/julio_-_ind_463.2025_-_refazer_faixa_de_pedestre_na_rua_curvelo.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 463.2025 - refazer faixa de pedestre na Rua Curvelo</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1657/emanuel_-_ind_464.2025_-_instalacao_placa_proibido_trafego_de_caminhoes_na_rua_presidente_washington_luiz_e_substituicao_poste_de_energia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1657/emanuel_-_ind_464.2025_-_instalacao_placa_proibido_trafego_de_caminhoes_na_rua_presidente_washington_luiz_e_substituicao_poste_de_energia.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 464.2025 - instalação placa Proibido Tráfego de Caminhões na Rua Presidente Washington Luiz e substituição poste de energia</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1658/emanuel_-_ind_465.2025_-_visita_tecnica_defesa_civil_no_bloco_1_do_condominio_algarve.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1658/emanuel_-_ind_465.2025_-_visita_tecnica_defesa_civil_no_bloco_1_do_condominio_algarve.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 465.2025 - visita técnica defesa civil no bloco 1 do condomínio Algarve</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1669/everton_-_ind_466.2025_-_instalacao_placas_de_sinalizacao_nos_pontos_de_embarque_e_desembarque_de_escolares.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1669/everton_-_ind_466.2025_-_instalacao_placas_de_sinalizacao_nos_pontos_de_embarque_e_desembarque_de_escolares.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 466.2025 - instalação placas de sinalização nos pontos de embarque e desembarque de escolares</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1670/ildeu_-_ind_469.2025_-_intervencoes_e_obras_na_rua_andre_favalelli_proximidade_condominio_retiro_das_garcas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1670/ildeu_-_ind_469.2025_-_intervencoes_e_obras_na_rua_andre_favalelli_proximidade_condominio_retiro_das_garcas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 469.2025 - intervenções e obras na Rua André Favalelli (proximidade Condomínio Retiro das Garças)</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>Professor Everton Luiz, Carlos Biga</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1671/everton_e_carlos_alberto_-_ind_470.2025_-_implantacao_sentido_unico_rua_bolivia_e_rua_argentina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1671/everton_e_carlos_alberto_-_ind_470.2025_-_implantacao_sentido_unico_rua_bolivia_e_rua_argentina.pdf</t>
   </si>
   <si>
     <t>Everton e Carlos Alberto - Ind 470.2025 - implantação sentido único Rua Bolívia e Rua Argentina</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1672/andre_-_ind_471.2025_-_troca_e_aquisicao_novas_cadeiras_de_rodas_e_cadeiras_de_medicacao_para_a_upa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1672/andre_-_ind_471.2025_-_troca_e_aquisicao_novas_cadeiras_de_rodas_e_cadeiras_de_medicacao_para_a_upa.pdf</t>
   </si>
   <si>
     <t>André - Ind 471.2025 - troca e aquisição novas cadeiras de rodas e cadeiras de medicação para a UPA</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1673/brandao_-_ind_472.2025_-_inclusao_de_mais_uma_linha_de_transporte_coletivo_para_bairro_sao_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1673/brandao_-_ind_472.2025_-_inclusao_de_mais_uma_linha_de_transporte_coletivo_para_bairro_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 472.2025 - inclusão de mais uma linha de transporte coletivo para bairro São Miguel</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1674/jose_miguel_-_ind_473.2025_-_avaliacao_instalacao_redutores_de_velocidade_na_avenida_jk.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1674/jose_miguel_-_ind_473.2025_-_avaliacao_instalacao_redutores_de_velocidade_na_avenida_jk.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 473.2025 - avaliação instalação redutores de velocidade na Avenida JK</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1675/baltazar_-_ind_474.2025_-_pavimentacao_e_calcamento_rua_jair_teixeira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1675/baltazar_-_ind_474.2025_-_pavimentacao_e_calcamento_rua_jair_teixeira.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 474.2025 - pavimentação e calçamento Rua Jair Teixeira</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1676/ildeu_-_ind_475.2025_-_placa_de_identificacao_do_psf_aracas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1676/ildeu_-_ind_475.2025_-_placa_de_identificacao_do_psf_aracas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 475.2025 - placa de identificação do PSF Araçás</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1677/gercy_-_ind_476.2025_-_designacao_de_fiscais_e_providencias_cumprimento_codigo_de_posturas_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1677/gercy_-_ind_476.2025_-_designacao_de_fiscais_e_providencias_cumprimento_codigo_de_posturas_municipal.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 476.2025 - designação de fiscais e providências cumprimento Código de Posturas Municipal</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1678/gercy_-_ind_477.2025_-_instalacao_de_barreira_fisica_proximidades_da_mg_424.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1678/gercy_-_ind_477.2025_-_instalacao_de_barreira_fisica_proximidades_da_mg_424.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 477.2025 - instalação de barreira física proximidades da MG 424</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1691/carlos_-_ind_478.2025_-_limpeza_manutencao_iluminacao_publica_e_conservacao_urbana_rua_domingos_xavier_e_rua_do_curral.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1691/carlos_-_ind_478.2025_-_limpeza_manutencao_iluminacao_publica_e_conservacao_urbana_rua_domingos_xavier_e_rua_do_curral.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 478.2025 - limpeza, manutenção, iluminação pública e conservação urbana Rua Domingos Xavier e Rua do Curral</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1692/ildeu_-_ind_479.2025_-_transferencia_ponto_de_onibus_rua_castelo_branco.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1692/ildeu_-_ind_479.2025_-_transferencia_ponto_de_onibus_rua_castelo_branco.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 479.2025 - transferência ponto de ônibus Rua Castelo Branco</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1693/ildeu_-_ind_480.2025_-_instalacao_boca_de_lobo_avenida_dr_jurandyr_da_costa_campos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1693/ildeu_-_ind_480.2025_-_instalacao_boca_de_lobo_avenida_dr_jurandyr_da_costa_campos.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 480.2025 - instalação boca de lobo Avenida Dr Jurandyr da Costa Campos</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1694/baltazar_-_ind_481.2025_-_anteprojeto_conservador_de_aguas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1694/baltazar_-_ind_481.2025_-_anteprojeto_conservador_de_aguas.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 481.2025 - anteprojeto Conservador de Águas</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1695/baltazar_-_ind_482.2025_-_avaliacao_destinacao_recursos_devolucao_de_valores_da_camara_para_acoes_de_preservacao_e_recuperacao_hidrica.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1695/baltazar_-_ind_482.2025_-_avaliacao_destinacao_recursos_devolucao_de_valores_da_camara_para_acoes_de_preservacao_e_recuperacao_hidrica.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 482.2025 - avaliação destinação recursos devolução de valores da Cãmara para ações de preservação e recuperação hidríca</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1696/flavio_-_ind_483.2025_-_revitalizacao_praca_situada_no_trevo_de_entrada_do_distrito_de_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1696/flavio_-_ind_483.2025_-_revitalizacao_praca_situada_no_trevo_de_entrada_do_distrito_de_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 483.2025 - revitalização praça situada no trevo de entrada do Distrito de Mocambeiro</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1697/flavio_-_ind_484.2025_-_revitalizacao_quadra_poliesportiva_no_distrito_de_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1697/flavio_-_ind_484.2025_-_revitalizacao_quadra_poliesportiva_no_distrito_de_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Flávio - Ind 484.2025 - revitalização quadra poliesportiva no Distrito de Mocambeiro</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1698/brandao_-_ind_485.2025_-_sinalizacao_mg_424_indicando_a_entrada_para_o_bairro_nossa_senhora_de_fatima_nos_dois_sentidos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1698/brandao_-_ind_485.2025_-_sinalizacao_mg_424_indicando_a_entrada_para_o_bairro_nossa_senhora_de_fatima_nos_dois_sentidos.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 485.2025 - sinalização MG 424 indicando a entrada para o bairro Nossa Senhora de Fátima (nos dois sentidos)</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1699/carlos_-_ind_486.2025_-_corte_ou_poda_de_arvore_rua_j.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1699/carlos_-_ind_486.2025_-_corte_ou_poda_de_arvore_rua_j.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 486.2025 - corte ou poda de árvore Rua J</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1700/jose_miguel_-_ind_487.2025_-_solicita_ao_poder_executivo_oficio_a_deputada_nayara_rocha_para_retorno_da_carreta_da_saude_oftalmologia_cardiologia_e_mamografia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1700/jose_miguel_-_ind_487.2025_-_solicita_ao_poder_executivo_oficio_a_deputada_nayara_rocha_para_retorno_da_carreta_da_saude_oftalmologia_cardiologia_e_mamografia.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 487.2025 - Solicita ao Poder Executivo ofício à Deputada Nayara Rocha para retorno da Carreta da Saúde (oftalmologia, cardiologia e mamografia)</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1706/everton_-_ind_488.2025_-_instalacao_placas_de_orientacao_e_sinalizacao_sobre_proibicao_circulacao_ciclistas_nas_calcadas_e_faixas_destinadas_a_pedestres.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1706/everton_-_ind_488.2025_-_instalacao_placas_de_orientacao_e_sinalizacao_sobre_proibicao_circulacao_ciclistas_nas_calcadas_e_faixas_destinadas_a_pedestres.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 488.2025 - instalação placas de orientação e sinalização sobre proibição circulação ciclistas nas calçadas e faixas destinadas a pedestres</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1707/ildeu_-_ind_489.2025_-_instalacao_de_bracos_com_luminaria_rua_dois_bairro_sao_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1707/ildeu_-_ind_489.2025_-_instalacao_de_bracos_com_luminaria_rua_dois_bairro_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 489.2025 - Instalação de braços com luminária Rua Dois, bairro São Miguel</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1708/carlos_alberto_-_ind_490.2025_-_gerador_de_energia_no_setor_de_epidemiologia_armazenamento_de_vacinas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1708/carlos_alberto_-_ind_490.2025_-_gerador_de_energia_no_setor_de_epidemiologia_armazenamento_de_vacinas.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 490.2025 - gerador de energia no setor de Epidemiologia (armazenamento de vacinas)</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1709/ildeu_-_ind_491.2025_-_instalacao_tampa_de_drenagem_de_aguas_pluviais_na_rua_coronel_custodio_alvarenga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1709/ildeu_-_ind_491.2025_-_instalacao_tampa_de_drenagem_de_aguas_pluviais_na_rua_coronel_custodio_alvarenga.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 491.2025 - instalação tampa de drenagem de aguas pluviais na Rua Coronel Custódio Alvarenga</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1710/gercy_-_ind_492.2025_-_reparos_necessarios_abertura_de_cratera_rua_maranhao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1710/gercy_-_ind_492.2025_-_reparos_necessarios_abertura_de_cratera_rua_maranhao.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 492.2025 - reparos necessários abertura de cratera Rua Maranhão</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1711/emanuel_-_ind_493.2025_-_redirecionamento_sinal_de_pedestres_avenida_caio_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1711/emanuel_-_ind_493.2025_-_redirecionamento_sinal_de_pedestres_avenida_caio_martins.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 493.2025 - redirecionamento sinal de pedestres Avenida Caio Martins</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1712/carlos_-_ind_494.2025_-_limpeza_capina_e_manutencao_praca_do_projeto_movimentar_bairro_cruzeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1712/carlos_-_ind_494.2025_-_limpeza_capina_e_manutencao_praca_do_projeto_movimentar_bairro_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 494.2025 - limpeza, capina e manutenção praça do Projeto Movimentar (bairro Cruzeiro)</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1713/gercy_-_ind_496.2025_-_medidas_cabiveis_referente_as_demandas_dos_taxistas_do_municipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1713/gercy_-_ind_496.2025_-_medidas_cabiveis_referente_as_demandas_dos_taxistas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 496.2025 - medidas cabíveis referente as demandas dos taxistas do Município</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1714/emanuel_-_ind_497.2025_-_aquisicao_freezer_para_creche_sao_judas_tadeu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1714/emanuel_-_ind_497.2025_-_aquisicao_freezer_para_creche_sao_judas_tadeu.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 497.2025 - aquisição freezer para Creche São Judas Tadeu</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1715/julio_-_ind_498.2025_-_limpeza_e_instalacao_praca_com_playground_rua_sao_paulo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1715/julio_-_ind_498.2025_-_limpeza_e_instalacao_praca_com_playground_rua_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 498.2025 - limpeza e instalação praça com playground Rua São Paulo</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1726/ildeu_-_ind_499.2025_-_instalacao_de_lixeiras_em_pontos_de_onibus.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1726/ildeu_-_ind_499.2025_-_instalacao_de_lixeiras_em_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 499.2025 - instalação de lixeiras em pontos de ônibus</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1727/brandao_-_ind_500.2025_-_faixa_de_pedestre_elevacao_imediacoes_do_forum.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1727/brandao_-_ind_500.2025_-_faixa_de_pedestre_elevacao_imediacoes_do_forum.pdf</t>
   </si>
   <si>
     <t>Brandão - Ind 500.2025 - faixa de pedestre elevação imediações do fórum</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1728/emanuel_-_ind_501.2025_-_estudo_tecnico_drenagem_e_escoamento_aguas_pluviais_rua_visconde_do_rio_das_velhas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1728/emanuel_-_ind_501.2025_-_estudo_tecnico_drenagem_e_escoamento_aguas_pluviais_rua_visconde_do_rio_das_velhas.pdf</t>
   </si>
   <si>
     <t>Emanuel - Ind 501.2025 - estudo técnico drenagem e escoamento águas pluviais Rua Visconde do Rio das Velhas</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1729/jose_miguel_-_ind_502.2025_-_disponibilizacao_legislativo_ticket_alimentacao_cartoes_de_visita_camisas_institucionais_seguranca_recepcao_aluguel_veiculos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1729/jose_miguel_-_ind_502.2025_-_disponibilizacao_legislativo_ticket_alimentacao_cartoes_de_visita_camisas_institucionais_seguranca_recepcao_aluguel_veiculos.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 502.2025 - disponibilização Legislativo ticket alimentação, cartões de visita, camisas institucionais, segurança recepção, aluguel veículos</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1730/everton_-_ind_503.2025_-_capina_e_limpeza_praca_da_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1730/everton_-_ind_503.2025_-_capina_e_limpeza_praca_da_estacao.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 503.2025 - capina e limpeza praça da Estação</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1731/carlos_alberto_-_ind_504.2025_-_inclusao_dia_dedicado_ao_publico_gospel_comemoracoes_aniversario_de_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1731/carlos_alberto_-_ind_504.2025_-_inclusao_dia_dedicado_ao_publico_gospel_comemoracoes_aniversario_de_matozinhos.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Ind 504.2025 - inclusão dia dedicado ao público gospel comemorações aniversário de Matozinhos</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1732/baltazar_-_ind_505.2025_-_transferencia_ponto_de_lotacao_proximidades_sacola_cheia_para_proximidades_ponto_da_empada.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1732/baltazar_-_ind_505.2025_-_transferencia_ponto_de_lotacao_proximidades_sacola_cheia_para_proximidades_ponto_da_empada.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 505.2025 - transferência ponto de lotação proximidades Sacola Cheia para proximidades ponto da Empada</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1733/carlos_-_ind_506.2025_-_operacao_tapa_buracos_bairros_cruzeiro_cidade_jardim_alvorada_sao_cristovao_vista_alegre_bom_jardim_nossa_sra_de_fatima_e_sao_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1733/carlos_-_ind_506.2025_-_operacao_tapa_buracos_bairros_cruzeiro_cidade_jardim_alvorada_sao_cristovao_vista_alegre_bom_jardim_nossa_sra_de_fatima_e_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 506.2025 - operação tapa buracos bairros Cruzeiro, Cidade Jardim, Alvorada, São Cristóvão, Vista Alegre, Bom Jardim, Nossa Sra de Fátima e São Miguel</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1734/carlos_-_ind_507.2025_-_estudo_tecnico_transformar_rua_8_de_dezembro_em_sentido_unico.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1734/carlos_-_ind_507.2025_-_estudo_tecnico_transformar_rua_8_de_dezembro_em_sentido_unico.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 507.2025 - estudo técnico transformar Rua 8 de Dezembro em sentido único</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1735/baltazar_-_ind_508.2025_-_pavimentacao_em_bloquetes_estudos_de_hidraulica_e_canalizacao_ruas_geraldo_pereira_e_rua_paulo_pinheiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1735/baltazar_-_ind_508.2025_-_pavimentacao_em_bloquetes_estudos_de_hidraulica_e_canalizacao_ruas_geraldo_pereira_e_rua_paulo_pinheiro.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 508.2025 - pavimentação em bloquetes, estudos de hidráulica e canalização Ruas Geraldo Pereira e Rua Paulo Pinheiro</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1736/ildeu_-_ind_509.2025_-_instalacao_passeio_com_corrimao_margens_da_mg_424_primeira_entrada_do_bairro_sao_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1736/ildeu_-_ind_509.2025_-_instalacao_passeio_com_corrimao_margens_da_mg_424_primeira_entrada_do_bairro_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 509.2025 - instalação passeio com corrimão margens da MG 424 (primeira entrada do bairro São Miguel)</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1749/ildeu_-_ind_510.2025_-_instalacao_redutor_de_velocidade_rua_primeiro_de_maio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1749/ildeu_-_ind_510.2025_-_instalacao_redutor_de_velocidade_rua_primeiro_de_maio.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 510.2025 - instalação redutor de velocidade Rua Primeiro de Maio</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1750/everton_-_ind_511.2025_-_poda_de_arvores_rua_valter_cavalcante_e_rua_esmeralda.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1750/everton_-_ind_511.2025_-_poda_de_arvores_rua_valter_cavalcante_e_rua_esmeralda.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 511.2025 - poda de árvores Rua Valter Cavalcante e Rua Esmeralda</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1751/ildeu_-_ind_512.2025_-_limpeza_e_concretagem_parquinho_da_escola_herminia_diniz_figueiredo_e_poda_do_gramado.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1751/ildeu_-_ind_512.2025_-_limpeza_e_concretagem_parquinho_da_escola_herminia_diniz_figueiredo_e_poda_do_gramado.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 512.2025 - limpeza e concretagem parquinho da Escola Herminia Diniz Figueiredo e poda do gramado</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1752/julio_-_ind_513.2025_-_verificacao_e_reparo_asfalto_novo_da_rua_rio_grande_do_sul.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1752/julio_-_ind_513.2025_-_verificacao_e_reparo_asfalto_novo_da_rua_rio_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Júlio - Ind 513.2025 - verificação e reparo asfalto novo da Rua Rio Grande do Sul</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1753/jose_miguel_-_ind_514.2025_-_limpeza_capina_e_operacao_tapa_buracos_bairro_bom_jardim.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1753/jose_miguel_-_ind_514.2025_-_limpeza_capina_e_operacao_tapa_buracos_bairro_bom_jardim.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 514.2025 - limpeza, capina e operação tapa buracos bairro Bom Jardim</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1754/jose_miguel_-_ind_515.2025_-_paliativo_na_rua_e.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1754/jose_miguel_-_ind_515.2025_-_paliativo_na_rua_e.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 515.2025 - paliativo na Rua E</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1755/gercy_-_ind_516.2025_-_medidas_reorganizacao_sistema_de_deposito_e_coleta_de_residuos_para_melhoria_de_limpeza_urbana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1755/gercy_-_ind_516.2025_-_medidas_reorganizacao_sistema_de_deposito_e_coleta_de_residuos_para_melhoria_de_limpeza_urbana.pdf</t>
   </si>
   <si>
     <t>Gercy - Ind 516.2025 - medidas reorganização sistema de depósito e coleta de resíduos para melhoria de limpeza urbana</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1756/carlos_-_ind_517.2025_-_extensao_rede_de_energia_eletrica_regiao_proxima_a_brauna_cafezal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1756/carlos_-_ind_517.2025_-_extensao_rede_de_energia_eletrica_regiao_proxima_a_brauna_cafezal.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 517.2025 - extensão rede de energia elétrica, região próxima à Braúna (Cafezal)</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1757/carlos_-_ind_518.2025_-_faixa_de_pedestres_redutor_de_velocidade_sinalizacao_na_mg_424_proximidades_mizu_cimentos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1757/carlos_-_ind_518.2025_-_faixa_de_pedestres_redutor_de_velocidade_sinalizacao_na_mg_424_proximidades_mizu_cimentos.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 518.2025 - faixa de pedestres, redutor de velocidade, sinalização na MG 424 (proximidades Mizu Cimentos)</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1758/andre_-_ind_519.2025_-_criacao_sistema_municipal_de_regulacao_de_vagas_para_transferencia_e_encaminhamento_de_pacientes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1758/andre_-_ind_519.2025_-_criacao_sistema_municipal_de_regulacao_de_vagas_para_transferencia_e_encaminhamento_de_pacientes.pdf</t>
   </si>
   <si>
     <t>André - Ind 519.2025 - criação sistema municipal de regulação de vagas para transferência e encaminhamento de pacientes</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1769/ildeu_-_ind_520.2025_-_instalacao_redutor_de_velocidade_rua_grimaldi_de_mello.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1769/ildeu_-_ind_520.2025_-_instalacao_redutor_de_velocidade_rua_grimaldi_de_mello.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 520.2025 - instalação redutor de velocidade Rua Grimaldi de Mello</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1770/baltazar_-_ind_523.2025_-_instalacao_lixeiras_publicas_nas_vias_do_municipio_especialmente_bairro_sao_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1770/baltazar_-_ind_523.2025_-_instalacao_lixeiras_publicas_nas_vias_do_municipio_especialmente_bairro_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 523.2025 - instalação lixeiras públicas nas vias do Município, especialmente bairro São Miguel</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1771/everton_-_ind_524.2025_-_servicos_de_limpeza_drenagem_e_asfaltamento_rua_guaribu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1771/everton_-_ind_524.2025_-_servicos_de_limpeza_drenagem_e_asfaltamento_rua_guaribu.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 524.2025 - serviços de limpeza, drenagem e asfaltamento Rua Guaribu</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1772/jose_miguel_-_ind_525.2025_-_destinacao_terreno_publico_bairro_alvorada_para_instalacao_de_asilo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1772/jose_miguel_-_ind_525.2025_-_destinacao_terreno_publico_bairro_alvorada_para_instalacao_de_asilo.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 525.2025 - destinação terreno público bairro Alvorada para instalação de asilo</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1773/everton_-_ind_526.2025_-_limpeza_capina_e_melhoria_iluminacao_rua_domingos_xavier_e_praca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1773/everton_-_ind_526.2025_-_limpeza_capina_e_melhoria_iluminacao_rua_domingos_xavier_e_praca.pdf</t>
   </si>
   <si>
     <t>Everton - Ind 526.2025 - limpeza, capina e melhoria iluminação Rua Domingos Xavier e praça</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1774/baltazar_-_ind_527.2025_-_paisagismo_canteiro_central_entre_a_rua_juscelino_kubitschek_e_rodovia_mg_424.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1774/baltazar_-_ind_527.2025_-_paisagismo_canteiro_central_entre_a_rua_juscelino_kubitschek_e_rodovia_mg_424.pdf</t>
   </si>
   <si>
     <t>Baltazar - Ind 527.2025 - paisagismo canteiro central entre a Rua Juscelino Kubitschek e Rodovia MG 424</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1775/jose_miguel_-_ind_528.2025_-_retirada_carcaca_na_rua_presidente_washington_luis.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1775/jose_miguel_-_ind_528.2025_-_retirada_carcaca_na_rua_presidente_washington_luis.pdf</t>
   </si>
   <si>
     <t>José Miguel - Ind 528.2025 - retirada carcaça na Rua Presidente Washington Luís</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1776/ildeu_-_ind_529.2025_-_operacao_tapa_buracos_rua_barbacena.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1776/ildeu_-_ind_529.2025_-_operacao_tapa_buracos_rua_barbacena.pdf</t>
   </si>
   <si>
     <t>Ildeu - Ind 529.2025 - operação tapa buracos Rua Barbacena</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1777/carlos_-_ind_530.2025_-_intervencao_e_melhorias_rua_cecilia_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1777/carlos_-_ind_530.2025_-_intervencao_e_melhorias_rua_cecilia_martins.pdf</t>
   </si>
   <si>
     <t>Carlos - Ind 530.2025 - intervenção e melhorias Rua Cecilia Martins</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1778/andre_-_ind_531.2025_-_instalacao_ponto_de_onibus_proximo_ao_residencial_parque_das_mangueiras.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1778/andre_-_ind_531.2025_-_instalacao_ponto_de_onibus_proximo_ao_residencial_parque_das_mangueiras.pdf</t>
   </si>
   <si>
     <t>André - Ind 531.2025 - instalação ponto de ônibus próximo ao Residencial Parque das Mangueiras</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/890/ildeu_-_mocao_1.2025_-_parabenizacao_joice_cristina_da_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/890/ildeu_-_mocao_1.2025_-_parabenizacao_joice_cristina_da_silva.pdf</t>
   </si>
   <si>
     <t>Ildeu - Moção 1.2025 - Parabenização Joice Cristina da Silva</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/891/flavio_-_mocao_2.2025_-_pesar_familiares_maria_da_conceicao_jorge_da_silva_nhanha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/891/flavio_-_mocao_2.2025_-_pesar_familiares_maria_da_conceicao_jorge_da_silva_nhanha.pdf</t>
   </si>
   <si>
     <t>Flávio - Moção 2.2025 - Pesar familiares Maria da Conceição Jorge da Silva (Nhanha)</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/892/plenario_em_colegiado_-_mocao_3.2025_-_pesar_familiares_antonio_jose_carvalho_toninho_aleixo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/892/plenario_em_colegiado_-_mocao_3.2025_-_pesar_familiares_antonio_jose_carvalho_toninho_aleixo.pdf</t>
   </si>
   <si>
     <t>Plenário em colegiado - Moção 3.2025 - Pesar familiares Antônio José Carvalho (Toninho Aleixo)</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/893/flavio_-_mocao_4.2025_-_parabenizacao_studio_jessica_oliveira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/893/flavio_-_mocao_4.2025_-_parabenizacao_studio_jessica_oliveira.pdf</t>
   </si>
   <si>
     <t>Flávio - Moção 4.2025 - parabenização Studio Jessica Oliveira</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>Flávio - Moção 5.2025 - parabenização Fernando Diniz Vieira</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/895/andre_-_mocao_6.2025_-_pesar_familiares_maria_raimunda_sadica.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/895/andre_-_mocao_6.2025_-_pesar_familiares_maria_raimunda_sadica.pdf</t>
   </si>
   <si>
     <t>André - Moção 6.2025 - pesar familiares Maria Raimunda</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/896/andre_-_mocao_7.2025_-_pesar_familiares_laura_gomes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/896/andre_-_mocao_7.2025_-_pesar_familiares_laura_gomes.pdf</t>
   </si>
   <si>
     <t>André - Moção 7.2025 - Pesar familiares Laura Gomes</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/897/flavio_-_mocao_8.2025_-_parabenizacao_geraldo_moreira_dos_santos_junior.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/897/flavio_-_mocao_8.2025_-_parabenizacao_geraldo_moreira_dos_santos_junior.pdf</t>
   </si>
   <si>
     <t>Flávio - Moção 8.2025 - parabenização Geraldo Moreira dos Santos Junior</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/898/carlos_alberto_-_mocao_9.2025_-_pesar_familiares_de_maria_eneuza_raimundo_da_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/898/carlos_alberto_-_mocao_9.2025_-_pesar_familiares_de_maria_eneuza_raimundo_da_silva.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Moção 9.2025 - pesar familiares de Maria Eneuza Raimundo da Silva</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/899/flavio_-_mocao_10.2025_-_parabenizacao_samuel_elias_perazolli.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/899/flavio_-_mocao_10.2025_-_parabenizacao_samuel_elias_perazolli.pdf</t>
   </si>
   <si>
     <t>Flávio - Moção 10.2025 - Parabenização Samuel Elias Perazolli</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/900/brandao_-__mocao_11.2025_-_parabenizacao_laecio_soares_de_oliveira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/900/brandao_-__mocao_11.2025_-_parabenizacao_laecio_soares_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Brandão -  Moção 11.2025 - parabenização Laecio Soares de Oliveira</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>André - Moção 13.2025 - pesar familiares Guilherme Nogueira Rodrigues</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>Carlos Biga, Professor Everton Luiz</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/902/carlos_alberto_e_everton_-_mocao_15.2025_-_parabenizacao_kelly_goncalves_e_karina_saturnino.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/902/carlos_alberto_e_everton_-_mocao_15.2025_-_parabenizacao_kelly_goncalves_e_karina_saturnino.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto e Everton - Moção 15.2025 - Parabenização Kelly Gonçalves e Karina Saturnino</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/910/everton_-_mocao_16.2025_-_parabenizacao_kamilly_luiza_ferreira_monstrinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/910/everton_-_mocao_16.2025_-_parabenizacao_kamilly_luiza_ferreira_monstrinha.pdf</t>
   </si>
   <si>
     <t>Everton - Moção 16.2025 - parabenização Kamilly Luiza Ferreira (Monstrinha)</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/903/flavio_-_mocao_17.2025_-_parabenizacao_cia_jg_de_rodeio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/903/flavio_-_mocao_17.2025_-_parabenizacao_cia_jg_de_rodeio.pdf</t>
   </si>
   <si>
     <t>Flávio - Moção 17.2025 - parabenização Cia JG de Rodeio</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/904/flavio_-_mocao_18.2025_-_parabenizacao_banda_catarze.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/904/flavio_-_mocao_18.2025_-_parabenizacao_banda_catarze.pdf</t>
   </si>
   <si>
     <t>Flávio - Moção 18.2025 - parabenização Banda Catarze</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/905/flavio_-_mocao_19.2025_-_parabenizacao_organizacao_concurso_mini_miss_e_mister_mirim.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/905/flavio_-_mocao_19.2025_-_parabenizacao_organizacao_concurso_mini_miss_e_mister_mirim.pdf</t>
   </si>
   <si>
     <t>Flávio - Moção 19.2025 - Parabenização Organização concurso Mini Miss e Mister Mirim</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/906/andre_-_mocao_20.2025_-_pesar_familiares_flavia_e_tania.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/906/andre_-_mocao_20.2025_-_pesar_familiares_flavia_e_tania.pdf</t>
   </si>
   <si>
     <t>André - Moção 20.2025 - pesar familiares Flávia e Tânia</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/907/brandao_-_mocao_21.2025_-_pesar_ex_vereador_paulo_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/907/brandao_-_mocao_21.2025_-_pesar_ex_vereador_paulo_martins.pdf</t>
   </si>
   <si>
     <t>Brandão - Moção 21.2025 - pesar ex vereador Paulo Martins</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/908/andre_-_mocao_22.2025_-_parabenizacao_maes_atipicas_caminhada_autismo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/908/andre_-_mocao_22.2025_-_parabenizacao_maes_atipicas_caminhada_autismo.pdf</t>
   </si>
   <si>
     <t>André - Moção 22.2025 - parabenização mães atípicas caminhada Autismo</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/909/everton_-_mocao_23.2025_-_parabenizacao_otavio_maia_fonseca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/909/everton_-_mocao_23.2025_-_parabenizacao_otavio_maia_fonseca.pdf</t>
   </si>
   <si>
     <t>Everton - Moção 23.2025 - parabenização Otavio Maia Fonseca</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1228/emanuel_-_mocao_24.2025_-_pesar_familiares_reinaldo_rosa_soares_rei.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1228/emanuel_-_mocao_24.2025_-_pesar_familiares_reinaldo_rosa_soares_rei.pdf</t>
   </si>
   <si>
     <t>Emanuel - Moção 24.2025 - pesar familiares Reinaldo Rosa Soares Rei</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1229/emanuel_-_mocao_25.2025_-_parabenizacao_ivan_rosa_soares_junior.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1229/emanuel_-_mocao_25.2025_-_parabenizacao_ivan_rosa_soares_junior.pdf</t>
   </si>
   <si>
     <t>Emanuel - Moção 25.2025 - parabenização Ivan Rosa Soares Júnior</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1245/jose_miguel_-_mocao_26.2025_-_aplausos_rogerio_ribeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1245/jose_miguel_-_mocao_26.2025_-_aplausos_rogerio_ribeiro.pdf</t>
   </si>
   <si>
     <t>José Miguel - Moção 26.2025 - aplausos Rogério Ribeiro</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1246/andre_-_mocao_27.2025_-_pesar_familiares_marilene_alves_sobrinho_ribeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1246/andre_-_mocao_27.2025_-_pesar_familiares_marilene_alves_sobrinho_ribeiro.pdf</t>
   </si>
   <si>
     <t>André - Moção 27.2025 - pesar familiares Marilene Alves Sobrinho Ribeiro</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>Carlos Henrique - Kaká, José Miguel</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1247/carlos_e_jose_miguel_-_mocao_29.2025_-_parabenizacao_mateus.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1247/carlos_e_jose_miguel_-_mocao_29.2025_-_parabenizacao_mateus.pdf</t>
   </si>
   <si>
     <t>Carlos e José Miguel - Moção 29.2025 - parabenização Mateus</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1262/andre_-_mocao_30.2025_-_parabenizacao_amanda_e_douglas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1262/andre_-_mocao_30.2025_-_parabenizacao_amanda_e_douglas.pdf</t>
   </si>
   <si>
     <t>André - Moção 30.2025 - Parabenização Amanda e Douglas</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1293/andre_-_mocao_31.2025_-_pesar_familiares_maria_das_gracas_silva_e_sousa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1293/andre_-_mocao_31.2025_-_pesar_familiares_maria_das_gracas_silva_e_sousa.pdf</t>
   </si>
   <si>
     <t>André - Moção 31.2025 - pesar familiares Maria das Graças Silva e Sousa</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/andre_-_mocao_32.2025_-_pesar_familiares_salete_rolo_santana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/andre_-_mocao_32.2025_-_pesar_familiares_salete_rolo_santana.pdf</t>
   </si>
   <si>
     <t>André - Moção 32.2025 - pesar familiares Salete Rolo Santana</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1300/everton_-_mocao_33.2025_-_pesar_aos_familiares_de_wanderlei_aparecido_fernandes_correa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1300/everton_-_mocao_33.2025_-_pesar_aos_familiares_de_wanderlei_aparecido_fernandes_correa.pdf</t>
   </si>
   <si>
     <t>Everton - Moção 33.2025 - pesar aos familiares de Wanderlei Aparecido Fernandes Corrêa</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1301/flavio_-_mocao_34.2025_-_parabenizacao_evento_los_cachaca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1301/flavio_-_mocao_34.2025_-_parabenizacao_evento_los_cachaca.pdf</t>
   </si>
   <si>
     <t>Flávio - Moção 34.2025 - Parabenização evento Los Cachaça</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1302/andre_-_mocao_35.2025_-_parabenizacao_junia_suelem_cupertino_moreira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1302/andre_-_mocao_35.2025_-_parabenizacao_junia_suelem_cupertino_moreira.pdf</t>
   </si>
   <si>
     <t>André - Moção 35.2025 - parabenização Júnia Suelem Cupertino Moreira</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1307/ildeu_-_mocao_36.2025_-_pesar_familiares_alceu_pereira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1307/ildeu_-_mocao_36.2025_-_pesar_familiares_alceu_pereira.pdf</t>
   </si>
   <si>
     <t>Ildeu - Moção 36.2025 - pesar familiares Alceu Pereira</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>Professor Everton Luiz, Flavinho do Sítio</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1353/everton_e_flavio_-_mocao_37.2025_-_parabenizacao_guarda_municipal_de_matozinhos_programa_patrulha_escolar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1353/everton_e_flavio_-_mocao_37.2025_-_parabenizacao_guarda_municipal_de_matozinhos_programa_patrulha_escolar.pdf</t>
   </si>
   <si>
     <t>Everton e Flávio - Moção 37.2025 - parabenização Guarda Municipal de Matozinhos Programa Patrulha Escolar</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1354/everton_-_mocao_38.2025_-_parabenizacao_lucas_inacio_lana_taveira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1354/everton_-_mocao_38.2025_-_parabenizacao_lucas_inacio_lana_taveira.pdf</t>
   </si>
   <si>
     <t>Everton - Moção 38.2025 - Parabenização Lucas Inácio Lana Taveira</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1371/carlos_alberto_-_mocao_42.2025_-_parabenizacao_rodrigo_de_oliveira_leao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1371/carlos_alberto_-_mocao_42.2025_-_parabenizacao_rodrigo_de_oliveira_leao.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Moção 42.2025 - parabenização Rodrigo de Oliveira Leão</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1389/carlos_-_mocao_43.2025_-_parabenizacao_para_equipe_da_transmatoz.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1389/carlos_-_mocao_43.2025_-_parabenizacao_para_equipe_da_transmatoz.pdf</t>
   </si>
   <si>
     <t>Carlos - Moção 43.2025 - Parabenização para Equipe da Transmatoz</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1416/everton_-_mocao_44.2025_-_parabenizacao_vander_de_paula_silva_e_samuel_corradi_pereira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1416/everton_-_mocao_44.2025_-_parabenizacao_vander_de_paula_silva_e_samuel_corradi_pereira.pdf</t>
   </si>
   <si>
     <t>Everton - Moção 44.2025 - parabenização Vander de Paula Silva e Samuel Corradi Pereira</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1451/emanuel_-_mocao_45.2025_-_parabenizacao_secretaria_municipal_de_educacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1451/emanuel_-_mocao_45.2025_-_parabenizacao_secretaria_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Emanuel - Moção 45.2025 - Parabenização Secretaria Municipal de Educação</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1452/emanuel_-_mocao_46.2025_-_parabenizacao_secretaria_municipal_de_cultura.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1452/emanuel_-_mocao_46.2025_-_parabenizacao_secretaria_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Emanuel - Moção 46.2025 - Parabenização Secretaria Municipal de Cultura</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1495/carlos_alberto_-_mocao_47.2025_-_parabenizacao_ines_cristina_rosa_soares_pires.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1495/carlos_alberto_-_mocao_47.2025_-_parabenizacao_ines_cristina_rosa_soares_pires.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Moção 47.2025 - parabenização Inês Cristina Rosa Soares Pires</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1502/ildeu_-_mocao_48.2025_-_parabenizacao_marcia_regina_de_freitas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1502/ildeu_-_mocao_48.2025_-_parabenizacao_marcia_regina_de_freitas.pdf</t>
   </si>
   <si>
     <t>Ildeu - Moção 48.2025 - parabenização Márcia Regina de Freitas</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1503/ildeu_-_mocao_49.2025_-_parabenizacao_alexandre_pontes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1503/ildeu_-_mocao_49.2025_-_parabenizacao_alexandre_pontes.pdf</t>
   </si>
   <si>
     <t>Ildeu - Moção 49.2025 - parabenização Alexandre Pontes</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1520/ildeu_-_mocao_51.2025_-_parabenizacao_joao_carlos_souza_da_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1520/ildeu_-_mocao_51.2025_-_parabenizacao_joao_carlos_souza_da_silva.pdf</t>
   </si>
   <si>
     <t>Ildeu - Moção 51.2025 - parabenização João Carlos Souza da Silva</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1521/carlos_alberto_-_mocao_52.2025_-_parabenizacao_ana_julia_de_souza.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1521/carlos_alberto_-_mocao_52.2025_-_parabenizacao_ana_julia_de_souza.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Moção 52.2025 - parabenização Ana Júlia de Souza</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1522/plenario_em_colegiado_-_mocao_53.2025_-_pesar_falecimento_servidor_douglas_de_oliveira_marinho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1522/plenario_em_colegiado_-_mocao_53.2025_-_pesar_falecimento_servidor_douglas_de_oliveira_marinho.pdf</t>
   </si>
   <si>
     <t>Plenário em Colegiado - Moção 53.2025 - pesar falecimento servidor Douglas de Oliveira Marinho</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1523/plenario_em_colegiado_-_mocao_54.2025_-_pesar_falecimento_gilberto_perazolli.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1523/plenario_em_colegiado_-_mocao_54.2025_-_pesar_falecimento_gilberto_perazolli.pdf</t>
   </si>
   <si>
     <t>Plenário em Colegiado - Moção 54.2025 - pesar falecimento Gilberto Perazolli</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1544/everton_-_mocao_55.2025_-_pesar_-_elenice_de_araujo_marques_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1544/everton_-_mocao_55.2025_-_pesar_-_elenice_de_araujo_marques_silva.pdf</t>
   </si>
   <si>
     <t>Everton - Moção 55.2025 - pesar - Elenice de Araújo Marques Silva</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1545/andre_-_mocao_56.2025_-_pesar_-_elenice_de_araujo_marques_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1545/andre_-_mocao_56.2025_-_pesar_-_elenice_de_araujo_marques_silva.pdf</t>
   </si>
   <si>
     <t>André - Moção 56.2025 - pesar - Elenice de Araújo Marques Silva</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1561/everton_-_mocao_57.2025_-_parabenizacao_professor_geraldo_rosa_santos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1561/everton_-_mocao_57.2025_-_parabenizacao_professor_geraldo_rosa_santos.pdf</t>
   </si>
   <si>
     <t>Everton - Moção 57.2025 - parabenização Professor Geraldo Rosa Santos</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1562/gercy_-_mocao_58.2025_-_parabenizacao_vereador_carlos_henrique_kaka.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1562/gercy_-_mocao_58.2025_-_parabenizacao_vereador_carlos_henrique_kaka.pdf</t>
   </si>
   <si>
     <t>Gercy - Moção 58.2025 - parabenização vereador Carlos Henrique Kaká</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1563/gercy_-_mocao_59.2025_-_parabenizacao_jessica_cicilia_alves.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1563/gercy_-_mocao_59.2025_-_parabenizacao_jessica_cicilia_alves.pdf</t>
   </si>
   <si>
     <t>Gercy - Moção 59.2025 - parabenização Jessica Cicilia Alves</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1564/plenario_em_colegiado_-_mocao_60.2025_-_parabenizacao_tiro_de_guerra_04-043.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1564/plenario_em_colegiado_-_mocao_60.2025_-_parabenizacao_tiro_de_guerra_04-043.pdf</t>
   </si>
   <si>
     <t>Plenário em Colegiado - Moção 60.2025 - parabenização Tiro de Guerra 04-043</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1565/plenario_em_colegiado_-_mocao_61.2025_-_parabenizacao_ana_luiza_dos_santos_circunde_e_raquel_ferreira_dos_santos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1565/plenario_em_colegiado_-_mocao_61.2025_-_parabenizacao_ana_luiza_dos_santos_circunde_e_raquel_ferreira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Plenário em Colegiado - Moção 61.2025 - parabenização Ana Luiza dos Santos Circunde e Raquel Ferreira dos Santos</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1588/ildeu_-_mocao_62.2025_-_parabenizacao_maria_jose_santa_rosa_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1588/ildeu_-_mocao_62.2025_-_parabenizacao_maria_jose_santa_rosa_silva.pdf</t>
   </si>
   <si>
     <t>Ildeu - Moção 62.2025 - parabenização Maria José Santa Rosa Silva</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1626/carlos_alberto_-_mocao_63.2025_-_parabenizacao_grupo_missionario_da_igreja_icre.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1626/carlos_alberto_-_mocao_63.2025_-_parabenizacao_grupo_missionario_da_igreja_icre.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Moção 63.2025 - parabenização Grupo Missionário da Igreja ICRE</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1641/carlos_alberto_-_mocao_64.2025_-_parabenizacao_atleta_edna_conceicao_pereira_marques.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1641/carlos_alberto_-_mocao_64.2025_-_parabenizacao_atleta_edna_conceicao_pereira_marques.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Moção 64.2025 - parabenização atleta Edna Conceição Pereira Marques</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1642/carlos_alberto_-_mocao_65.2025_-_parabenizacao_academia_felix_jiu_jitsu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1642/carlos_alberto_-_mocao_65.2025_-_parabenizacao_academia_felix_jiu_jitsu.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Moção 65.2025 - parabenização Academia Félix Jiu Jitsu</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1663/carlos_alberto_-_mocao_66.2025_-_parabenizacao_flavio_diniz_vieira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1663/carlos_alberto_-_mocao_66.2025_-_parabenizacao_flavio_diniz_vieira.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Moção 66.2025 - parabenização Flavio Diniz Vieira</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>José Miguel, Carlos Biga</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1664/jose_miguel_e_carlos_alberto_-_mocao_67.2025_-_parabenizacao_jose_de_castro_procopio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1664/jose_miguel_e_carlos_alberto_-_mocao_67.2025_-_parabenizacao_jose_de_castro_procopio.pdf</t>
   </si>
   <si>
     <t>José Miguel e Carlos Alberto - Moção 67.2025 - parabenização José de Castro Procópio</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1723/brandao_-_mocao_69.2025_-_pesar_clelia_boy_teixeira_chaves.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1723/brandao_-_mocao_69.2025_-_pesar_clelia_boy_teixeira_chaves.pdf</t>
   </si>
   <si>
     <t>Brandão - Moção 69.2025 - pesar Clélia Boy Teixeira Chaves</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1722/emanuel_-_mocao_72.2025_-_parabenizacao_josue_barbosa_dionisio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1722/emanuel_-_mocao_72.2025_-_parabenizacao_josue_barbosa_dionisio.pdf</t>
   </si>
   <si>
     <t>Emanuel - Moção 72.2025 - parabenização Josué Barbosa Dionísio</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1724/ildeu_-_mocao_73.2025_-_parabenizacao_orquestra_amare.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1724/ildeu_-_mocao_73.2025_-_parabenizacao_orquestra_amare.pdf</t>
   </si>
   <si>
     <t>Ildeu - Moção 73.2025 - parabenização Orquestra Amare</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1725/carlos_alberto_-_mocao_74.2025_-_parabenizacao_atleta_marcos_vinicius_de_araujo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1725/carlos_alberto_-_mocao_74.2025_-_parabenizacao_atleta_marcos_vinicius_de_araujo.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto - Moção 74.2025 - parabenização atleta Marcos Vinicius de Araújo</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1747/ildeu_-_mocao_75.2025_-_parabenizacao_emerson_mares_pinheiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1747/ildeu_-_mocao_75.2025_-_parabenizacao_emerson_mares_pinheiro.pdf</t>
   </si>
   <si>
     <t>Ildeu - Moção 75.2025 - parabenização Emerson Mares Pinheiro</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1748/everton_-_mocao_76.2025_-_parabenizacao_cruz_fight_team_e_pantera_fight_team.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1748/everton_-_mocao_76.2025_-_parabenizacao_cruz_fight_team_e_pantera_fight_team.pdf</t>
   </si>
   <si>
     <t>Everton - Moção 76.2025 - parabenização Cruz Fight Team e Pantera Fight Team</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1779/ildeu_-_mocao_78.2025_-_parabenizacao_brayann_kevinny.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1779/ildeu_-_mocao_78.2025_-_parabenizacao_brayann_kevinny.pdf</t>
   </si>
   <si>
     <t>Ildeu - Moção 78.2025 - parabenização Brayann Kevinny</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1781/flavio_-_mocao_79.2025_-_pesar_familiares_diogo_sobral_farias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1781/flavio_-_mocao_79.2025_-_pesar_familiares_diogo_sobral_farias.pdf</t>
   </si>
   <si>
     <t>Flávio - Moção 79.2025 - pesar familiares Diogo Sobral Farias</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ítalo Moraes Borges</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/911/pl_2823.2025_-_programa_de_recuperacao_de_creditos_fiscais_refis_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/911/pl_2823.2025_-_programa_de_recuperacao_de_creditos_fiscais_refis_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2823.2025 - Programa de Recuperação de Créditos Fiscais REFIS (tramitação completa)</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/912/pl_2824.2025_-_altera_lei_1964.2006_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/912/pl_2824.2025_-_altera_lei_1964.2006_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2824.2025 - Altera Lei 1964.2006 (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/914/pl_2825.2025_-_altera_lc_083.1951_e_leis_1999.2007_2000.2007_e_2001.2007_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/914/pl_2825.2025_-_altera_lc_083.1951_e_leis_1999.2007_2000.2007_e_2001.2007_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2825.2025 - Altera LC 083.1951 e Leis 1999.2007, 2000.2007 e 2001.2007 (tramitação completa)</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/915/pl_2826.2025_-_autoriza_poder_executivo_credito_caixa_finisa_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/915/pl_2826.2025_-_autoriza_poder_executivo_credito_caixa_finisa_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2826.2025 - Autoriza Poder Executivo crédito CAIXA FINISA (tramitação completa)</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/931/pl_2827.2025_-_altera_lc_11.2009_encerrado_e_retificado_para_plc_117.2025_-_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/931/pl_2827.2025_-_altera_lc_11.2009_encerrado_e_retificado_para_plc_117.2025_-_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2827.2025 - Altera LC 11.2009 (encerrado e retificado para PLC 117.2025) - TRAMITAÇÃO COMPLETA</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/916/pl_2828.2025_-_abertura_credito_especial_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/916/pl_2828.2025_-_abertura_credito_especial_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2828.2025 - Abertura crédito especial (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/917/pl_2829.2025_-_revisao_geral_e_aumento_real_servidores_saude_lei_1999.2007_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/917/pl_2829.2025_-_revisao_geral_e_aumento_real_servidores_saude_lei_1999.2007_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2829.2025 - revisão geral e aumento real servidores saúde Lei 1999.2007 (tramitação completa)</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/918/pl_2830.2025_-_revisao_geral_e_aumento_servidores_administracao_lei_2227.2013_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/918/pl_2830.2025_-_revisao_geral_e_aumento_servidores_administracao_lei_2227.2013_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2830.2025 - revisão geral e aumento servidores administração Lei 2227.2013 (tramitação completa)</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pl_2831.2025_-_revisao_geral_e_aumento_servidores_educacao_lei_2228.2013_e_lc_55.2017_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pl_2831.2025_-_revisao_geral_e_aumento_servidores_educacao_lei_2228.2013_e_lc_55.2017_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2831.2025 - revisão geral e aumento servidores educação Lei 2228.2013 e LC 55.2017 (tramitação completa)</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/920/pl_2832.2025_-_recomposicao_salarial_secretarios_municipais_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/920/pl_2832.2025_-_recomposicao_salarial_secretarios_municipais_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2832.2025 - recomposição salarial secretários municipais (tramitação completa)</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/933/pl_2833.2025_-_alimentacao_escolar_professores_e_profissionais_educacao_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/933/pl_2833.2025_-_alimentacao_escolar_professores_e_profissionais_educacao_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2833.2025 - alimentação escolar professores e profissionais educação (tramitação completa)</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/921/pl_2834.2025_-_contagem_tempo_periodo_28.05.2020_e_31.12.2021_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/921/pl_2834.2025_-_contagem_tempo_periodo_28.05.2020_e_31.12.2021_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2834.2025 - contagem tempo período 28.05.2020 e 31.12.2021 (tramitação completa)</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/934/pl_2835.2025_-_contagem_tempo_periodo_28.05.2020_e_31.12.2021_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/934/pl_2835.2025_-_contagem_tempo_periodo_28.05.2020_e_31.12.2021_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2835.2025 - contagem tempo período 28.05.2020 e 31.12.2021 (tramitação completa)</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/922/pl_2836.2025_-_autoriza_abertura_de_credito_adicional_suplementar_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/922/pl_2836.2025_-_autoriza_abertura_de_credito_adicional_suplementar_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2836.2025 - Autoriza abertura de crédito adicional suplementar (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/923/pl_2837.2025_-_plano_cargos_carreiras_e_vencimentos_-_fiscais_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/923/pl_2837.2025_-_plano_cargos_carreiras_e_vencimentos_-_fiscais_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2837.2025 - plano cargos, carreiras e vencimentos - fiscais (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/935/pl_2838.2025_-_credito_adicional_suplementar_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/935/pl_2838.2025_-_credito_adicional_suplementar_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2838.2025 - Crédito adicional suplementar (Tramitação completa)</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/936/pl_2839.2025_-_credito_adicional_suplementar_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/936/pl_2839.2025_-_credito_adicional_suplementar_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2839.2025 - Crédito adicional suplementar (tramitação completa)</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1230/pl_2840.2025_-_altera_lei_2001_de_09.04.2007_e_da_outras_providencias_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1230/pl_2840.2025_-_altera_lei_2001_de_09.04.2007_e_da_outras_providencias_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2840.2025 - Altera Lei 2001, de 09.04.2007 e dá outras providências (tramitação completa)</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1231/pl_2841.2025_-_autoriza_poder_executivo_celebrar_acordos_judiciais_e_extrajudiciais_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1231/pl_2841.2025_-_autoriza_poder_executivo_celebrar_acordos_judiciais_e_extrajudiciais_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2841.2025 - Autoriza Poder Executivo celebrar acordos judiciais e extrajudiciais (tramitação completa)</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1232/pl_2842.2025_-_dispoe_sobre_lei_de_diretrizes_orcamentarias_2026_-_ldo_2026_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1232/pl_2842.2025_-_dispoe_sobre_lei_de_diretrizes_orcamentarias_2026_-_ldo_2026_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2842.2025 - Diretrizes para elaboração e execução da Lei Orçamentária 2026 LDO 2026 - (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1233/pl_2843.2025_-_denomina_via_publica_situada_em_matozinhos_tramitacao_completa_versao_site.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1233/pl_2843.2025_-_denomina_via_publica_situada_em_matozinhos_tramitacao_completa_versao_site.pdf</t>
   </si>
   <si>
     <t>PL 2843.2025 - Denomina Via Publica situada em Matozinhos (tramitação completa)</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1234/pl_2844.2025_-_altera_lei_municipal_2423_de_07.07.2020_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1234/pl_2844.2025_-_altera_lei_municipal_2423_de_07.07.2020_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2844.2025 - Altera Lei Municipal 2423 de 07.07.2020 (tramitação completa)</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1235/pl_2845.2025_-_institui_comissao_permanente_de_avaliacao_de_bens_imoveis_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1235/pl_2845.2025_-_institui_comissao_permanente_de_avaliacao_de_bens_imoveis_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2845.2025 - Institui Comissão Permanente de Avaliação de bens imóveis (tramitação completa)</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1258/pl_2846.2025_-_altera_lei_municipal_1.593_de_22.09.2000_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1258/pl_2846.2025_-_altera_lei_municipal_1.593_de_22.09.2000_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2846.2025 - Altera Lei Municipal 1.593, de 22.09.2000 (tramitação completa)</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1259/pl_2847.2025_-_dispoe_sobre_apreensao_de_animais_de_medio_e_grande_porte_soltos_nas_vias_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1259/pl_2847.2025_-_dispoe_sobre_apreensao_de_animais_de_medio_e_grande_porte_soltos_nas_vias_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2847.2025 - Dispõe sobre apreensão de animais de médio e grande porte soltos nas vias e logradouros públicos (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1260/pl_2848.2025_-_altera_lei_2.584_de_17.07.2023_revoga_lei_2.085_de_06.01.2010_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1260/pl_2848.2025_-_altera_lei_2.584_de_17.07.2023_revoga_lei_2.085_de_06.01.2010_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.584, de 17/07/2023, que:  “Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente, do Conselho Municipal dos Direitos da Criança e do Adolescente, do Conselho Tutelar e do Fundo Municipal dos Direitos da Criança e do Adolescente, revoga a Lei Municipal nº 2.085/2010 e dá outras providências”. (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/pl_2849.2025_-_encontro_gospel_mocambeiro_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/pl_2849.2025_-_encontro_gospel_mocambeiro_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2849.2025 - Institui, no âmbito do Distrito de Mocambeiro, o “Encontro Gospel de Mocambeiro” como parte do calendário oficial de eventos culturais do Município de Matozinhos. (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1303/pl_2850.2025_-_autorizacao_e_ratificacao_consorcio_intermunicipal_comgranbel_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1303/pl_2850.2025_-_autorizacao_e_ratificacao_consorcio_intermunicipal_comgranbel_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2850.2025 - autorização e ratificação consórcio intermunicipal COMGRANBEL (tramitação completa)</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/pl_2851.2025_-_acesso_facilitado_aos_locais_eventos_matozinhos_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/pl_2851.2025_-_acesso_facilitado_aos_locais_eventos_matozinhos_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2851.2025 - “Lei Dona Edsonina Caldeira” - Dispõe sobre o acesso facilitado de pessoas com mobilidade reduzida, incluindo pessoas idosas, pessoas com deficiência, mães com crianças de colo e outras pessoas com dificuldades de locomoção, aos locais de eventos realizados no Município de Matozinhos/MG, e dá outras providências." (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1304/pl_2852.2025_-_absorcao_matriculas_ensino_fundamental_da_rede_estadual_para_municipio_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1304/pl_2852.2025_-_absorcao_matriculas_ensino_fundamental_da_rede_estadual_para_municipio_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2852.2025 - Dispõe sobre a absorção de matrículas do ensino fundamental da rede estadual pelo Município. "Projeto Mãos dadas". (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1305/pl_2853.2025_-_altera_lei_2000_de_09.04.2007_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1305/pl_2853.2025_-_altera_lei_2000_de_09.04.2007_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2853.2025 - Altera Lei 2000 de 09.04.2007 (Tramitação completa)</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1340/pl_2855.2025_-_altera_lei_municipal_2479_de_07.07.2022_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1340/pl_2855.2025_-_altera_lei_municipal_2479_de_07.07.2022_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2855.2025 - Altera Lei Municipal 2479, de 07.07.2022 (tramitação completa)</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1348/pl_2856.2025_-_autoriza_doacao_area_de_terreno_lamas_destilaria_e_cervejaria_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1348/pl_2856.2025_-_autoriza_doacao_area_de_terreno_lamas_destilaria_e_cervejaria_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2856.2025 - autoriza doação de área de terreno específico em favor da empresa Lamas Destilaria e Cervejaria. (Tramitação completa)</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1349/pl_2857.2025_-_autoriza_doacao_area_de_terreno_fergumatos_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1349/pl_2857.2025_-_autoriza_doacao_area_de_terreno_fergumatos_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2857.2025 - autoriza doação área de terreno específico em favor da empresa Fergumatos Ferro Gusa Matozinhos. (tramitação completa) *ARQUIVADO</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1350/pl_2858.2025_-_altera_lei_municipal_2584.2023_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1350/pl_2858.2025_-_altera_lei_municipal_2584.2023_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2858.2025 - Altera a Lei Municipal 2.584, de 17/07/2023, que ‘Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente, do Conselho Municipal dos Direitos da Criança e do Adolescente, do Conselho Tutelar e do Fundo Municipal dos Direitos da Criança e do Adolescente, revoga a Lei Municipal nº 2.085, de 06/01/2010 e dá outras providências'. (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1351/pl_2859.2025_-_altera_lei_municipal_no_2.436_de_15.03.2021_bolsa_atirador_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1351/pl_2859.2025_-_altera_lei_municipal_no_2.436_de_15.03.2021_bolsa_atirador_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2859.2025 - Altera a Lei Municipal nº 2.436, de 15/03/2021, que dispõe sobre a criação da ajuda de custo denominada ‘Bolsa Atirador’, destinada aos atiradores durante o período de instrução no Tiro de Guerra 04-043, sediado em Matozinhos/MG e dá outras providências. (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1352/pl_2860.2025_-_dispoe_sobre_a_concessao_de_auxilio_alimentacao_servidores_poder_executivo_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1352/pl_2860.2025_-_dispoe_sobre_a_concessao_de_auxilio_alimentacao_servidores_poder_executivo_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2860.2025 - Dispõe sobre a Concessão de Auxílio-Alimentação aos servidores do Poder Executivo do Município de Matozinhos, no valor que menciona. (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1365/pl_2861.2025_-_denomina_vias_publicas_situadas_no_distrito_de_mocambeiro_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1365/pl_2861.2025_-_denomina_vias_publicas_situadas_no_distrito_de_mocambeiro_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2861.2025 - Denomina vias públicas situadas no distrito de Mocambeiro (tramitação completa)</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1366/pl_2862.2025_-_revoga_dispositivos_da_lei_municipal_no__2.265_de_24.10.2014_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1366/pl_2862.2025_-_revoga_dispositivos_da_lei_municipal_no__2.265_de_24.10.2014_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2862.2025 - Revoga dispositivos da Lei Municipal nº  2.265, de 24.10.2014. (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1367/pl_2863.2025_-_altera_os_artigos_3o_4o_e_5o_da_lei_no_2.329_de_11.04.2017_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1367/pl_2863.2025_-_altera_os_artigos_3o_4o_e_5o_da_lei_no_2.329_de_11.04.2017_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2863.2025 - Altera os Artigos 3º, 4º E 5º da Lei nº 2.329, de 11.04.2017 (tramitação completa)</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1368/pl_2864.2025_-_autoriza_mun._matozinhos_a_celebrar_convenio_de_cooperacao_com_municipio_de_capim_branco_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1368/pl_2864.2025_-_autoriza_mun._matozinhos_a_celebrar_convenio_de_cooperacao_com_municipio_de_capim_branco_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2864.2025 - Autoriza município de Matozinhos, através do Poder Executivo, a celebrar convênio de cooperação com município de Capim Branco. (Tramitação completa)</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1369/pl_2865.2025_-_autoriza_municipio_de_matozinhos_a_associar-se_a_amig_associacao_dos_munc._mineradores_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1369/pl_2865.2025_-_autoriza_municipio_de_matozinhos_a_associar-se_a_amig_associacao_dos_munc._mineradores_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2865.2025 - Autoriza município de Matozinhos a associar-se à AMIG - ASSOCIAÇÃO DOS MUNC. MINERADORES DE MG E DO BRASIL - (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1370/pl_2866.2025_-_institui_o_programa_profissional_legal_no_municipio_de_mtz_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1370/pl_2866.2025_-_institui_o_programa_profissional_legal_no_municipio_de_mtz_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2866.2025 - Institui o Programa Profissional Legal no município de MTZ (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1395/pl_2867.2025_-_denomina_via_publica_no_municipio_de_matozinhos_tramitacao_completa_versao_site.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1395/pl_2867.2025_-_denomina_via_publica_no_municipio_de_matozinhos_tramitacao_completa_versao_site.pdf</t>
   </si>
   <si>
     <t>PL 2867.2025 - denomina via pública no município de Matozinhos (Tramitação Completa) - VERSÃO SITE.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1396/pl_2868.2025_-_institui_o_dia_do_refratarista_no_calendario_oficial_do_municipio_de_matozinhos_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1396/pl_2868.2025_-_institui_o_dia_do_refratarista_no_calendario_oficial_do_municipio_de_matozinhos_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2868.2025 - Institui o Dia do Refratarista no calendário oficial do município de Matozinhos. (Tramitação completa)</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1398/pl_2869.2025_-_altera_lei_municipal_no_1453_de_29.08.1997_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1398/pl_2869.2025_-_altera_lei_municipal_no_1453_de_29.08.1997_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2869.2025 - Altera Lei Municipal nº 1453, de 29.08.1997 (Tramitação completa)</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1397/pl_2870.2025_-_altera_lei_municipal_no_2633_de_21.03.2025_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1397/pl_2870.2025_-_altera_lei_municipal_no_2633_de_21.03.2025_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2870.2025 - Altera Lei Municipal nº 2633, de 21.03.2025 (Tramitação completa)</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1412/pl_2871.2025_-_denomina_via_publica_em_matozinhos__tramitacao_completa_versao_site.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1412/pl_2871.2025_-_denomina_via_publica_em_matozinhos__tramitacao_completa_versao_site.pdf</t>
   </si>
   <si>
     <t>PL 2871.2025 - denomina via pública em Matozinhos (tramitação completa)</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/pl_2872.2025_-_termo_associativo_e_repasse_actg_-_associacao_do_circuito_turistico_das_grutas_-_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/pl_2872.2025_-_termo_associativo_e_repasse_actg_-_associacao_do_circuito_turistico_das_grutas_-_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2872.2025 - Termo associativo e repasse ACTG (associação do Circuito Turístico das Grutas) - (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1414/pl_2873.2025_-_autoriza_abertura_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1414/pl_2873.2025_-_autoriza_abertura_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2873.2025 - autoriza abertura crédito adicional suplementar por superávit (Tramitação completa)</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1426/pl_2874.2025_-_altera_a_lei_2.133_de_16.05.2011_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1426/pl_2874.2025_-_altera_a_lei_2.133_de_16.05.2011_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2874.2025 - Altera a Lei 2.133, de 16.05.2011 e dá outras providências. (tramitação completa)</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1427/pl_2875.2025_-_denomina_via_publica_situada_no_distrito_de_mocambeiro_tramitacao_completa_versao_site.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1427/pl_2875.2025_-_denomina_via_publica_situada_no_distrito_de_mocambeiro_tramitacao_completa_versao_site.pdf</t>
   </si>
   <si>
     <t>PL 2875.2025 - Denomina via pública situada no distrito de Mocambeiro (tramitação completa)</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1428/pl_2876.2025_-_denomina_via_publica_situada_no_distrito_de_mocambeiro_tramitacao_completa_versao_site.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1428/pl_2876.2025_-_denomina_via_publica_situada_no_distrito_de_mocambeiro_tramitacao_completa_versao_site.pdf</t>
   </si>
   <si>
     <t>PL 2876.2025 - Denomina via pública situada no distrito de Mocambeiro (tramitação completa)</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1449/pl_2877.2025_-_denomina_via_publica_situada_no_distrito_de_mocambeiro_versao_site.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1449/pl_2877.2025_-_denomina_via_publica_situada_no_distrito_de_mocambeiro_versao_site.pdf</t>
   </si>
   <si>
     <t>PL 2877.2025 - Denomina via pública situada no distrito de Mocambeiro. (tramitação completa)</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1472/pl_2878.2025_-_institui_a_semana_da_forca_de_vontade_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1472/pl_2878.2025_-_institui_a_semana_da_forca_de_vontade_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2878.2025 - Institui, no âmbito do município de Matozinhos, a ”Semana da Força de Vontade” e dá outras providências. (tramitação completa)</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1473/pl_2879.2025_-_plano_plurianual_ppa_2026.2029_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1473/pl_2879.2025_-_plano_plurianual_ppa_2026.2029_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2879.2025 - Dispõe sobre o Plano Plurianual – PPA do município de Matozinhos para o período 2026-2029, e dá outras providências. (Tramitação completa)</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1474/pl_2880.2025_-_estima_receita_e_fixa_despesa_para_exercicio_financeiro_de_2026_loa_2026.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1474/pl_2880.2025_-_estima_receita_e_fixa_despesa_para_exercicio_financeiro_de_2026_loa_2026.pdf</t>
   </si>
   <si>
     <t>PL 2880.2025 - Estima as Receitas e fixa as Despesas do Orçamento Fiscal do Município de Matozinhos para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1496/pl_2881.2025_-_altera_lei_2584_de_17.07.23_que_dispoe_politica_municipal_direitos_crianca_e_adolescente_conselho_tutelar_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1496/pl_2881.2025_-_altera_lei_2584_de_17.07.23_que_dispoe_politica_municipal_direitos_crianca_e_adolescente_conselho_tutelar_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2881.2025 - Altera a Lei Municipal nº 2854, de 17/07/2023, que: ‘Dispõe sobre a política municipal de atendimento aos direitos da Criança e do Adolescente, do Conselho Municipal dos Direitos da Criança e do Adolescente, do Conselho Tutelar e do Fundo Municipal dos Direitos da Criança e do Adolescente, revoga a Lei Municipal nº 2.085, de 06/01/2010 e dá outras providências’. (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1536/pl_2882.2025_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1536/pl_2882.2025_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2882.2025 - Autoriza a abertura de crédito adicional suplementar por superávit. (Tramitação completa)</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1537/pl_2883.2025_-_concessao_de_cestas_de_natal_aos_servidores_da_camara_municipal_de_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1537/pl_2883.2025_-_concessao_de_cestas_de_natal_aos_servidores_da_camara_municipal_de_matozinhos.pdf</t>
   </si>
   <si>
     <t>PL 2883.2025 - Concessão de cestas de natal aos servidores da Câmara Municipal de Matozinhos</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1578/pl_2884.2025_-_institui_programa_integrado_de_protecao_e_seguranca_escolar_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1578/pl_2884.2025_-_institui_programa_integrado_de_protecao_e_seguranca_escolar_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2884.2025 - institui programa integrado de proteção e segurança escolar. (tramitação completa)</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1579/pl_2885.2025_-_conselho_municipal_de_esportes_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1579/pl_2885.2025_-_conselho_municipal_de_esportes_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2885.2025 - criação conselho municipal esportes e fundo municipal de esportes. (Tramitação completa)</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1580/pl_2886.2025_-_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1580/pl_2886.2025_-_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2886.2025 - crédito adicional suplementar por superávit. (tramitação completa)</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1581/pl_2887.2025_-_desafetacao_de_bem_publico_e_permuta_de_area_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1581/pl_2887.2025_-_desafetacao_de_bem_publico_e_permuta_de_area_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2887.2025 - desafetação de bem público e permuta de área específica. (tramitação completa)</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1605/pl_2888.2025_-_autoriza_abertura_credito_adicional_suplementar_por_anulacao_de_saldo_orcamentario_tramitacao_complementar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1605/pl_2888.2025_-_autoriza_abertura_credito_adicional_suplementar_por_anulacao_de_saldo_orcamentario_tramitacao_complementar.pdf</t>
   </si>
   <si>
     <t>PL 2888.2025 - Autoriza abertura crédito adicional suplementar por anulação de saldo orçamentário. (Tramitação completa)</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1606/pl_2889.2025_-_denomina_via_publica_situada_no_bairro_vista_alegre_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1606/pl_2889.2025_-_denomina_via_publica_situada_no_bairro_vista_alegre_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2889.2025 - Denomina via pública situada no bairro Vista Alegre. (tramitação completa)</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1607/pl_2890.2025_-_denomina_via_publica_no_distrito_de_mocambeiro_-_rua_alzira_da_costa_tramitacao_completa_versao_site.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1607/pl_2890.2025_-_denomina_via_publica_no_distrito_de_mocambeiro_-_rua_alzira_da_costa_tramitacao_completa_versao_site.pdf</t>
   </si>
   <si>
     <t>PL 2890.2025 - Denomina via pública situada no Distrito de Mocambeiro. (tramitação completa)</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1625/pl_2891.2025_-_dia_de_folga_servidor_publico_no_dia_do_aniversario_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1625/pl_2891.2025_-_dia_de_folga_servidor_publico_no_dia_do_aniversario_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2891.2025 - concede ao servidor um dia de folga no dia do aniversário. (tramitação completa)</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1639/pl_2892.2025_-_consorcio_conminas_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1639/pl_2892.2025_-_consorcio_conminas_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2892.2025 - autorização e ratificação protocolo intenções Consórcio Público Intermunicipal Multifinalitário - CONMINAS (tramitação completa)</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1640/pl_2893.2025_-_autoriza_doacao_de_area_de_terreno_em_favor_da_empresa_xavier_mecanica_industrial_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1640/pl_2893.2025_-_autoriza_doacao_de_area_de_terreno_em_favor_da_empresa_xavier_mecanica_industrial_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2893.2025 - autoriza doação de área de terreno em favor da empresa Xavier Mecânica Industrial. (tramitação completa)</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1660/pl_2894.2025_-_obrigatoriedade_das_entidades_de_internacao_coletiva_fixacao_cartazes_liberdade_assistencia_religiosa._tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1660/pl_2894.2025_-_obrigatoriedade_das_entidades_de_internacao_coletiva_fixacao_cartazes_liberdade_assistencia_religiosa._tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2894.2025 - obrigatoriedade das entidades de internação coletiva fixação cartazes liberdade assistência religiosa. (tramitação completa)</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1661/pl_2895.2025_-_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1661/pl_2895.2025_-_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2895.2025 - Crédito adicional suplementar por superávit. (Tramitação completa)</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1679/pl_2896.2025_-_doacao_de_imovel_a_pessoa_que_menciona_-_hidromet_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1679/pl_2896.2025_-_doacao_de_imovel_a_pessoa_que_menciona_-_hidromet_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2896.2025 - doação de imóvel a pessoa que menciona. (tramitação completa)</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1680/pl_2897.2025_-_auxilio_alimentacao_agente_de_saude_e_agente_zoonoses_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1680/pl_2897.2025_-_auxilio_alimentacao_agente_de_saude_e_agente_zoonoses_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2897.2025 - concessão auxílio alimentação aos Agentes Comunitários de Saúde e Agentes de Zoonoses. (tramitação completa)</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1681/pl_2898.2025_-_altera_lei_municipal_1069_de_03_de_abril_de_1989.pdf</t>
-[...2 lines deleted...]
-    <t>PL 2898.2025 - Altera Lei Municipal 1069, de 03 de abril de 1989</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1681/pl_2898.2025_-_altera_lei_municipal_1069_de_03_de_abril_de_1989_-_parcelamento_itbi_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2898.2025 - Altera Lei Municipal 1069, de 03 de abril de 1989. (tramitação completa)</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1682/pl_2899.2025_-_denomina_a_praca_publica_situada_no_bairro_cruzeiro_versao_site.pdf</t>
-[...2 lines deleted...]
-    <t>PL 2899.2025 - Denomina a praça pública situada no bairro Cruzeiro</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1682/pl_2899.2025_-_denomina_a_praca_publica_situada_no_bairro_cruzeiro_versao_site.pdf</t>
+  </si>
+  <si>
+    <t>PL 2899.2025 - Denomina a praça pública situada no bairro Cruzeiro. (tramitação completa)</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1683/pl_2900.2025_-_cria_o_fundo_municipal_do_meio_ambiente.pdf</t>
-[...2 lines deleted...]
-    <t>PL 2900.2025 - Cria o Fundo Municipal do Meio Ambiente</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1683/pl_2900.2025_-_cria_o_fundo_municipal_do_meio_ambiente_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2900.2025 - Cria o Fundo Municipal do Meio Ambiente. (tramitação completa)</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1684/pl_2901.2025_-_projeto_cuidar__mais_nas_escolas_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1684/pl_2901.2025_-_projeto_cuidar__mais_nas_escolas_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2901.2025 - Autoriza Poder Executivo a instituir no âmbito das escolas públicas de educação básica de Matozinhos o projeto Cuidar +. (tramitação completa)</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1717/pl_2902.2025_-_altera_lei_2664.2025_-_doacao_terreno_lamas_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1717/pl_2902.2025_-_altera_lei_2664.2025_-_doacao_terreno_lamas_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2902.2025 - Altera Lei 2664, de 29 de agosto de 2025. (tramitação completa)</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1718/pl_2903.2025_-_denomina_via_publica_situada_em_mocambeiro_versao_site.pdf</t>
-[...2 lines deleted...]
-    <t>PL 2903.2025 - Denomina via pública situada em Mocambeiro</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1718/pl_2903.2025_-_denomina_via_publica_situada_em_mocambeiro_versao_site.pdf</t>
+  </si>
+  <si>
+    <t>PL 2903.2025 - Denomina via pública situada em Mocambeiro. (tramitação completa)</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1741/pl_2905.2025_-_altera_lei_municipal_2640_de_29_de_abril_de_2025_-_gratificacao_produtividade_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1741/pl_2905.2025_-_altera_lei_municipal_2640_de_29_de_abril_de_2025_-_gratificacao_produtividade_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PL 2905.2025 - Altera Lei Municipal 2640, de 29 de abril de 2025 (gratificação produtividade) - (tramitação completa)</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1763/pl_2906.2025_-_cria_junta_administrativa_de_recursos_das_fiscalizacoes_ambientais.pdf</t>
-[...2 lines deleted...]
-    <t>PL 2906.2025 - cria junta administrativa de Recursos das Fiscalizações ambientais</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1763/pl_2906.2025_-_junta_administrativa_de_recursos_das_fiscalizacoes_ambientais_tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PL 2906.2025 - cria junta administrativa de Recursos das Fiscalizações ambientais. (tramitação completa)</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/924/plc_117.2025_-_altera_lc_no_11_de_2009_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/924/plc_117.2025_-_altera_lc_no_11_de_2009_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 117.2025 - Altera LC nº 11 de 2009 (tramitação completa)</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/925/plc_118.2025_-_altera_lc_003.2007_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/925/plc_118.2025_-_altera_lc_003.2007_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 118.2025 - Altera LC 003.2007 (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/938/plc_119.2025_-_reajuste_servidores_camara_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/938/plc_119.2025_-_reajuste_servidores_camara_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 119.2025 - Altera artigos LC 63/2017 - reestruturação cargos e reajuste Câmara (tramitação completa)</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/926/plc_120.2025_-_revisao_geral_e_aumento_servidores_cargos_comissao_lc_12.2010_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/926/plc_120.2025_-_revisao_geral_e_aumento_servidores_cargos_comissao_lc_12.2010_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 120.2025 - revisão geral e aumento servidores cargos comissão LC 12.2010 (tramitação completa)</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/927/plc_121.2025_-_revisao_geral_e_aumento_funcoes_gratificadas_lc_12.2010_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/927/plc_121.2025_-_revisao_geral_e_aumento_funcoes_gratificadas_lc_12.2010_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 121.2025 - revisão geral e aumento funções gratificadas LC 12.2010 (tramitação completa)</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/928/plc_122.2025_-_revisao_geral_e_aumento_servidores_administracao_lc_60.2017_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/928/plc_122.2025_-_revisao_geral_e_aumento_servidores_administracao_lc_60.2017_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 122.2025 - revisão geral e aumento servidores administração LC 60.2017 (tramitação completa)</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/929/plc_123.2025_-_revisao_geral_e_aumento_servidores_administracao_lc_11.2009_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/929/plc_123.2025_-_revisao_geral_e_aumento_servidores_administracao_lc_11.2009_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 123.2025 - revisão geral e aumento servidores administração LC 11.2009 (tramitação completa)</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/930/plc_124.2025_-_revisao_geral_e_aumento_vencimento_base_diretores_escolares_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/930/plc_124.2025_-_revisao_geral_e_aumento_vencimento_base_diretores_escolares_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 124.2025 - revisão geral e aumento vencimento base diretores escolares (tramitação completa)</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/937/plc_125.2025_-_altera_anexo_i_lista_servicos_lei_747.1979_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/937/plc_125.2025_-_altera_anexo_i_lista_servicos_lei_747.1979_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 125.2025 - Altera anexo I (lista serviços) Lei 747.1979 (tramitação completa)</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/939/plc_126.2025_-_altera_lc_012_de_20.01.2010_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/939/plc_126.2025_-_altera_lc_012_de_20.01.2010_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 126.2025 - Altera LC 012 de 20.01.2010 (tramitação completa)</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/plc_127.2025_-_altera_dispositivos_lc_062.2017_e_lei_1601.2000_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/plc_127.2025_-_altera_dispositivos_lc_062.2017_e_lei_1601.2000_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 127.2025 - Altera dispositivos LC 062.2017 e Lei 1601.2000 (tramitação completa)</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1297/plc_128.2025_-_cria_cargos_monitor_de_creche_e_altera_lei_2.001_de_09.04.2007_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1297/plc_128.2025_-_cria_cargos_monitor_de_creche_e_altera_lei_2.001_de_09.04.2007_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 128.2025 - cria cargos monitor de creche e altera Lei 2.001 de 09.04.2007 (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1261/plc_129.2025_-_altera_lc_012_de_20.01.2010_dam_-_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1261/plc_129.2025_-_altera_lc_012_de_20.01.2010_dam_-_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 129.2025 - altera LC 012 de 20.01.2010 (DAM) - (Tramitação Completa)</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1447/plc_130.2025_-_institui_o_programa_profissional_legal_no_municipio_de_mtz_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1447/plc_130.2025_-_institui_o_programa_profissional_legal_no_municipio_de_mtz_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 130.2025 - Institui o Programa Profissional Legal no município de MTZ. (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1469/plc_131.2025_-_dispoe_sobre_grupo_de_direcao_e_assessoramento_quadro_geral_de_cargos_provimento_em_comissao_e_funcoes_gratificadas_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1469/plc_131.2025_-_dispoe_sobre_grupo_de_direcao_e_assessoramento_quadro_geral_de_cargos_provimento_em_comissao_e_funcoes_gratificadas_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 131.2025 - Dispõe sobre o grupo de direção e assessoramento do quadro geral de cargos de provimento em Comissão e as Funções Gratificadas da administração do Poder Executivo Municipal e dá outras providências. (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1470/plc_132.2025_-_institui_taxa_de_controle_acomp._e_fisc._atividades_de_pesquisa_lavra_exploracao_e_aproveitamento_recursos_minerarios_-_tfrm_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1470/plc_132.2025_-_institui_taxa_de_controle_acomp._e_fisc._atividades_de_pesquisa_lavra_exploracao_e_aproveitamento_recursos_minerarios_-_tfrm_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 132.2025 - Institui a Taxa de Controle, Acompanhamento e Fiscalização das atividades de pesquisa, lavra, exploração e aproveitamento de Recursos Minerários – TFRM e dá outras providências. (tramitação completa)</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1471/plc_133.2025_-_altera_lei_municipal_747.78_e_lei_municipal_1069_de_03.04.1989_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1471/plc_133.2025_-_altera_lei_municipal_747.78_e_lei_municipal_1069_de_03.04.1989_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 133.2025 - Altera a Lei Municipal 747/78 e a Lei Municipal 1.069, de 03 de abril de 1989 e dá outras providências. (TRAMITAÇÃO COMPLETA)</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1497/plc_134.2025_-_altera_lei_1999_de_09.04.2007_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1497/plc_134.2025_-_altera_lei_1999_de_09.04.2007_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 134.2025 - Altera Lei 1999, de 09.04.2007 (tramitação completa)</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1498/plc_135.2025_-_altera_lc_003_de_09.04.2007_-_estrutura_organizacional_da_adm_direta_do_poder_executivo_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1498/plc_135.2025_-_altera_lc_003_de_09.04.2007_-_estrutura_organizacional_da_adm_direta_do_poder_executivo_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 135.2025 - Altera a Lei Complementar nº 003, de 09/04/2007, que dispõe sobre a estrutura organizacional da Administração Direta do Poder Executivo e dá outras providências. (Tramitação completa)</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1538/plc_136.2025_-_cria_cargo_de_neuropsicopedagogo_altera_lei_2001_de_09.04.2007_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1538/plc_136.2025_-_cria_cargo_de_neuropsicopedagogo_altera_lei_2001_de_09.04.2007_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 136.2025 - cria cargo de neuropsicopedagogo, altera Lei 2001, de 09.04.2007 (tramitação completa)</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1624/plc_137.2025_-_concessao_de_cestas_de_natal_aos_servidores_da_camara_municipal_de_matozinhos_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1624/plc_137.2025_-_concessao_de_cestas_de_natal_aos_servidores_da_camara_municipal_de_matozinhos_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 137.2025 - Concessão de cestas de natal aos servidores da Câmara Municipal de Matozinhos (tramitação completa)</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1582/plc_138.2025_-_criacao_ouvidoria_da_guarda_municipal_e_institui_cargo_ouvidor_geral_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1582/plc_138.2025_-_criacao_ouvidoria_da_guarda_municipal_e_institui_cargo_ouvidor_geral_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PLC 138.2025 - criação ouvidoria da Guarda Municipal e institui cargo Ouvidor Geral. (tramitação completa)</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1399/pr_361.2025_-_autoriza_mesa_diretora_a_baixaro_do_patrimonio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1399/pr_361.2025_-_autoriza_mesa_diretora_a_baixaro_do_patrimonio.pdf</t>
   </si>
   <si>
     <t>PR 361.2025 - Autoriza Mesa Diretora a baixar do do patrimônio os itens constantes no Anexo I.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1450/pr_362.2025_-_altera_artigos_que_menciona_da_resolucao_no_338.2022_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1450/pr_362.2025_-_altera_artigos_que_menciona_da_resolucao_no_338.2022_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PR 362.2025 - Altera artigos que menciona da Resolução nº 338.2022 (Tramitação completa)</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/pr_364.2025_-_dispoe_sobre_a_concessao_de_diarias_de_viagem_uso_de_veiculos_oficiais_e_da_outras_providencias..pdf</t>
-[...2 lines deleted...]
-    <t>PR 364.2025 - Dispõe sobre a concessão de diárias de viagem, uso de veículos oficiais e dá outras providências.</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/pr_364.2025_-_dispoe_sobre_a_concessao_de_diarias_de_viagem_uso_de_veiculos_oficiais_e_da_outras_providencias._tramitacao_completa.pdf</t>
+  </si>
+  <si>
+    <t>PR 364.2025 - Dispõe sobre a concessão de diárias de viagem, uso de veículos oficiais e dá outras providências. (tramitação completa)</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/913/pdl_67.2025_-_cidada_honoraria_maria_goreti_versao_site.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/913/pdl_67.2025_-_cidada_honoraria_maria_goreti_versao_site.pdf</t>
   </si>
   <si>
     <t>PDL 67.2025 - Título Cidadã Honorária Maria Horacio Goreti Saturnino (tramitação completa) - VERSÃO SITE</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1236/pdl_68.2025_-_dispoe_sobre_aprovacao_contas_poder_executivo_-_exercicio_de_2023_tramitacao_completa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1236/pdl_68.2025_-_dispoe_sobre_aprovacao_contas_poder_executivo_-_exercicio_de_2023_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>PDL 68.2025 - dispõe sobre aprovação contas Poder Executivo - Exercício de 2023 (tramitação completa)</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>Carlos Henrique - Kaká, Dr. Brandão, José Miguel, Professor Everton Luiz</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1662/pdl_69.2025_-_titulo_de_cidada_honoraria_-_nayara_rocha_versao_site.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1662/pdl_69.2025_-_titulo_de_cidada_honoraria_-_nayara_rocha_versao_site.pdf</t>
   </si>
   <si>
     <t>PDL 69.2025 - Concede título de cidadã honorária do município de Matozinhos a Nayara Rocha Perdigão Lara.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1740/pdl_70.2025_-_dispoe_sobre_aprovacao_contas_poder_executivo_exercicio_de_2024.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1740/pdl_70.2025_-_dispoe_sobre_aprovacao_contas_poder_executivo_exercicio_de_2024.pdf</t>
   </si>
   <si>
     <t>PDL 70.2025 - dispõe sobre a aprovação contas Poder Executivo, exercício de 2024.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
     <t>Portaria 1389.2025 - Nomeia Procurador Geral - Vicente de Paulo</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/828/portaria_1390.2025_-_nomeia_diretora_legislativa_deiziane_borges.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/828/portaria_1390.2025_-_nomeia_diretora_legislativa_deiziane_borges.pdf</t>
   </si>
   <si>
     <t>Portaria 1390.2025 - Nomeia Diretora Legislativa Deiziane Borges</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/829/portaria_1391.2025_-_nomeia_diretor_administrativo_-_joel_eleoterio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/829/portaria_1391.2025_-_nomeia_diretor_administrativo_-_joel_eleoterio.pdf</t>
   </si>
   <si>
     <t>Portaria 1391.2025 - Nomeia Diretor Administrativo - Joel Eleoterio</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/830/portaria_1392.2025_-_nomeia_chefe_de_gabinete_-_juliana_vieira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/830/portaria_1392.2025_-_nomeia_chefe_de_gabinete_-_juliana_vieira.pdf</t>
   </si>
   <si>
     <t>Portaria 1392.2025 - Nomeia Chefe de Gabinete - Juliana Vieira</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/831/portaria_1393.2025_-_nomeia_controlador_geral_-_marcelo_oliveira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/831/portaria_1393.2025_-_nomeia_controlador_geral_-_marcelo_oliveira.pdf</t>
   </si>
   <si>
     <t>Portaria 1393.2025 - Nomeia Controlador Geral - Marcelo Oliveira</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/832/portaria_1394.2025_-_exonera_diretora_legislativa_-_deiziane.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/832/portaria_1394.2025_-_exonera_diretora_legislativa_-_deiziane.pdf</t>
   </si>
   <si>
     <t>Portaria 1394.2025 - Exonera Diretora Legislativa - Deiziane</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/833/portaria_1395.2025_-_nomeia_diretora_legislativa_-_poliana_araujo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/833/portaria_1395.2025_-_nomeia_diretora_legislativa_-_poliana_araujo.pdf</t>
   </si>
   <si>
     <t>Portaria 1395.2025 - nomeia Diretora Legislativa - Poliana Araújo</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/834/portaria_1396.2025_-_nomeia_gestora_tesouraria_-_deiziane.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/834/portaria_1396.2025_-_nomeia_gestora_tesouraria_-_deiziane.pdf</t>
   </si>
   <si>
     <t>Portaria 1396.2025 - Nomeia Gestora Tesouraria - Deiziane</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/835/portaria_1397.2025_-_nomeia_gestor_de_recursos_humanos_-_admilson.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/835/portaria_1397.2025_-_nomeia_gestor_de_recursos_humanos_-_admilson.pdf</t>
   </si>
   <si>
     <t>Portaria 1397.2025 - Nomeia Gestor de Recursos Humanos - Admilson</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/836/portaria_1398.2025_-_nomeia_assessor_parlamentar_cleiberson_andre_barbosa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/836/portaria_1398.2025_-_nomeia_assessor_parlamentar_cleiberson_andre_barbosa.pdf</t>
   </si>
   <si>
     <t>Portaria 1398.2025 - Nomeia Assessor Parlamentar Cleiberson (André Barbosa)</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/837/portaria_1399.2025_-_nomeia_assessora_parlamentar_leticia_oliveira_jose_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/837/portaria_1399.2025_-_nomeia_assessora_parlamentar_leticia_oliveira_jose_miguel.pdf</t>
   </si>
   <si>
     <t>Portaria 1399.2025 - Nomeia Assessora Parlamentar Letícia Oliveira (José Miguel)</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/838/portaria_1400.2025_-_nomeia_assessor_parlamentar_luiz_fernando_brandao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/838/portaria_1400.2025_-_nomeia_assessor_parlamentar_luiz_fernando_brandao.pdf</t>
   </si>
   <si>
     <t>Portaria 1400.2025 - Nomeia Assessor Parlamentar Luiz Fernando (Brandão)</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/839/portaria_1401.2025_-_nomeia_diretor_financeiro_nathan_jose_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/839/portaria_1401.2025_-_nomeia_diretor_financeiro_nathan_jose_miguel.pdf</t>
   </si>
   <si>
     <t>Portaria 1401.2025 - Nomeia Diretor Financeiro Nathan (José Miguel)</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/840/portaria_1402.2025_-_nomeia_assessor_parlamentar_andre_felipe_carlos_henrique.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/840/portaria_1402.2025_-_nomeia_assessor_parlamentar_andre_felipe_carlos_henrique.pdf</t>
   </si>
   <si>
     <t>Portaria 1402.2025 - Nomeia Assessor Parlamentar André Felipe (Carlos Henrique)</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/841/portaria_1403.2025_-_nomeia_assessora_parlamentar_fernanda_aparecida_ildeu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/841/portaria_1403.2025_-_nomeia_assessora_parlamentar_fernanda_aparecida_ildeu.pdf</t>
   </si>
   <si>
     <t>Portaria 1403.2025 - Nomeia Assessora Parlamentar Fernanda Aparecida (Ildeu)</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/842/portaria_1404.2025_-_nomeia_assessor_parlamentar_silas_emilio_everton.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/842/portaria_1404.2025_-_nomeia_assessor_parlamentar_silas_emilio_everton.pdf</t>
   </si>
   <si>
     <t>Portaria 1404.2025 - Nomeia Assessor Parlamentar Silas Emilio (Everton)</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/843/portaria_1405.2025_-_nomeia_gestor_de_compras_yuri_gabriel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/843/portaria_1405.2025_-_nomeia_gestor_de_compras_yuri_gabriel.pdf</t>
   </si>
   <si>
     <t>Portaria 1405.2025 - Nomeia Gestor de compras Yuri Gabriel</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/844/portaria_1406.2024_-_nomeia_assessor_juridico_presidencia_-_wellington_araujo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/844/portaria_1406.2024_-_nomeia_assessor_juridico_presidencia_-_wellington_araujo.pdf</t>
   </si>
   <si>
     <t>Portaria 1406.2024 - Nomeia Assessor Jurídico Presidência - Wellington Araújo</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/845/portaria_1407.2025_-_revoga_portaria_1398.2025_-_nomeacao_assessor_cleiberson_andre.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/845/portaria_1407.2025_-_revoga_portaria_1398.2025_-_nomeacao_assessor_cleiberson_andre.pdf</t>
   </si>
   <si>
     <t>Portaria 1407.2025 - Revoga Portaria 1398.2025 - nomeação assessor Cleiberson (André)</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/846/portaria_1408.2025_-_anula_portarias_de_jose_miguel_1389.2025_ate_1407.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/846/portaria_1408.2025_-_anula_portarias_de_jose_miguel_1389.2025_ate_1407.2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1408.2025 - Anula Portarias de José Miguel 1389.2025 até 1407.2025</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/847/portaria_1409.2025_-_nomeia_assessora_parlamentar_mariana_alves_gercy.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/847/portaria_1409.2025_-_nomeia_assessora_parlamentar_mariana_alves_gercy.pdf</t>
   </si>
   <si>
     <t>Portaria 1409.2025 - Nomeia Assessora Parlamentar Mariana Alves (Gercy)</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/848/portaria_1410.2025_-_nomeia_assessor_parlamentar_tiago_soares_emanuel_sincero_oba.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/848/portaria_1410.2025_-_nomeia_assessor_parlamentar_tiago_soares_emanuel_sincero_oba.pdf</t>
   </si>
   <si>
     <t>Portaria 1410.2025 - Nomeia Assessor Parlamentar Tiago Soares (Emanuel Sincero Oba)</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/849/portaria_1411.2025_-_nomeia_procuradora_geral_kelly_franca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/849/portaria_1411.2025_-_nomeia_procuradora_geral_kelly_franca.pdf</t>
   </si>
   <si>
     <t>Portaria 1411.2025 - Nomeia Procuradora Geral Kelly França</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/850/portaria_1412.2025_-_nomeia_assessora_parlamentar_silvia_regina_carlos_alberto_biga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/850/portaria_1412.2025_-_nomeia_assessora_parlamentar_silvia_regina_carlos_alberto_biga.pdf</t>
   </si>
   <si>
     <t>Portaria 1412.2025 - Nomeia Assessora Parlamentar Silvia Regina (Carlos Alberto Biga)</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/851/portaria_1413.2025_-_nomeia_assessor_parlamentar_luiz_fernando_brandao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/851/portaria_1413.2025_-_nomeia_assessor_parlamentar_luiz_fernando_brandao.pdf</t>
   </si>
   <si>
     <t>Portaria 1413.2025 - Nomeia Assessor Parlamentar Luiz Fernando (Brandão)</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/852/portaria_1414.2025_-_nomeia_assessor_parlamentar_silas_emilio_everton.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/852/portaria_1414.2025_-_nomeia_assessor_parlamentar_silas_emilio_everton.pdf</t>
   </si>
   <si>
     <t>Portaria 1414.2025 - Nomeia Assessor Parlamentar Silas Emilio (Everton)</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/853/portaria_1415.2025_-_nomeia_gestora_de_tesouraria_-_cintia_rodrigues.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/853/portaria_1415.2025_-_nomeia_gestora_de_tesouraria_-_cintia_rodrigues.pdf</t>
   </si>
   <si>
     <t>Portaria 1415.2025 - Nomeia Gestora de Tesouraria - Cintia Rodrigues</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/854/portaria_1416.2025_-_nomeia_assessor_parlamentar_cleiberson_andre_barbosa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/854/portaria_1416.2025_-_nomeia_assessor_parlamentar_cleiberson_andre_barbosa.pdf</t>
   </si>
   <si>
     <t>Portaria 1416.2025 - Nomeia Assessor Parlamentar Cleiberson (André Barbosa)</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/855/portaria_1417.2025_-_nomeia_assessor_parlamentar_andre_felipe_carlos_henrique.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/855/portaria_1417.2025_-_nomeia_assessor_parlamentar_andre_felipe_carlos_henrique.pdf</t>
   </si>
   <si>
     <t>Portaria 1417.2025 - Nomeia Assessor Parlamentar André Felipe (Carlos Henrique)</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/856/portaria_1418.2025_-_nomeia_controladora_geral_jussara_ribeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/856/portaria_1418.2025_-_nomeia_controladora_geral_jussara_ribeiro.pdf</t>
   </si>
   <si>
     <t>Portaria 1418.2025 - Nomeia Controladora Geral Jussara Ribeiro</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/857/portaria_1419.2025_-_nomeia_assessora_parlamentar_leticia_oliveira_jose_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/857/portaria_1419.2025_-_nomeia_assessora_parlamentar_leticia_oliveira_jose_miguel.pdf</t>
   </si>
   <si>
     <t>Portaria 1419.2025 - Nomeia Assessora Parlamentar Letícia Oliveira (José Miguel)</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/858/portaria_1420.2025_-_nomeia_agente_de_contratacao_roberta_cardoso.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/858/portaria_1420.2025_-_nomeia_agente_de_contratacao_roberta_cardoso.pdf</t>
   </si>
   <si>
     <t>Portaria 1420.2025 - Nomeia Agente de contratação Roberta Cardoso</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/859/portaria_1421.2025_-_nomeia_assessora_parlamentar_poliana_araujo_cesar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/859/portaria_1421.2025_-_nomeia_assessora_parlamentar_poliana_araujo_cesar.pdf</t>
   </si>
   <si>
     <t>Portaria 1421.2025 - Nomeia Assessora Parlamentar Poliana Araújo (César)</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/860/portaria_1422.2025_-_nomeia_assessora_parlamentar_fernanda_aparecida_ildeu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/860/portaria_1422.2025_-_nomeia_assessora_parlamentar_fernanda_aparecida_ildeu.pdf</t>
   </si>
   <si>
     <t>Portaria 1422.2025 - Nomeia Assessora Parlamentar Fernanda Aparecida (Ildeu)</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/861/portaria_1423.2025_-_nomeia_diretora_administrativa_-_shirley_viana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/861/portaria_1423.2025_-_nomeia_diretora_administrativa_-_shirley_viana.pdf</t>
   </si>
   <si>
     <t>Portaria 1423.2025 - Nomeia Diretora Administrativa - Shirley Viana</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/862/portaria_1424.2025_-_nomeia_assessora_parlamentar_caroline_de_freitas_baltazar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/862/portaria_1424.2025_-_nomeia_assessora_parlamentar_caroline_de_freitas_baltazar.pdf</t>
   </si>
   <si>
     <t>Portaria 1424.2025 - Nomeia Assessora Parlamentar Caroline de Freitas (Baltazar)</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/863/portaria_1425.2025_-_revoga_portaria_1423.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/863/portaria_1425.2025_-_revoga_portaria_1423.2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1425.2025 - Revoga Portaria 1423.2025</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/864/portaria_1426.2025_-_nomeia_diretora_financeira_-_ana_cristina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/864/portaria_1426.2025_-_nomeia_diretora_financeira_-_ana_cristina.pdf</t>
   </si>
   <si>
     <t>Portaria 1426.2025 - Nomeia Diretora Financeira - Ana Cristina</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/865/portaria_1427.2025_-_nomeia_assessor_de_comunicacao_e_imprensa_-_diogenes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/865/portaria_1427.2025_-_nomeia_assessor_de_comunicacao_e_imprensa_-_diogenes.pdf</t>
   </si>
   <si>
     <t>Portaria 1427.2025 - Nomeia Assessor de Comunicação e Imprensa - Diógenes</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/866/portaria_1428.2025_-_nomeia_diretor_legislativo_-_paulo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/866/portaria_1428.2025_-_nomeia_diretor_legislativo_-_paulo.pdf</t>
   </si>
   <si>
     <t>Portaria 1428.2025 - Nomeia Diretor Legislativo - Paulo</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/867/portaria_1429.2025_-_nomeia_assessora_parlamentar_-_fabiane_julio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/867/portaria_1429.2025_-_nomeia_assessora_parlamentar_-_fabiane_julio.pdf</t>
   </si>
   <si>
     <t>Portaria 1429.2025 - Nomeia Assessora Parlamentar - Fabiane (Júlio)</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/868/portaria_1430.2025_-_nomeia_gestora_de_recursos_humanos_-_shirley_viana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/868/portaria_1430.2025_-_nomeia_gestora_de_recursos_humanos_-_shirley_viana.pdf</t>
   </si>
   <si>
     <t>Portaria 1430.2025 - Nomeia Gestora de Recursos Humanos - Shirley Viana</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/869/portaria_1431.2025_-_nomeia_diretora_administrativa_-_sandala.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/869/portaria_1431.2025_-_nomeia_diretora_administrativa_-_sandala.pdf</t>
   </si>
   <si>
     <t>Portaria 1431.2025 - Nomeia Diretora Administrativa - Sândala</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/870/portaria_1432.2025_-_nomeia_gestora_de_compras_brena.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/870/portaria_1432.2025_-_nomeia_gestora_de_compras_brena.pdf</t>
   </si>
   <si>
     <t>Portaria 1432.2025 - Nomeia Gestora de Compras Brena</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/871/portaria_1433.2025_-_nomeia_assessora_parlamentar_-_jennifer_flavio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/871/portaria_1433.2025_-_nomeia_assessora_parlamentar_-_jennifer_flavio.pdf</t>
   </si>
   <si>
     <t>Portaria 1433.2025 - Nomeia Assessora Parlamentar - Jennifer (Flávio)</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/872/portaria_1434.2025_-_dispoe_sobre_composicao_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/872/portaria_1434.2025_-_dispoe_sobre_composicao_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Portaria 1434.2025 - Dispõe sobre composição Procuradoria da Mulher</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/873/portaria_1435.2025_-_designa_servidora_recebimento_numerario_e_despesas_pronto_pagamento.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/873/portaria_1435.2025_-_designa_servidora_recebimento_numerario_e_despesas_pronto_pagamento.pdf</t>
   </si>
   <si>
     <t>Portaria 1435.2025 - designa servidora recebimento numerário e despesas pronto pagamento</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/874/portaria_1436.2025_-_agente_de_contratacao_membros_da_equipe_apoio_e_fiscal_de_contratos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/874/portaria_1436.2025_-_agente_de_contratacao_membros_da_equipe_apoio_e_fiscal_de_contratos.pdf</t>
   </si>
   <si>
     <t>Portaria 1436.2025 - Agente de Contratação, Membros da Equipe Apoio e Fiscal de Contratos</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/875/portaria_1437.2025_-_licenca_maternidade_servidora_regina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/875/portaria_1437.2025_-_licenca_maternidade_servidora_regina.pdf</t>
   </si>
   <si>
     <t>Portaria 1437.2025 - Licença maternidade servidora Regina</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/876/portaria_1438.2025_-_nomeia_assessora_juridica_da_presidencia_-_jane_maria.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/876/portaria_1438.2025_-_nomeia_assessora_juridica_da_presidencia_-_jane_maria.pdf</t>
   </si>
   <si>
     <t>Portaria 1438.2025 - Nomeia Assessora Jurídica da Presidência - Jane Maria</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/877/portaria_1439.2025_-_anula_portaria_1429.2025_nomeacao_assessora_fabiane.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/877/portaria_1439.2025_-_anula_portaria_1429.2025_nomeacao_assessora_fabiane.pdf</t>
   </si>
   <si>
     <t>Portaria 1439.2025 - Anula Portaria 1429.2025 (nomeação Assessora Fabiane)</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/878/portaria_1440.2025_-_nomeia_chefe_de_gabinete_-_emerson_mares.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/878/portaria_1440.2025_-_nomeia_chefe_de_gabinete_-_emerson_mares.pdf</t>
   </si>
   <si>
     <t>Portaria 1440.2025 - Nomeia Chefe de Gabinete - Emerson Mares</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/879/portaria_1441.2025_-_composicao_procuradoria_da_mulher_e_revoga_portaria_1434.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/879/portaria_1441.2025_-_composicao_procuradoria_da_mulher_e_revoga_portaria_1434.2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1441.2025 - Composição Procuradoria da Mulher e revoga Portaria 1434.2025</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/880/certidao_-_numeracao_nula_de_portaria_1442.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/880/certidao_-_numeracao_nula_de_portaria_1442.2025.pdf</t>
   </si>
   <si>
     <t>Certidão - numeração nula de Portaria 1442.2025</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/881/portaria_1443.2025_-_membros_comissoes_permanentes_bienio_2025.2026.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/881/portaria_1443.2025_-_membros_comissoes_permanentes_bienio_2025.2026.pdf</t>
   </si>
   <si>
     <t>Portaria 1443.2025 - membros Comissões Permanentes biênio 2025.2026</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/882/portaria_1444.2025_-_nomeia_assessora_parlamentar_laysa_sabriny_julio_cesar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/882/portaria_1444.2025_-_nomeia_assessora_parlamentar_laysa_sabriny_julio_cesar.pdf</t>
   </si>
   <si>
     <t>Portaria 1444.2025 - Nomeia Assessora Parlamentar Laysa Sabriny (Júlio César)</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/883/portaria_1445.2025_-_diretrizes_uso_veiculo_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/883/portaria_1445.2025_-_diretrizes_uso_veiculo_camara.pdf</t>
   </si>
   <si>
     <t>Portaria 1445.2025 - diretrizes uso veículo câmara</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/884/portaria_1446.2025_-_feriados_e_pontos_facultativos_camara_2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/884/portaria_1446.2025_-_feriados_e_pontos_facultativos_camara_2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1446.2025 - feriados e pontos facultativos Câmara 2025</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/885/portaria_1447.2025_-_comissao_inventariante.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/885/portaria_1447.2025_-_comissao_inventariante.pdf</t>
   </si>
   <si>
     <t>Portaria 1447.2025 - Comissão Inventariante</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/886/portaria_1448.2025_-_comissao_avaliacao_especial_desempenho_kelly_e_paulo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/886/portaria_1448.2025_-_comissao_avaliacao_especial_desempenho_kelly_e_paulo.pdf</t>
   </si>
   <si>
     <t>Portaria 1448.2025 - Comissão Avaliação especial desempenho</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/887/portaria_1449.2025_-_exonera_diretora_administrativa_-_sandala.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/887/portaria_1449.2025_-_exonera_diretora_administrativa_-_sandala.pdf</t>
   </si>
   <si>
     <t>Portaria 1449.2025 - Exonera Diretora Administrativa - Sândala</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/888/portaria_1450.2025_-_nomeia_diretora_administrativa_-_jessica_cicilia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/888/portaria_1450.2025_-_nomeia_diretora_administrativa_-_jessica_cicilia.pdf</t>
   </si>
   <si>
     <t>Portaria 1450.2025 - Nomeia Diretora Administrativa - Jessica Cicilia</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/889/portaria_1451.2025_-_comissao_avaliacao_especial_desempenho_kelly_e_paulo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/889/portaria_1451.2025_-_comissao_avaliacao_especial_desempenho_kelly_e_paulo.pdf</t>
   </si>
   <si>
     <t>Portaria 1451.2025 - Comissão Avaliação especial desempenho</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/932/portaria_1452.2025_-_exonera_gestora_de_compras_-_brena.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/932/portaria_1452.2025_-_exonera_gestora_de_compras_-_brena.pdf</t>
   </si>
   <si>
     <t>Portaria 1452.2025 - Exonera Gestora de Compras</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1213/portaria_1453.2025_-_comissao_organizadora_processo_seletivo_01.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1213/portaria_1453.2025_-_comissao_organizadora_processo_seletivo_01.2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1453.2025 - Dispõe sobre a nomeação e atribuições da Comissão Temporária Organizadora do Processo Seletivo Simplificado N° 01/2025 da Câmara Municipal de Matozinhos-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1237/portaria_1454.2025_-_atualiza_lotacao_dos_servidores_efetivos_da_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1237/portaria_1454.2025_-_atualiza_lotacao_dos_servidores_efetivos_da_camara.pdf</t>
   </si>
   <si>
     <t>Portaria 1454.2025 - Atualiza lotação dos servidores efetivos da Câmara</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1238/portaria_1455.2025_-_progressao_grau_servidora_kelly_franca_fonseca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1238/portaria_1455.2025_-_progressao_grau_servidora_kelly_franca_fonseca.pdf</t>
   </si>
   <si>
     <t>Portaria 1455.2025 - progressão grau servidora Kelly França</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1239/portaria_1456.2025_-_progressao_grau_servidor_paulo_cesar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1239/portaria_1456.2025_-_progressao_grau_servidor_paulo_cesar.pdf</t>
   </si>
   <si>
     <t>Portaria 1456.2025 - progressão grau servidor Paulo César</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/portaria_1457.2025_-_atualiza_lotacao_dos_servidores_comissionados_da_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/portaria_1457.2025_-_atualiza_lotacao_dos_servidores_comissionados_da_camara.pdf</t>
   </si>
   <si>
     <t>Portaria 1457.2025 - Atualiza lotação dos servidores comissionados da Câmara</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1241/portaria_1458.2025_-_nomeia_gestora_de_compras_-_janine.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1241/portaria_1458.2025_-_nomeia_gestora_de_compras_-_janine.pdf</t>
   </si>
   <si>
     <t>Portaria 1458.2025 - Nomeia Gestora de Compras - Janine</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1257/portaria_1459.2025_-_convoca_servidor_diogenes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1257/portaria_1459.2025_-_convoca_servidor_diogenes.pdf</t>
   </si>
   <si>
     <t>Portaria 1459.2025 - Convoca servidor Diógenes</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1298/portaria_1460.2025_-_convoca_servidor_diogenes_-_audiencia_publica_prestacao_contas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1298/portaria_1460.2025_-_convoca_servidor_diogenes_-_audiencia_publica_prestacao_contas.pdf</t>
   </si>
   <si>
     <t>Portaria 1460.2025 - Convoca servidor Diógenes - Audiência Pública prestação de Contas</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1299/portaria_1461.2025_-_composicao_da_procuradoria_em_defesa_dos_direitos_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1299/portaria_1461.2025_-_composicao_da_procuradoria_em_defesa_dos_direitos_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Portaria 1461.2025 - composição da Procuradoria em Defesa dos Direitos da Pessoa Idosa</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1335/portaria_1462.2025_-_prorrogacao_validade_da_portaria_1453.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1335/portaria_1462.2025_-_prorrogacao_validade_da_portaria_1453.2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1462/2025 - Dispõe sobre a prorrogação da validade da Portaria 1453.2025</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1364/portaria_1463.2025_-_exonera_assessora_parlamentar_-_regina_castro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1364/portaria_1463.2025_-_exonera_assessora_parlamentar_-_regina_castro.pdf</t>
   </si>
   <si>
     <t>Portaria 1463.2025 - Exonera Assessora Parlamentar</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1385/portaria_1464.2025_-_designa_servidores_cac.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1385/portaria_1464.2025_-_designa_servidores_cac.pdf</t>
   </si>
   <si>
     <t>Portaria 1464.2025 - Designa servidores para desempenho dos trabalhos no CAC - Centro de Atendimento ao Cidadão.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1386/portaria_1465.2025_-_exonera_procuradora_geral.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1386/portaria_1465.2025_-_exonera_procuradora_geral.pdf</t>
   </si>
   <si>
     <t>Portaria 1465.2025 - Exonera Procuradora Geral</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1387/portaria_1466.2025_-_concede_ferias_servidora_kelly.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1387/portaria_1466.2025_-_concede_ferias_servidora_kelly.pdf</t>
   </si>
   <si>
     <t>Portaria 1466.2025 - Concede férias a servidora</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1388/portaria_1467.2025_-_revoga_portarias_1465.2025_e_1466.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1388/portaria_1467.2025_-_revoga_portarias_1465.2025_e_1466.2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1467.2025 - Revoga Portarias 1465.2025 e 1466.2025</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1410/portaria_1468.2025_-_nomeia_procurador_geral_-_alysson_tiburcio_araujo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1410/portaria_1468.2025_-_nomeia_procurador_geral_-_alysson_tiburcio_araujo.pdf</t>
   </si>
   <si>
     <t>Portaria 1468.2025 - Nomeia Procurador Geral - Alysson Tiburcio Araújo</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1411/portaria_1469.2025_-_exonera_gestora_de_rh.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1411/portaria_1469.2025_-_exonera_gestora_de_rh.pdf</t>
   </si>
   <si>
     <t>Portaria 1469.2025 - Exonera Gestora de RH</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1415/portaria_1470.2025_-_dispoe_sobre_expediente_na_camara_em_13.08.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1415/portaria_1470.2025_-_dispoe_sobre_expediente_na_camara_em_13.08.2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1470.2025 - Dispõe sobre expediente na Câmara em 13.08.2025.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1448/portaria_1471.2025_-_nomeia_gestora_de_recursos_humanos_-_marcia_manoela.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1448/portaria_1471.2025_-_nomeia_gestora_de_recursos_humanos_-_marcia_manoela.pdf</t>
   </si>
   <si>
     <t>Portaria 1471.2025 - Nomeia Gestora de Recursos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1467/portaria_1472.2025_-_dispoe_sobre_regulamentacao_limite_orcamentario_concessao_de_diarias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1467/portaria_1472.2025_-_dispoe_sobre_regulamentacao_limite_orcamentario_concessao_de_diarias.pdf</t>
   </si>
   <si>
     <t>Portaria 1472.2025 - Dispõe sobre regulamentação limite orçamentário concessão de diárias</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1468/portaria_1473.2025_-_dispoe_sobre_horario_funcionamento_da_camara_municipal_e_jornada_de_trabalho_dos_servidores.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1468/portaria_1473.2025_-_dispoe_sobre_horario_funcionamento_da_camara_municipal_e_jornada_de_trabalho_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Portaria 1473.2025 - Dispõe sobre horário funcionamento da Câmara Municipal e jornada de trabalho dos servidores</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1487/portaria_1474.2025_-_exonera_servidora_kelly_e_concede_licenca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1487/portaria_1474.2025_-_exonera_servidora_kelly_e_concede_licenca.pdf</t>
   </si>
   <si>
     <t>Portaria 1474.2025 - Exonera servidora e concede licença.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1514/portaria_1475.2025_-_comissao_temporaria_avaliacao_especial_desempenho_-_edson_magalhaes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1514/portaria_1475.2025_-_comissao_temporaria_avaliacao_especial_desempenho_-_edson_magalhaes.pdf</t>
   </si>
   <si>
     <t>Portaria 1475.2025 - Designa membros para Comissão de Avaliação Especial de Desempenho.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1534/portaria_1476.2025_-_institui_a_comissao_avaliacao_desempenho_servidores_efetivos_2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1534/portaria_1476.2025_-_institui_a_comissao_avaliacao_desempenho_servidores_efetivos_2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1476.2025 - Institui a Comissão de avaliação desempenho Servidores efetivos - exercício de 2025</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1535/portaria_1477.2025_-_designa_membros_e_suplentes_comissoes_permanentes_bienio_2025.2026.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1535/portaria_1477.2025_-_designa_membros_e_suplentes_comissoes_permanentes_bienio_2025.2026.pdf</t>
   </si>
   <si>
     <t>Portaria 1477.2025 - Designa Membros e suplentes das Comissões Permanentes biênio 2025.2026</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1554/portaria_1478.2025_-_nomeia_jussara_diara_de_freitas_-_funcao_gratificada_de_fiscal_de_contratos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1554/portaria_1478.2025_-_nomeia_jussara_diara_de_freitas_-_funcao_gratificada_de_fiscal_de_contratos.pdf</t>
   </si>
   <si>
     <t>Portaria 1478.2025 - Nomeia Jussara D. de Freitas - função gratificada de Fiscal de Contratos</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1575/portaria_1479.2025_-_processo_administrativo_disciplinar_extrato.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1575/portaria_1479.2025_-_processo_administrativo_disciplinar_extrato.pdf</t>
   </si>
   <si>
     <t>Portaria 1479.2025 - Processo Administrativo Disciplinar (Extrato)</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1576/portaria_1480.2025_-_progressao_grau_edson_magalhaes_pereira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1576/portaria_1480.2025_-_progressao_grau_edson_magalhaes_pereira.pdf</t>
   </si>
   <si>
     <t>Portaria 1480.2025 - progressão grau de servidor.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1577/portaria_1481.2025_-_autoriza_servidora_a_realizar_assinaturas_de_empenhos_durante_ferias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1577/portaria_1481.2025_-_autoriza_servidora_a_realizar_assinaturas_de_empenhos_durante_ferias.pdf</t>
   </si>
   <si>
     <t>Portaria 1481.2025 - autoriza servidora a realizar assinaturas de empenhos durante férias</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1597/portaria_1482.2025_-_dispoe_sobre_horario_funcionamento_da_camara_municipal_e_jornada_de_trabalho_dos_servidores.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1597/portaria_1482.2025_-_dispoe_sobre_horario_funcionamento_da_camara_municipal_e_jornada_de_trabalho_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Portaria 1482.2025 - Dispõe sobre horário funcionamento da Câmara Municipal e jornada de trabalho dos servidores</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1598/portaria_1483.2025_-_institui_comissao_de_elaboracao_de_plano_de_contratacao_anual_cpca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1598/portaria_1483.2025_-_institui_comissao_de_elaboracao_de_plano_de_contratacao_anual_cpca.pdf</t>
   </si>
   <si>
     <t>Portaria 1483.2025 - Institui Comissão de Elaboração de Plano de Contratação Anual CPCA</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1638/portaria_1484.2025_-_resultado_preliminar_avaliacao_de_desempenho_servidores_2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1638/portaria_1484.2025_-_resultado_preliminar_avaliacao_de_desempenho_servidores_2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1484.2025 - resultado preliminar avaliação de desempenho servidores 2025</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1659/portaria_1485.2025_-_dispoe_sobre_expediente_da_camara_em_10.11.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1659/portaria_1485.2025_-_dispoe_sobre_expediente_da_camara_em_10.11.2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1485.2025 - Dispõe sobre expediente da Câmara em 10.11.2025</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1716/portaria_1486.2025_-_prorroga_prazo_da_comissao_de_elaboracao_de_plano_de_contratacao_anual_-_cpca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1716/portaria_1486.2025_-_prorroga_prazo_da_comissao_de_elaboracao_de_plano_de_contratacao_anual_-_cpca.pdf</t>
   </si>
   <si>
     <t>Portaria 1486.2025 - prorroga prazo da Comissão de Elaboração de Plano de Contratação Anual - CPCA</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>(Numeração não utilizada)</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>(numeração não utilizada)</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1739/portaria_1489.2025_-_abertura_de_processo_administrativo_para_apuracao_de_contas_negativas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1739/portaria_1489.2025_-_abertura_de_processo_administrativo_para_apuracao_de_contas_negativas.pdf</t>
   </si>
   <si>
     <t>Portaria 1489.2025 - Abertura de Processo Administrativo para apuração de contas negativas</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1759/portaria_1490.2025_-_designa_agente_de_contratacao_pregoeiro_e_membros_da_equipe_de_apoio_e_revoga_portaria_1436.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1759/portaria_1490.2025_-_designa_agente_de_contratacao_pregoeiro_e_membros_da_equipe_de_apoio_e_revoga_portaria_1436.2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1490.2025 - Designa Agente de contratação, pregoeiro e membros da equipe de apoio e revoga Portaria 1436.2025</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1760/portaria_1491.2025_-_designa_fiscal_de_contratos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1760/portaria_1491.2025_-_designa_fiscal_de_contratos.pdf</t>
   </si>
   <si>
     <t>Portaria 1491.2025 - Designa Fiscal de Contratos</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1761/portaria_1492.2025_-_abertura_de_processo_administrativo_para_apuracao_de_contas_negativas_e_revoga_portaria_1489.2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1761/portaria_1492.2025_-_abertura_de_processo_administrativo_para_apuracao_de_contas_negativas_e_revoga_portaria_1489.2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1492.2025 - Abertura de Processo Administrativo para apuração de contas negativas e revoga Portaria 1489.2025</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1762/portaria_1493.2025_-_ponto_facultativo_em_02.01.2026.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1762/portaria_1493.2025_-_ponto_facultativo_em_02.01.2026.pdf</t>
   </si>
   <si>
     <t>Portaria 1493.2025 - Ponto facultativo em 02.01.2026</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1780/portaria_1494.2025_-_exonera_diretora_administrativa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1780/portaria_1494.2025_-_exonera_diretora_administrativa.pdf</t>
   </si>
   <si>
     <t>Portaria 1494.2025 - Exonera Diretora Administrativa</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1782/portaria_1495.2025_-_prorrogacao_processo_administrativo_disciplinar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1782/portaria_1495.2025_-_prorrogacao_processo_administrativo_disciplinar.pdf</t>
   </si>
   <si>
     <t>Portaria 1495.2025 - Prorrogação Processo Administrativo Disciplinar</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1783/portaria_1496.2025_-_nomeia_diretor_administrativo_-_elton.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1783/portaria_1496.2025_-_nomeia_diretor_administrativo_-_elton.pdf</t>
   </si>
   <si>
     <t>Portaria 1496.2025 - Nomeia Diretor Administrativo</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1784/portaria_1497.2025_-_comissao_representativa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1784/portaria_1497.2025_-_comissao_representativa.pdf</t>
   </si>
   <si>
     <t>Portaria 1497.2025 - Institui a Comissão Representativa.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1786/portaria_1498.2025_-_resultado_definitivo_avaliacao_individual_de_desempenho_2025.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1786/portaria_1498.2025_-_resultado_definitivo_avaliacao_individual_de_desempenho_2025.pdf</t>
   </si>
   <si>
     <t>Portaria 1498.2025 - Resultado definitivo avaliação individual de desempenho 2025</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1787/portaria_1499.2025_-_exonera_assessora_parlamentar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1787/portaria_1499.2025_-_exonera_assessora_parlamentar.pdf</t>
   </si>
   <si>
     <t>Portaria 1499.2025 - Exonera Assessora Parlamentar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10914,67 +10914,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/ildeu_-_req_2.2025_-_informacao_instalacao_passeio_calcada_avenida_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/ildeu_-_req_3.2025_-_informacao_limpeza_rua_bom_despacho_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1144/carlos_-_req_4.2025_-_estudo_implantacao_ponto_de_onibus_intermunicipal_antiga_avenida_a.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/ildeu_-_req_5.2025_-_previsao_instalacao_ar_condicionado_no_orgao_pav_da_receita_federal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/ildeu_-_req_6.2025_-_previsao_operacao_tapa_buracos_area_exame_detran_bairro_graca.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1110/jose_miguel_-_req_7.2025_-_informacao_retorno_ponto_de_onibus_intermunicipal_e_lotacao_bairros_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1111/jose_miguel_-_req_8.2025_-_retomar_atendimento_convenio_procon_em_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/ildeu_-_req_10.2025_-_informacao_instalacao_ponto_de_onibus_avenida_industrial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/ildeu_-_req_11.2025_-_informacao_buraco_avenida_industrial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1123/everton_-_req_12.2025_-_informacoes_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1073/gercy_-_req_13.2025_-_informacao_obra_rua_joaquim_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1145/carlos_-_req_14.2025_-_implantacao_linha_de_onibus_bairro_vista_alegre_ao_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1146/carlos_-_req_15.2025_-_informacoes_condicoes_dos_onibus_e_plataformas_pcd.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/ildeu_-_req_17.2025_-_informacao_intervencoes_ponte_do_carabina_e_arredores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1057/flavio_-_req_19.2025_-_informacao_reforma_geral_e_cobertura_quadra_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1112/jose_miguel_-_req_20.2025_-_informacoes_salario_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1155/carlos_brandao_jose_everton_e_cesar_-_req_21.2025_-_discussao_plenario_pedagio_no_dia_26.03.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1147/carlos_-_req_22.2025_-_sistema_de_libras_em_sites_e_transmissao_camara.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/ildeu_-_req_24.2025_-_informacoes_obras_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/ildeu_-_req_25.2025_-_previsao_melhorias_telhado_garagem_camara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1157/carlos_alberto_-_req_26.2025_-_limpeza_antigo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1124/everton_-_req_27.2025_-_informacao_teste_retorno_bairro_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1148/carlos_-_req_28.2025_-_informacoes_obras_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1027/ildeu_-_req_29.2025_-_informacoes_intervencao_rua_grimaldi_de_mello.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1158/carlos_alberto_-_req_30.2025_-_taxa_iluminacao_cemig_quintas_da_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1159/carlos_alberto_-_req_31.2025_-_correios_entrega_correspondencia_quintas_da_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1113/jose_miguel_-_req_32.2025_-_convenio_procon_camara_e_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1156/carlos_ildeu_everton_brandao_jose_miguel_e_cesar_-_req_33.2025_-_aud_publica_pedagios_mg_424.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/ildeu_-_req_34.2025_-_informacoes_fiscalizacao_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/967/cljrf_-__req_35.2025_-_dilacao_prazo_parecer_pl_2825.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1095/brandao_-_req_36.2025_-_limpeza_de_entulho_e_capina_rua_antonio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/ildeu_-_req_37.2025_-_informacoes_placas_transito_caidas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/ildeu_-_req_38.2025_-_fiscalizacao_transito_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1149/carlos_-_req_39.2025_-_informacoes_e_documentos_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/965/baltazar_-_req_40.2025_-_convite_deputado_ricardo_campos_audiencia_pedagios.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1074/gercy_-_req_41.2025_-_previsao_obras_ruas_joaquim_vieira_costa_e_maranhao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1075/gercy_-_req_42.2025_-_previsao_capina_e_limpeza_lotes_vagos_avenida_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/968/cljrf_-_req_43.2025_-_dilacao_prazo_parecer_pdl_67.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/ildeu_-_req_44.2025_-_informacoes_campo_futebol_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/ildeu_-_req_45.2025_-_informacoes_previsao_faixa_de_pedestres_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/flavio_-_req_46.2025_-_providencias_abastecimento_e_qualidade_agua_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/826/gercy_-_req_47.2025_-_capina_rua_santa_catarina_e_providencias_imoveis_abandonados.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1076/gercy_-_req_48.2025_-_limpeze_e_manutencao_rua_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1150/carlos_-_req_49.2025_-_informacoes_processos_datas_contratos_manutencao_rua_bonfim.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/ildeu_-_req_50.2025_-_informacoes_construcao_capela_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/ildeu_-_req_51.2025_-_divulgacao_tribuna_popular.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1114/jose_miguel_-_req_52.2025_-_oficio_delegado_policia_civil_identidade.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1151/carlos_-_req_53.2025_-_analise_estrutura_ponte_localizada_na_estacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1152/carlos_-_req_54.2025_-_melhorias_internas_posto_saude_aracas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/966/baltazar_-_req_55.2025_-_informacoes_poda_arvore_rua_alagoas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/969/cljrf_-_req_56.2025_-_dilacao_prazo_parecer_plc_125.2025_pl_2833_e_2835.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/ildeu_-_req_57.2025_-_informacoes_ausencia_quebra_mola_rua_placido_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/ildeu_-_req_58.2025_-_informacoes_espaco_oracoes_upa_24_horas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1125/everton_-_req_60.2025_-_informacao_limpeza_e_tapa_buraco_bairro_graca.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1160/carlos_alberto_-_req_61.2025_-_limpeza_ruas_jose_da_paula_santos_e_joana_darc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/ildeu_-_req_62.2025_-_previsao_construcao_estabulos_e_canis_municipais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/ildeu_-_req_63.2025_-_fiscalizacao_empresas_poluentes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1077/gercy_-_req_64.2025_-_projeto_ligacao_bairros_sao_miguel_e_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1078/gercy_-_req_65.2025_-_informacoes_continuidade_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1153/carlos_-_req_66.2025_-_copia_contrato_e_documentos_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/ildeu_-_req_67.2025_-_informacoes_rebaixamento_passagens_elevadas_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1040/ildeu_-_req_68.2025_-_informacoes_limpeza_palmeiras_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/ildeu_-_req_70.2025_-_informacoes_transporte_publico_apae.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/ildeu_-_req_71.2025_-_intervencoes_ruas_jair_herculano_teixeira_e_alvaro_vieira_costa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1079/gercy_-_req_72.2025_-_informacao_pavimentacao_rua_b.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1043/ildeu_-_req_74.2025_-_informacoes_termino_asfaltamento_rua_mario_lucio_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1044/ildeu_-_req_75.2025_-_previsao_transporte_publico_alunos_aracas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1154/carlos_-_req_76.2025_-_documentacao_contratacao_laboratorio_labicon.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1080/gercy_-_req_77.2025_-_informacoes_departamento_fiscalizacao_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1199/ildeu_-_req_78.2025_-_instalacao_placa_transito_rua_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1200/ildeu_-_req_79.2025_-_copia_contrato_empresa_servico_de_capina_e_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1201/carlos_-_req_80.2025_-_informacoes_plano_carreira_e_aumento_remuneracao_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1202/carlos_-_req_81.2025_-_informacoes_municipalizacao_escola.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1203/everton_-_req_82.2025_-_informacoes_consultas_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1214/ildeu_-_req_85.2025_-_limpeza_capina_e_poda_avenida_bento_goncalves.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1215/carlos_-_req_86.2025_-_informacoes_contrato_transporte_publico_viacao_umuarama.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1216/carlos_alberto_-_req_87.2025_-_parque_ecologico_rua_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1243/ildeu_-_req_89.2025_-_recolhimento_resto_capina_rua_alvaro_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1244/ildeu_-_req_90.2025_-_intervencoes_rua_maestro_zequinha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1263/ildeu_-_req_91.2025_-_informacoes_fiacoes_e_cabos_expostos_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1264/ildeu_-_req_92.2025_-_informacoes_rota_umuarama_em_frente_ao_supermercados_bh_para_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1265/carlos_-_req_93.2025_-_monitoramento_e_informacoes_qualidade_do_ar_em_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1275/cljrf_-_req_94.2025_-_dilacao_prazo_parecer_pl_2841.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/ildeu_-_req_95.2025_-_informacoes_local_para_manobras_de_motos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/ildeu_-_req_96.2025_-_visita_tecnica_defesa_civil_na_rua_geralda_drummond.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1278/gercy_-_req_97.2025_-_informacoes_parceria_asmatoz.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1306/ildeu_-_req_98.2025_-_playground_praca_entre_as_ruas_tiradentes_e_eduardo_goncalves_cota_centro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1320/cljrf_-_req_99.2025_-_dilacao_prazo_parecer_pl_2847.2025_e_plc_129.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1321/ildeu_-_req_100.2025_-_reuniao_responsaveis_obra_entre_as_vias_bento_goncalves_e_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1322/ildeu_-_req_101.2025_-_previsao_limpeza_rua_bom_despacho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1323/gercy_-_req_102.2025_-_informacoes_denuncias_lotes_com_mato.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1324/brandao_-_req_103.2025_-_revisao_valor_taxa_sepultamento_cemiterio_parque.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1336/cljrf_-_req_105.2025_-_dilacao_prazo_parecer_pl_2849.2025_e_pl_2851.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1337/jose_miguel_-_req_106.2025_-_poda_de_arvores_rua_expedicionario_raimundo_nogueira_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1338/ildeu_-_req_108.2025_-_possibilidade_caminhao_pipa_ruas_de_terra_do_bairro_sao_jose_proximidades_rua_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1339/ildeu_-_req_109.2025_-_instalacao_quebra_molas_e_placas_parada_obrigatoria_nos_cruzamentos_ruas_barbacena_com_rio_grande_do_sul_e_rio_grande_do_norte.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1355/ildeu_-_req_111.2025_-_informacao_extensao_rede_eletrica_margens_da_mg_424_proximo_a_fabrica_cimento_nacional.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1356/gercy_-_req_112.2025_-_agendamento_reuniao_representantes_copasa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1357/carlos_-_req_113.2025_-_melhorias_iluminacao_publica_rua_juiz_de_fora.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1372/ildeu_-_req_124.2025_-_instalacao_extensao_rede_eletrica_rua_parana.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/ildeu_-_req_125.2025_-_informacoes_asfaltamento_rua_guaribu.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1390/cljrf_e_ctma_-_req_126.2025_-_dilacao_prazo_parecer_pl_2855.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1391/ildeu_-_req_128.2025_-_andamento_processo_onibus_escolar_alunos_aracas_que_estudam_em_capim_branco.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1392/ildeu_-_req_129.2025_-_informacao_acao_limpeza_e_molhamento_estrada_rural_que_liga_vista_alegre_a_aracas.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1393/gercy_-_req_130.2025_-_informacoes_sobre_parcerias_ou_providencias_referente_a_poluicao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1394/carlos_-_req_131.2025_-_numeros_gerais_de_alunos_matriculados_e_numero_de_vagas_em_creches.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1417/ildeu_-_req_133.2025_-_previsao_instalacao_placa_parada_obrigatoria_cruzamentos_ruas_dom_pedro_ii_e_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/ildeu_-_req_134.2025_-_informacao_possibilidade_atendimento_publico_bairro_alvorada_no_psf_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1419/carlos_-_req_136.2025_-_informacao_previsao_medidas_na_rua_cecilia_martins_fonseca_lima.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1429/cljrf_-_req_137.2025_-_dilacao_prazo_parecer_pl_2863.2025_e_pl_2866.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1430/ildeu_-_req_138.2025_-_previsao_pintura_e_repintura_asfaltica_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1431/ildeu_-_req_139.2025_-_informacao_possibilidade_mao_unica_rua_8_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1432/emanuel_-_req_140.2025_-_informacao_funcionamento_telefones_das_secretarias_e_departamentos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1433/gercy_-_req_141.2025_-_informacoes_eventos_dependencias_palacio_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1434/gercy_-_req_142.2025_-_informacoes_recursos_eventos_comemoracoes_202_anos_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1453/cljrf_-_req_143.2025_-_dilacao_prazo_parecer_pl_2869.2025_pl_2870.2025_e_pr_361.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1454/ildeu_-_req_144.2025_-_informacao_possibilidade_instalacao_meio_fio_entre_ruas_barbacena_e_guarapari.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1455/ildeu_-_req_145.2025_-_previsao_instalacao_quebra_molas_rua_guarapari.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1456/gercy_-_req_147.2025_-_previsao_instalacao_redutor_velocidade_avenida_minas_gerais_proximidade_da_upa.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1457/carlos_-_req_149.2025_-_audiencia_publica_fornecimento_agua_em_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1475/cljrf_-_req_150.2025_-_dilacao_prazo_parecer_pl_2871.2025_e_pl_2872.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1476/everton_-_req_151.2025_-_informacoes_reajuste_quebra_molas_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1477/ildeu_-_req_152.2025_-_previsao_extensoes_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1478/everton_-_req_153.2025_-_informacoes_transporte_intermunicipal_estudantes_faculdade.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1488/cljrf_-_req_154.2025_-_dilacao_prazo_parecer_pl_2874.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1489/carlos_alberto_-_req_155.2025_-_plotagem_identificacao_veiculos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1490/gercy_-_req_158.2025_-_informacoes_acoes_descarte_irregualr_residuos_solidos_e_ausencia_de_guarda_adequada_de_materiais_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1499/cljrf_-_req_160.2025_-_dilacao_prazo_parecer_pr_362.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1500/everton_-_req_163.2025_-_informacoes_obra_rotatoria_proximidades_igreja_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1501/ildeu_-_req_164.2025_-_previsao_troca_ou_reformas_cadeiras_upa_24_horas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1515/cljrf_-_req_165.2025_-_dilacao_prazo_parecer_plc_131.2025_plc_132.2025_e_plc_133.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1516/ildeu_-_req_166.2025_-_informacao_possibilidade_dialogo_poder_executivo_e_empresarios_ramo_farmacia_periodo_de_funcionamento_24_horas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1517/ildeu_-_req_167.2025_-_informacao_possibilidade_de_instalacao_placa_identificacao_capela_velorio_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1518/gercy_-_req_168.2025_-_informacao_precos_receita_global_despesa_global_detalhamento_de_valores_jubileu.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1539/ildeu_-_req_170.2025_-_informacao_possibilidade_reinstalacao_de_postes_de_luz_rua_jose_antonio_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1540/ildeu_-_req_171.2025_-_previsao_troca_de_poste_de_luz_rua_alvaro_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1541/gercy_-_req_172.2025_-_informacoes_intervencoes_no_bairro_sao_miguel_ii_e_inicio_obras_rua_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1542/everton_-_req_173.2025_-_informacoes_animais_soltos_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1543/carlos_-_req_174.2025_-_informacoes_recolhimento_animais_grande_porte_soltos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1555/ildeu_-_req_176.2025_-_possibilidade_instalacao_placa_de_carga_e_descarga_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1556/ildeu_-_req_177.2025_-_possibilidade_instalacao_bicicletario_no_centro_e_locais_estrategicos.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1557/gercy_-_req_178.2025_-_informacoes_quantidades_cadeiras_de_rodas_medidas_acessibilidade_e_planos_para_adequacao_de_equipamentos_e_recursos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1558/carlos_-_req_179.2025_-_estudo_tecnico_implantacao_programa_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1559/csas_-_req_180.2025_-_convite_secretario_de_saude_para_explicacoes_funcionamento_laboratorio_labicon.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1560/carlos_-_req_181.2025_-_informacoes_acoes_e_procedimentos_concessao_servico_de_abastecimento_de_agua_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1583/everton_-_req_182.2025_-_informacao_pintura_faixas_de_pedestres_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1584/ildeu_-_req_183.2025_-_possibilidade_instalacao_praca_e_academia_ao_ar_livre_na_entrada_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1585/ildeu_-_req_185.2025_-_informacao_comeco_servico_de_pintura_e_repintura_asfaltica_nas_vias.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1586/carlos_-_req_186.2025_-_informacoes_acoes_preventivas_periodo_chuvoso.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1587/carlos_-_req_187.2025_-_parceria_camara_e_conselhos_municipais_-_espaco_fisico.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1599/cljrf_-_req_188.2025_-_dilacao_prazo_parecer_plc_136.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1600/carlos_alberto_-_req_190.2025_-_informacoes_reurb.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1601/ildeu_-_req_191.2025_-_informacoes_providencias_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1602/ildeu_-_req_192.2025_-_previsao_instalacao_passarela_na_ponte_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1603/carlos_-_req_194.2025_-_informacoes_e_documentos_processo_reurb.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1604/emanuel_-_req_195.2025_-_informacoes_obras_ruas_padre_sebastiao_nossa_sra_do_carmo_jose_diniz_alves_varginha_pernambuco_e_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1627/ildeu_-_req_196.2025_-_previsao_acao_recolhimento_animais_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1628/ildeu_-_req_197.2025_-_informacao_falta_de_fralda_geriatrica.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1643/cljrf_-_req_198.2025_-_dilacao_prazo_parecer_pl_2884.2025_2885.2025_28872025_e_plc_138.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1644/ildeu_-_req_199.2025_-_previsao_conserto_ou_novas_instalacoes_telefones_nos_orgaos_publicos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1645/cesar_-_req_200.2025_-_instalacao_ponto_de_onibus_rua_vital_moreira.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1646/ildeu_-_req_201.2025_-_previsao_novas_instalacoes_e_reforma_abrigos_dos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1647/gercy_-_req_202.2025_-_informacoes_providencias_em_relacao_as_pessoas_em_condicao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1648/gercy_-_req_203.2025_-_informacoes_previsao_revitalizacao_praca_do_bairro_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1665/ildeu_-_req_204.2025_-_fiscalizacao_e_estudo_geografico_terreno_rua_tapajos.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1666/flavio_-_req_205.2025_-_informacoes_mutirao_de_limpeza_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1667/ildeu_-_req_206.2025_-_visita_tecnica_avenida_dr_jurandir_campos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1668/gercy_-_req_207.2025_-_informacoes_criacao_espaco_publico_descarte_de_entulho_e_materiais.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1685/cljrf_-_req_208.2025_-_dilacao_prazo_parecer_pl_2891.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1686/ildeu_-_req_209.2025_-_informacoes_intervencao_condominio_algarve.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1687/ildeu_-_req_210.2025_-_informacoes_fiscalizacao_margens_da_rodovia_mg_424.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1688/emanuel_-_req_212.2025_-_informacoes_servico_tapa_buraco_rua_nossa_senhora_do_carmo_e_rua_ouro_preto.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1689/flavio_-_req_213.2025_-_informacoes_implantacao_programa_100_led.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1690/carlos_-_req_214.2025_-_informacoes_concessao_abastecimento_agua_em_matozinhos_copasa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1701/cljrf_-_req_216.2025_-_dilacao_prazo_parecer_pl_2892.2025_e_pl_2893.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1702/everton_-_req_218.2025_-_informacoes_planejamento_guarda_municipal_referente_ao_ano_de_2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1703/ildeu_-_req_219.2025_-_informacoes_confeccao_de_placas_com_nomes_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1704/ildeu_-_req_221.2025_-_informacoes_manutencao_e_obras_passeio_da_avenida_andre_favalelli_em_frente_condominio_paris.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1705/cedu_-_req_222.2025_-_atualizacao_sistema_siap_dados_da_educacao_e_informacoes_sobre_folha_de_pagamento_gastos_desapropriacoes_merenda_e_transporte_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1719/cljrf_-_req_223.2025_-_dilacao_prazo_parecer_pdl_69.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1720/ildeu_-_req_225.2025_-_informacao_operacao_tapa_buraco_mg_424.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1721/ildeu_-_req_226.2025_-_previsao_asfaltamento_rua_guaribu.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1742/cljrf_-_req_227.2025_-_dilacao_prazo_parecer_pl_2897_2898_2899_2900_e_2901.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1743/ildeu_-_req_228.2025_-_previsao_pintura_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1744/cljrf_-_req_229.2025_-_suspensao_tramitacao_pl_2899.2025_e_pdl_69.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1745/ildeu_-_req_230.2025_-_previsao_obras_espaco_situada_na_escola_herminia_diniz.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1746/gercy_-_req_231.2025_-_previsao_reformas_ubs_especialmente_ubs_do_bairro_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1764/cljrf_-_req_232.2025_-_suspensao_tramitacao_pl_2903.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1765/brandao_-_req_234.2025_-_informacoes_secretaria_de_saude_atendimento_oftalmologico_suspenso_no_dia_09.12.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1766/carlos_alberto_-_req_236.2025_-_informacoes_obra_pavimentacao_asfaltica_realizada_na_avenida_mtz_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1767/ildeu_-_req_237.2025_-_informacoes_possibilidade_teste_de_cinomose_animais_de_pequeno_e_medio_porte.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1768/ildeu_-_req_238.2025_-_previsao_instalacao_canil_publico.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1785/cljrf_e_cfo_-_req_239.2025_-_dispensa_de_parecer_referente_ao_veto_parcial_pl_2880.2025_loa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1126/everton_-_ind_1.2025_-_limpeza_fossas_bairro_liberdade.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/970/cesar_-_ind_2.2025_-_troca_de_lampadas_rua_maria_da_conceicao_paranhos.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1096/brandao_-_ind_3.2025_-_melhorias_vias_do_bairro_sao_miguel_ruas_a_d_f_g_j_b_w_e.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1127/everton_-_ind_4.2025_-_limpeza_quadras_e_reparo_iluminacao_praca_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1115/jose_miguel_-_ind_5.2025_-_instalacao_faixa_de_pedestres_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1116/jose_miguel_-_ind_6.2025_-_recuperacao_quadra_bairro_vitalino_fonseca.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/973/julio_-_ind_7.2025_-_operacao_tapa_buracos_rua_maria_odila.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/989/ildeu_-_ind_8.2025_-_calcamento_ou_asfaltamento_rua_jose_dias.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/974/julio_-_ind_9.2025_-_recapeamento_asfaltico_avenida_alcino_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1161/carlos_-_ind_10.2025_-_manutencao_geral_ruas_bairro_aracas_e_limpeza_manutencao_academia.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1162/carlos_-_ind_11.2025_-_repavimentacao_ruas_v_x_z_y_fiscalizar_lotes_criacao_posto_de_saude_e_creches.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/990/ildeu_-_ind_12.2025_-_instalacao_passarela_na_ponte_entre_avenida_bento_goncalves_e_rua_santa_terezinha_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1184/carlos_alberto_-_ind_13.2025_-_realizacao_festival_gospel.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/carlos_alberto_-_ind_14.2025_-_alteracao_cobranca_taxas_barracas_do_jubileu_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/950/baltazar_-_ind_16.2025_-_retirar_rotatoria_cruzamento_rua_1o_de_maio_com_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/brandao_-_ind_17.2025_-_construcao_passeio_rua_jose_mario_heterovicky.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1098/brandao_-_ind_18.2025_-_solicita_projeto_de_lei_regime_de_ferias_servidores_25_dias_uteis.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/951/baltazar_-_ind_19.2025_-_pavimentacao_rua_grimaldi_de_melo_e_rua_paranaiba_vassourinha_21_de_abril.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1059/flavio_-_ind_21.2025_-_solicita_projeto_concessao_de_folga_remunerada_em_aniversario_servidores.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/991/ildeu_-_ind_22.2025_-_manutencao_e_troca_lampadas_praca_carlos_martins_sobrinho_bento.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/992/ildeu_-_ind_23.2025_-_confeccao_placas_nomes_das_ruas_bairros_sao_paulo_e_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/975/julio_-_ind_24.2025_-_poda_de_arvore_rua_dos_estrangeiros.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1060/flavio_-_ind_27.2025_-_melhoria_iluminacao_publica_ruas_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1128/everton_-_ind_28.2025_-_drenagem_e_asfaltamento_rua_laerte_goncalves_silva_antiga_rua_tres.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1129/everton_-_ind_29.2025_-_limpeza_ruas_e_calcadas_e_operacao_tapa_buracos_bairro_da_graca.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/976/julio_-_ind_30.2025_-_limpeza_e_instalacao_praca_e_playground_rua_sao_paulo_bairro_bom_jesus_2.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1081/gercy_-_ind_31.2025_-_padronizacao_atendimentos_ubs.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1082/gercy_-_ind_32.2025_-_abertura_da_rua_n.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1163/carlos_-_ind_35.2025_-_melhorias_ruas_otavio_maia_av_industrial_joaquim_vieira_e_rua_cemig.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1164/carlos_-_ind_37.2025_-_limpeza_e_manutencao_avenida_jurandir_campos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1165/carlos_-_ind_38.2025_-_bacia_de_contencao_aguas_pluviais_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1061/flavio_-_ind_40.2025_-_limpeza_grama_sintetica_iluminacao_alambrado_e_vestiario_campo_fischer.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/971/cesar_-_ind_41.2025_-_isencao_taxa_limpeza_fossa_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/977/julio_-_ind_42.2025_-_solucoes_e_melhorias_rua_dos_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1186/carlos_alberto_-_ind_43.2025_-_capina_rua_eduardo_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/993/ildeu_-_ind_44.2025_-_patrolamento_rua_otavio_maia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/994/ildeu_-_ind_45.2025_-_limpeza_e_manutencao_praca_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1130/everton_-_ind_46.2025_-_limpeza_bueiros_rua_eduardo_goncalves_cota_e_avenida_jurandir_campos.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1131/everton_-_ind_47.2025_-_limpeza_rua_rio_de_janeiro_esquina_com_rua_madalena.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1062/flavio_-_ind_48.2025_-_faixas_elevadas_e_sinalizacao_em_frente_as_escolas_e_bairros.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/952/baltazar_-_ind_49.2025_-_pintura_nomes_das_ruas_nos_postes_das_esquinas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1083/gercy_-_ind_51.2025_-_limpeza_ruas_da_cidade_e_medidas_despejo_materiais_solidos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1187/carlos_alberto_-_ind_52.2025_-_troca_de_lampadas_praca_bairro_sao_jose_rua_neide_pereira.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1045/emanuel_-_ind_53.2025_-_extensao_iluminacao_e_instalacao_postes_rua_nossa_senhora_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/995/ildeu_-_ind_54.2025_-_operacao_tapa_buracos_av_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1063/flavio_-_ind_55.2025_-_capina_rua_vital_moreira_e_paliativo_rua_a.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1117/jose_miguel_-_ind_56.2025_-_ticket_alimentacao_cesta_basica_e_vale_transporte_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/978/julio_-_ind_57.2025_-_transporte_escolar_apae_de_pedro_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1132/everton_-_ind_58.2025_-_limpeza_e_tapa_buraco_rua_q.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1133/everton_-_ind_59.2025_-_limpeza_e_manutencao_linha_ferrea_bairro_florestal.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/996/ildeu_-_ind_60.2025_-_visita_secretario_obras_na_rua_presidente_deodoro_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1084/gercy_-_ind_61.2025_-_fiscalizacao_vagas_reservadas_idosos_e_pcd.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1085/gercy_-_ind_62.2025_-_alternativas_para_pcd_acessos_aos_eventos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/940/andre_-__ind_63.2025_-_asfaltamento_e_limpeza_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1188/carlos_alberto_-_ind_64.2025_-_limpeza_ruas_jose_dias_jose_romualdo_e_alvaro_vieira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1166/carlos_-_ind_65.2025_-_estacao_de_suporte_para_garis_e_capinadores.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1167/carlos_-_ind_66.2025_-_melhorias_av_central_bairro_bom_jesus_e_ruas_laterais__vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1046/emanuel_-_ind_67.2025_-_obras_e_pavimentacao_rua_f.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/emanuel_-_ind_68.2025_-_instalacao_quebra_molas_rua_bonfim.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1064/flavio_-_ind_69.2025_-_reforma_quadra_conjunto_vitalino_fonseca.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1086/gercy_-_ind_73.2025_-_alteracao_placa_pare_rua_raul_teixeira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1087/gercy_-_ind_74.2025_-_desobstrucao_passeio_rua_goias_empresa_expresso_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/997/ildeu_-_ind_75.2025_-_conserto_tampa_drenagem_rua_sabatine_del_boccio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/998/ildeu_-_ind_76.2025_-_patrolamento_rua_7_de_setembro_e_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1065/flavio_-_ind_77.2025_-_limpeza_avenida_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1099/brandao_-_ind_78.2025_-_aumento_efetivo_de_garis.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/953/baltazar_-_ind_79.2025_-_pavimentacao_rua_joaquim_caetano.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1168/carlos_-_ind_80.2025_-_instalacao_pontos_pratica_soltar_pipas.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1189/carlos_alberto_-_ind_81.2025_-_quebra_molas_ruas_argentina_bolivia_pirapora_e_floriano_pereira.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1169/carlos_-_ind_82.2025_-_troca_de_lampadas_led_e_tapa_buraco_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/979/julio_-_ind_83.2025_-_pavimentacao_rua_wilson_ribeiro_florestal_joaquim_caetano_amazonas_avenida_a.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1190/carlos_alberto_-_ind_84.2025_-_contratacao_empresa_gerir_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1066/flavio_-_ind_85.2025_-_revitalizacao_e_recuperacao_lagoa_do_campo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1067/flavio_-_ind_86.2025_-_implantacao_rede_wifi_pracas_e_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1118/jose_miguel_-_ind_88.2025_-_capina_redutor_velocidade_e_melhorias_rua_presidente_washington_luis.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/999/ildeu_-_ind_89.2025_-_revitalizacao_placas_upa_24_horas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/ildeu_-_ind_90.2025_-_instalacao_placas_transito_rua_visconde_do_rio_das_velhas.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1134/everton_-_ind_91.2025_-_construcao_posto_de_saude_e_creche_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1170/carlos_-_ind_92.2025_-_instalacao_antenas_e_melhorias_sinais_de_celular.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1100/brandao_-_ind_93.2025_-_troca_de_lampada_rua_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1101/brandao_-_ind_94.2025_-_limpeza_e_manutencao_praca_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/ildeu_-_ind_95.2025_-_reparo_equipamentos_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/ildeu_-_ind_96.2025_-_conserto_placas_indicativas_e_informativas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/954/baltazar_-_ind_97.2025_-_pavimentacao_rua_b.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1171/carlos_-_ind_98.2025_-_tapa_buraco_bairros_cruzeiro_vista_alegre_sao_miguel_nossa_sra_de_fatima_graca_e_alvorada.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/980/julio_-_ind_99.2025_-_redutor_velocidade_rua_pedro_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/981/julio_-_ind_100.2025_-_redutor_velocidade_rua_dos_estrangeiros.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1172/carlos_-_ind_101.2025_-_regularizacao_e__providencias_situacao_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/955/baltazar_-_ind_102.2025_-_pavimentacao_rua_pompeu.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1068/flavio_-_ind_103.2025_-_retorno_e_aperfeicoamento_feirinha_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1135/everton_-_ind_104.2025_-_limpeza_drenagem_e_asfalto_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1088/gercy_-_ind_105.2025_-_asfalto_quebrado_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1119/jose_miguel_-_ind_106.2025_-_providencias_andarilhos.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1048/emanuel_-_ind_107.2025_-_reforma_rua_campos_sales.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1049/emanuel_-_ind_108.2025_-_reinstalacao_ponto_de_onibus_mg_424.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1089/gercy_-_ind_109.2025_-_recolhimento_material_servico_de_capina.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/942/andre_-_ind_111.2025_-_retorno_transporte_usuarios_apae_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/emanuel_-_ind_112.2025_-_recapeamento_avenida_alcino_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/emanuel_-_ind_113.2025_-_asfaltamento_diversas_ruas_municipio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1102/brandao_-_ind_114.2025_-_capina_calcada_rua_andre_favalelli.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1173/carlos_-_ind_115.2025_-_pinturas_faixas_elevadas_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1174/carlos_-_ind_116.2025_-_limpeza_e_manutencao_rua_eurico_gaspar_dutra.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/ildeu_-_ind_117.2025_-_ar_condicionado_sala_professores_escola_eurico_viana.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/ildeu_-_ind_118.2025_-_instalacao_guarda_rei_guard_rail_rua_grimaldi_de_melo_e_mtz_010.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1191/carlos_alberto_-_ind_120.2025_-_contratacao_veterinario_animais_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1192/carlos_alberto_-_ind_121.2025_-_realizacao_festival_gospel_anualmente_em_novembro.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1136/everton_-_ind_122.2025_-_redutor_de_velocidade_e_demarcacao_faixas_rua_carlos_alves.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1069/flavio_-_ind_123.2025_-_anteprojeto_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/982/julio_-_ind_124.2025_-_melhorias_praca_bairro_bom_jesus_2.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1175/carlos_-_ind_125.2025_-_recolhimento_animais_abandono.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/983/julio_-_ind_126.2025_-_instalacao_lixeiras_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1176/carlos_-_ind_127.2025_-_poda_ou_corte_arvore_rua_candido_fonseca_viana.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1052/emanuel_-_ind_128.2025_-_limpeza_area_rua_joao_inacio_de_lima.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1137/everton_-_ind_130.2025_-_limpeza_e_tapa_buraco_av_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1138/everton_-_ind_131.2025_-_drenagem_e_tapa_buraco_rua_angelim.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/ildeu_-_ind_132.2025_-_rebaixamento_passagens_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/ildeu_-_ind_133.2025_-_intervencoes_e_obras_rua_5.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/emanuel_-_ind_134.2025_-_tapa_buraco_ruas_barbacena_ouro_preto_e_gestal_ferreira.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1120/jose_miguel_-_ind_135.2025_-_area_construcao_asilo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1193/carlos_alberto_-_ind_136.2025_-_manutencao_postes_av_alcino_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/943/andre_-_ind_137.2025_-_drenagem_pluvial_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/984/julio_-_ind_138.2025_-_redutor_velocidade_rua_maria_odila.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/985/julio_-_ind_139.2025_-_revitalizacao_praca_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/941/andre_-__ind_140.2025_-_implantacao_cinco_faixas_pedestres_rua_bonfim.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/949/baltazar_-__ind_141.2025_-_maquina_patrol_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/956/baltazar_-_ind_142.2025_-_providencias_animais_soltos.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1103/brandao_-_ind_143.2025_-_providencias_animais_soltos.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1121/jose_miguel_-_ind_144.2025_-_realizacao_reunioes_itinerantes.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1194/carlos_alberto_-_ind_145.2025_-_convenio_unicv.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/ildeu_-_ind_146.2025_-_operacao_tapa_buracos_e_asfaltamento_11_ruas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/ildeu_-_ind_147.2025_-_troca_lampadas_em_6_ruas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/957/baltazar_-_ind_149.2025_-_pavimentacao_rua_maria_jose_vieira.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1177/carlos_-_ind_150.2025_-_intervencoes_rua_placido_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/958/baltazar_-_ind_151.2025_-_patrol_na_rua_jose_estacio_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1070/flavio_-_ind_154.2025_-_prioridade_ubs_e_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1071/flavio_-_ind_155.2025_-_mudanca_mao_sentido_rua_maria_joana.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1104/brandao_-_ind_156.2025_-_anteprojeto_ferias_25_dias_uteis.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1139/everton_-_ind_157.2025_-_faixa_elevada_br_424_proximo_rua_bolivia.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/986/julio_-_ind_158.2025_-_paliativo_ruas_18_19_e_itamar_raul_mendes.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/987/julio_-_ind_159.2025_-_redutor_de_velocidade_3_ruas_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/emanuel_-_ind_160.2025_-_asfaltamento_rua_agenor_goncalves_silva_e_nsa._senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/944/andre_-_ind_161.2025_-_revitalizacao_limpeza_e_drenagem_rua_rosaria_borges_lopes.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/945/andre_-_ind_162.2025_-_revitalizacao_pavimentacao_e_drenagem_rua_domingos_xavier_chagas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1195/carlos_alberto_-_ind_163.2025_-_retirada_animais_grande_porte_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1105/brandao_-_ind_164.2025-_limpeza_rua_dr_lund.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/ildeu_-_ind_165.2025_-_recapeamento_rua_guaribu.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/ildeu_-_ind_166.2025_-_intervencao_ponte_do_carabina.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/988/julio_-_ind_167.2025_-_tapa_buraco_ruas_venezuela_rio_grande_do_norte_e_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1178/carlos_-_ind_168.2025_-_melhorias_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1179/carlos_-_ind_169.2025_-_melhorias_ruas_do_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/946/andre_-_ind_170.2025_-_operacao_tapa_buracos_rua_bonfim_esquina_com_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1072/flavio_-_ind_171.2025_-_recuperacao_rua_do_cemiterio_mocambeiro_aquisicao_lote.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/947/andre_-_ind_172.2025_-_melhoria_sistema_drenagem_pluvial_rua_andre_favalelli.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1106/brandao_-_ind_173.2025_-_troca_de_lampadas_em_todo_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1122/jose_miguel_-_ind_175.2025_-_abertura_cemiterio_finais_de_semana_ou_2_vezes_no_mes.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/959/baltazar_-_ind_177.2025_-_tapa_buracos_rua_jair_apolinario_conjunto_vitalino_creche_wladimir_tavares.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/960/baltazar_-_ind_178.2025_-_pavimentacao_rua_b.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1180/carlos_-_ind_179.2025_-_mobilidade_urbana_rua_h_e_escola_valdemar_pezzini.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/ildeu_-_ind_180.2025_-_asfaltamento_rua_jose_dias.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/ildeu_-_ind_181.2025_-_quebra_molas_rua_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1090/gercy_-_ind_182.2025_-_revisao_geral_rede_eletrica_bairro_sao_miguel_rua_d.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1140/everton_-_ind_183.2025_-_placa_sinalizacao_ponte_bom_sera.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/ildeu_-_ind_184.2025_-_limpeza_ponto_de_onibus_mg_424__proximo_a_upa.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1141/everton_-_ind_185.2025_-_drenagem_limpeza_e_pavimentacao_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1196/carlos_alberto_-_ind_186.2025_-_manutencao_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1107/brandao_-_ind_187.2025_-_tapa_buraco_rua_dagmar_vieira_bicalho.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1108/brandao_-_ind_188.2025_-_fiscalizacao_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/961/baltazar_-_ind_189.2025_-_instalacao_ponto_de_apoio_policia_militar_em_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/962/baltazar_-_ind_190.2025_-_melhoria_infraestrutura_atendimento_secretaria_fazenda.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1091/gercy_-_ind_191.2025_-_revisao_pavimentacao_rua_joaquim_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1092/gercy_-_ind_192.2025_-_situacao_arvores_rua_b.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/ildeu_-_ind_194.2025_-_troca_de_lampadas_5_vias.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1181/carlos_-_ind_195.2025_-_anteprojeto_vale_alimentacao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/948/andre_-_ind_196.2025_-_equipe_saude_bairro_alvorada_parte_do_centro_e_residencial_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1182/carlos_-_ind_197.2025_-_limpeza_e_manutencao_7_vias.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1197/carlos_alberto_-_ind_198.2025_-_tapa_buraco_e_pavimentacao_rua_maria_esteves_cotta.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/ildeu_-_ind_199.2025_-_asfaltamento_poste_lampadas_na_rua_b.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1198/carlos_alberto_-_ind_200.2025_-_quebra_molas_rua_equador.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1142/everton_-_ind_201.2025_-_malha_asfaltica_ruas_jose_dias_da_silva_e_jose_camilo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/963/baltazar_-_ind_203.2025_-_caminhao_para_suporte_operacao_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/964/baltazar_-_ind_204.2025_-_instalacao_mictorio_coletivo_banheiro_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1143/everton_-_ind_205.2025_-_instalacao_lixeiras_publicas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/972/cesar_-_ind_206.2025_-_quebra_molas_rua_xv_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/ildeu_-_ind_207.2025_-_patrolamento_e_rocagem_estrada_q_liga_matozinhos_a_aracas.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/emanuel_-_ind_208.2025_-_limpeza_bueiros_bairro_progresso_ruas_padre_sebastiao_e_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/emanuel_-_ind_209.2025_-_retirada_ou_mudanca_quebra_molas_rua_raul_teixeira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1109/brandao_-_ind_210.2025_-_melhoria_seguranca_bairros_bom_jesus_e_presidente_mg_424.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1183/carlos_-_ind_211.2025_-_implantacao_lixeiras_regiao_central_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1093/gercy_-_ind_212.2025_-_renovacao_sinalizacao_vagas_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1094/gercy_-_ind_213.2025_-_instalacao_quebra_molas_rua_dos_carvalhos_e_alfredo_aranha.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1204/ildeu_-_ind_215.2025_-_mini_rotatoria_atras_da_igreja_bairro_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1205/ildeu_-_ind_216.2025_-_instalacao_de_2_quebra_molas_rua_candido_fonseca_viana.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1206/baltazar_-_ind_217.2025_-_reforma_calcada_avenida_andre_favalelli.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1207/flavio_-_ind_218.2025_-_mutirao_capina_rocagem_e_limpeza_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1208/gercy_-_ind_219.2025_-_providencias_falta_de_agua_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1209/carlos_-_ind_220.2025_-_providencias_melhorias_vias_bairros_vista_alegre_e_aracas.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1210/baltazar_-_ind_221.2025_-_apoio_maquinario_agricola_para_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1211/emanuel_-_ind_222.2025_-_limpeza_e_capina_rua_eurico_viana_e_lampadas_led_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1212/emanuel_-_ind_223.2025_-_troca_lampadas_rua_alvaro_vieira_da_costa_bairro_estacao..pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1217/everton_-_ind_224.2025_-_pavimentacao_asfaltica_ruas_maria_jose_vieira_romao_martins_maria_e_cota.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1218/everton_-_ind_225.2025_-_operacao_tapa_buraco_regiao_central_e_rua_8_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1219/ildeu_-_ind_226.2025_-_sinalizacao_transito_em_frente_ao_condominio_retiro_das_garcas_e_paris.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1220/ildeu_-_ind_227.2025_-_patrolamento_e_rocagem_rua_joao_madalena.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1221/brandao_-_ind_228.2025_-_limpeza_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1222/baltazar_-_ind_229.2025_-_reabertura_porteira_estrada_jaguara_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1223/baltazar_-_ind_230.2025_-_instalacao_quebra_molas_rua_1o_de_maio_e_rua_jair_herculano.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1224/carlos_alberto_-_ind_231.2025_-_postes_iluminacao_publica_rua_5.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1225/carlos_alberto_-_ind_232.2025_-_limpeza_praca_entre_as_ruas_30_e_31.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1226/emanuel_-_ind_233.2025_-_melhorias_rua_jose_vieira_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1227/carlos_-_ind_234.2025_-_melhorias_ruas_cabiuna_jatoba_e_guaribu.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1248/brandao_-_ind_235.2025_-_limpeza_da_rua_o.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1249/brandao_-_ind_236.2025_-_patrolamento_e_limpeza_rua_w.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1250/cesar_-_ind_237.2025_-_iluminacao_publica_ruas_wilson_de_paula_martins_maria_ruth_de_paula_martins_rafael_de_paula_martins.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1251/ildeu_-_ind_238.2025_-_limpeza_e_asfaltamento_rua_prata.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1252/ildeu_-_ind_239.2025_-_asfaltamento_rua_maria_esteves_cotta.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1253/carlos_-_ind_240.2025_-_mauntencao_e_vistoria_rua_angelim.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1254/jose_miguel_-_ind_241.2025_-_sinalizacao_da_rua_varginha.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1255/carlos_-_ind_242.2025_-_rede_eletrica_e_iluminacao_ruas_prof_antonio_carvalho_rio_de_janeiro_andradas_carlos_alves_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1256/emanuel_-_ind_243.2025_-_tapa_buraco_rua_manoel_aranha.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1266/ildeu_-_ind_244.2025_-_recolhimento_resto_capina_rua_manuel_aranha_e_limpeza_rua_acima_da_upa_24_hrs.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1267/julio_-_ind_245.2025_-_redutor_velocidade_rua_venezuela.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1268/everton_-__ind_246.2025_-_pintura_faixa_de_pedestre_bairro_estacao_avenida_caio_martins_e_em_frente_ao_ponto_yazaki.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1269/emanuel_-__ind_247.2025_-_extensao_rede_eletrica_e_pavimentacao_rua_professor_antonio_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/jose_miguel_-_ind_248.2025_-_tapa_buracos_ruas_cabiuna_angelim_e_ariba..pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/ildeu_-_ind_249.2025_-_tapa_buracos_rua_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/baltazar_-_ind_250.2025_-_pavimentacao_rua_laerte_goncalves_silva_antiga_rua_3.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1273/everton_-_ind_251.2025_-_limpeza_drenagem_e_asfalto_rua_jose_estacio_de_souza.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/andre_-_ind_252.2025_-_medico_ferista_ou_profissional_para_cobrir_ausencias_medicas.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1279/carlos_alberto_-_ind_253.2025_-_quebra_molas_rua_barbacena.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/ildeu_-_ind_254.2025_-_quebra_molas_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1281/cesar_-_ind_255.2025_-_instalacao_postes_iluminacao_avenida_joaquim_batista_azevedo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/julio_-__ind_256.2025_-_horario_livre_uso_do_campo_bairro_sao_paulo_para_projetos_sociais.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/julio_-_ind_257.2025_-_caminhao_pipa_irrigacao_da_rua_florestal.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/ildeu_-_ind_258.2025_-_academia_ao_ar_livre_no_espaco_do_bairro_sao_paulo_ao_lado_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/gercy_-_ind_259.2025_-_recipientes_coleta_de_materiais_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/gercy_-_ind_260.2025_-_recebimentos_recursos_transmatoz_por_meios_alternativos_ao_presencial.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/baltazar_-_ind_261.2025_-_pavimentacao_e_calcamento_rua_laginha.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/baltazar_-_ind_262.2025_-_instalacao_quebra_molas_e_faixa_pedestre_rua_varginha_e_rua_venezuela.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1289/emanuel_-_ind_263.2025_-_reforma_ampliacao_e_instalacao_equipamentos_praca_abran_ellian_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1290/carlos_-__ind_264.2025_-_providencias_avenida_santa_terezinha_reparos_pintura_faixas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/emanuel_-_ind_265.2025_-_asfaltamento_ruas_maria_esteves_cota_e_maria_jose_vieira.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/andre_-_ind_266.2025_-_fornecimento_sensor_monitoramento_glicose_do_tipo_libre.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1308/ildeu_-_ind_267.2025_-_retirada_postes_placas_de_transito_em_desuso_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1309/ildeu_-_ind_268.2025_-_instalacao_quebra_molas_rua_guarapari.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1310/everton_-_ind_269.2025_-_medidas_acolhimento_protecao_e_reintegracao_social_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1311/carlos_alberto_-_ind_270.2025_-_manutencao_e_troca_lampadas_queimadas_pracas_do_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1312/julio_-_ind_271.2025_-_redutor_de_velocidade_rua_gestal_ferreira_maia.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1313/baltazar_-_ind_272.2025_-_pavimentacao_calcamento_morro_do_cafezal.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1314/flavio_-_ind_273.2025_-_inclusao_festa_los_cachaca_calendario_eventos_culturais.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1315/andre_-_ind_274.2025_-_desburocratizacao_exames_ubs.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1316/baltazar_-_ind_275.2025_-_capina_e_limpeza_rua_1o_de_maio.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1317/carlos_-_ind_276.2025_-_melhorias_rua_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/everton_-_ind_277.2025_-_limpeza_drenagem_e_asfaltamento_rua_djalma_fernandes.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1319/carlos_-_ind_278.2025_-_melhorias_rua_contorno.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1325/julio_-_ind_280.2025_-_operacao_tapa_buracos_rua_teofilo_otoni.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1326/everton_-_ind_281.2025_-_limpeza_drenagem_e_asfaltamento_rua_maria_cecilia_martins_fonseca.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1327/ildeu_-_ind_282.2025_-_limpeza_academia_ao_ar_livre_no_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1328/ildeu_-_ind_283.2025_-_tamponamento_de_espaco_entre_passeio_e_quebra_molas_em_frente_condominio_lucas_lacerda.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1329/carlos_alberto_-_ind_284.2025_-_limpeza_academia_ao_ar_livre_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1330/brandao_-_ind_285.2025_-_operacao_tapa_buracos_avenida_cesar_juliao_cece_de_sales.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1331/brandao_-_ind_286.2025_-_memorial_ou_estatua_praca_bairro_vitalino_fonseca.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1332/baltazar_-_ind_287.2025_-_alteracao_sentido_circulacao_rua_claudomiro_cupertino_substituicao_placa_rua_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1333/carlos_-_ind_288.2025_-_providencias_rua_prata.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1334/carlos_-_ind_289.2025_-_providencias_rua_valter_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1341/everton_-_ind_290.2025_-_limpeza_rua_frederic_jacob.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1342/julio_-_ind_291.2025_-_pavimentacao_rua_montes_claros.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1343/julio_-_ind_292.2025_-_instalacao_placa_sinalizacao_cruzamento_ruas_pedro_leopoldo_com_rio_grande_do_norte.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1344/carlos_-_ind_293.2025_-_providencias_e_melhorias_rua_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1345/ildeu_-_ind_294.2025_-_instalacao_ponto_onibus_com_abrigo_rodovia_mg_424.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1346/carlos_-_ind_295.2025_-_providencias__bairro_sao_sebastiao_area_atras_da_lucena.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1347/ildeu_-_ind_296.2025_-_conserto_das_placas_de_indicacao_transito_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1358/brandao_-_ind_297.2025_-_remuneracao_auxiliares_de_saude_como_tecnico_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1359/julio_-_ind_298.2025_-_disponibilizacao_onibus_escolar_estudantes_da_apae_pedro_leopoldo_que_residem_em_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1360/baltazar_-_ind_299.2025_-_substituicao_manilha_entre_ruas_joana_darc_e_rua_jose_de_paula_santos.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1361/carlos_-_ind_300.2025_-_providencias_area_da_ponte_do_bairro_bom_sera.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1362/carlos_-_ind_301.2025_-_estudos_e_medidas_mitigar_impactos_trafego_pesado_na_avenida_maestro_zequinha.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1363/brandao_-_ind_302.2025_-_operacao_tapa_buraco_na_esquina_da_rua_ouro_com_rua_aymore.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1374/flavio_-_ind_303.2025_-_anteprojeto_projeto_cultural_e_social_itala_vitoria.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1375/flavio_-_ind_304.2025_-_anteprojeto_concurso_infantil_e_juvenil_de_desfile_pequenos_brilhantes.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1376/ildeu_-_ind_316.2025_-_operacao_tapa_buracos_entre_as_ruas_brasilia_e_marieta.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1377/ildeu_-_ind_317.2025_-_instalacao_passarela_ponte_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1378/baltazar_-_ind_318.2025_-_instalacao_placa_sinalizacao_pare_entre_ruas_primeiro_de_maio_e_carlos_alves.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1379/everton_-_ind_319.2025_-_implementacao_plano_de_carreira_dos_servidores_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1380/brandao_-_ind_320.2025_-_instalacao_dois_quebra_molas_na_entrada_do_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1381/baltazar_-_ind_321.2025_-_horario_adicional_lotacao_matozinhos_ao_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1382/carlos_-_ind_322.2025_-_instalacao_quebra_molas_e_sinalizacao_rua_barbacena.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1383/jose_miguel_-_ind_323.2025_-_instalacao_meio-fio_e_passeios_avenida_industrial.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1384/everton_-_ind__324.2025_-_atencao_e_reajuste_sinalizacao_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1400/brandao_-_ind_326.2025_-_recapeamento_rua_carlos_martins.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1401/ildeu_-_ind_327.2025_-_fiscalizacao_transito_conjunto_com_a_policia_militar_na_mg_424.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/ildeu_-_ind_328.2025_-_operacao_tapa_buracos_entre_ruas_bonfim_e_avenida_central.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1403/everton_-_ind_329.2025_-_doacao_terreno_e_construcao_imovel_para_acolhimento_institucional.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1404/julio_-_ind_330.2025_-_redutor_de_velocidade_rua_vital_moreira.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1405/gercy_-_ind_331.2025_-_redutor_velocidade_avenida_minas_gerais_e_nas_imediacoes_da_rua_natanael_caldeira.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1406/jose_miguel_-_ind_332.2025_-_fiscalizacao_coibir_pratica_de_carona_na_traseira_de_onibus_e_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1407/julio_-_ind_333.2025_-_paliativo_na_rua_elder_william_antunes.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1408/baltazar_-_ind_334.2025_-_providencias_despejo_irregular_no_leito_do_ribeirao_da_mata.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1409/carlos_-_ind_335.2025_-_servicos_de_caminhao_pipa_bairro_sao_paulo_e_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1420/ildeu_-_ind_336.2025_-_distribuicao_sacolas_plasticas_usuarios_farmacia_central.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1421/ildeu_-_ind_337.2025_-_reparo_ou_revitalizacao_asfaltica_avenida_bento_goncalves.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1422/emanuel_-_ind_338.2025_-_instalacao_redutor_velocidade_rua_ouro_preto.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1423/brandao_-_ind.339.2025_limpeza_rua_maranhao_com_rua_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1424/carlos_-_ind_340.2025_-_instalacao_placas_sinalizacao_quebra_molas_rua_raul_teixeira.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1425/carlos_-_ind_341.2025_-_recolhimento_residuos_capina_e_limpeza_avenida_industrial.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1435/everton_-_ind_342.2025_-_disponibilizacao_uniformes_rede_municipal_jemat.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1436/everton_-_ind_343.2025_-_reforma_ginasio_poliesportivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1437/brandao_-_ind_345.2025_-_25_dias_uteis_periodo_de_ferias_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1438/ildeu_-_ind_346.2025_-_intervencao_e_obras_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1439/ildeu_-_ind_347.2025_-_fiscalizacao_transporte_publico_umuarama.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1440/jose_miguel_-_ind_348.2025_-_retirada_quebra_molas_e_construcao_de_2_na_rua_dona_bala_proximo_escola_professor_alvaro_drummond.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1441/gercy_-_ind_349.2025_-_orientacao_comerciantes_se_havera_restricao_eventos_do_florestal.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1442/baltazar_-_ind_350.2025_-_implantacao_placa_proibido_estacionar_em_ambos_os_sentidos_rua_elias_joanas.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1443/carlos_-_ind_351.2025_-_melhorias_bairro_aracas.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1444/gercy_-_ind_352.2025_-_adocao_medidas__em_eventos_em_atencao_as_pessoas_com_dificuldade_de_locomocao.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1445/baltazar_-_ind_353.2025_-_pavimentacao_asfaltica_rua_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1446/carlos_-_ind_354.2025_-_medidas_seguranca_na_area_proxima_a_empresa_lemi_refratarios.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1458/ildeu_-_ind_356.2025_-_placa_de_identificacao_e_pintura_centro_especialidades_medicas.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1459/ildeu_-_ind_357.2025_-_poda_de_arvore_em_frente_ao_cisrec_rua_oito_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1460/baltazar_-_ind_358.2025_-pavimentacao_rua_1o_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1461/carlos_alberto_-_ind_359.2025_-_redutor_de_velocidade_rua_dom_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1462/baltazar_-_ind_360.2025_-_instalacao_poste_de_energia_rua_wilson_de_paula_martins.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1463/carlos_alberto_-_ind_361.2025_-_redutor_velocidade_rua_pirapora.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1464/everton_-_ind_362.2025_-_manutencao_iluminacao_avenida_cesar_juliao_cece_de_sales.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1465/jose_miguel_-_ind_363.2025_-_poda_de_arvore_bairro_liberdade.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1466/carlos_-_ind_364.2025_-_remocao_ou_impactos_negativos_arvore_com_raizes_superficiais_avenida_andre_favalelli.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1479/everton_-_ind_365.2025_-_instalacao_placas_proibido_jogar_lixo_a_rua_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1480/ildeu_-_ind_366.2025_-_instalacao_tampa_bueiro_rua_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1481/cesar_-_ind_367.2025_-_oficio_embrapa_analise_de_agua_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1482/ildeu_-_ind_368.2025_-_iluminacao_predio_estacao_ferroviaria_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1483/brandao_-_ind_369.2025_-_providencias_precariedade_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1484/carlos_alberto_-_ind_370.2025_-_quebra_molas_rua_ouro_preto.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1485/carlos_alberto_-__ind_371.2025_-_quebra_molas_e_sinalizacao_rua_juiz_de_fora_com_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1486/carlos_-_ind_372.2025_-_estudo_viabilidade_melhorias_pracinha_da_cidade_jardim_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1491/brandao_-_ind_376.2025_-_convenio_secretaria_de_saude_municipal_e_estadual_remedios_de_alto_custo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1492/baltazar_-_ind_377.2025_-_servico_recolhimento_animais_mortos_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1493/carlos_-_ind_378.2025_-_supressao_ou_poda_arvore_rua_horizonte_proximo_ao_no_14.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1494/gercy_-_ind_379.2025_-_recolhimento_restos_vegetais_e_materiais_retirados_-_capina_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1504/cesar_-_ind_380.2025_-_oficio_para_fundacao_ezequiel_dias_funed_-_analise_agua_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1505/brandao_-_ind_381.2025_-_operacao_tapa_buraco_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1506/andre_-_ind_382.2025_-_designacao_servidor_para_auxiliar_preenchimento_lme.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1507/andre_-_ind_383.2025_-_treinamentos_e_capacitacoes_servidores_entrega_de_medicamentos_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1508/everton_-_ind_384.2025_-_valorizacao_salarial_motoristas_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1509/everton_-_ind_385.2025_-_substituicao_lampadas_queimadas_pracinha_proxima_as_quadras_do_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1510/ildeu_-_ind_386.2025_-_intervencao_na_rua_b.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1511/ildeu_-_ind_387.2025_-_intervencao_e_obras_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1512/carlos_-_ind_388.2025_-_medidas_seguranca_viaria_na_avenida_industrial.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1513/carlos_-_ind_389.2025_-_instalacao_lixeiras_no_centro_e_bairros.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1524/everton_-_ind_390.2025_-_inclusao_rota_lotacao_circular_bairro_aracas.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1525/ildeu_-_ind_391.2025_-_instalacao_quebra_molas_rua_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1526/ildeu_-_ind_392.2025_-_reinstalacao_placa_parada_coletivo_e_instalacao_ponto_onibus_rodovia_mtz_10.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1527/julio_-_ind_393.2025_-_paliativo_em_toda_a_extensao_da_rua_9_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1528/baltazar_-_ind_394.2025_-_substituicao_lampadas_convencionais_por_lampadas_led_na_rua_maria_alice_martins_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1529/everton_-_ind_395.2025_-_construcao_quebra_molas_rua_c.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1530/jose_miguel_-_ind_396.2025_-_plantio_de_arvores_parque_barrocao.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1531/emanuel_-_ind_397.2025_-_servico_de_tapa_buracos_rua_nossa_senhora_do_carmo_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1532/emanuel_-_ind_398.2025_-_melhorias_iluminacao_publica_entorno_da_escola_dona_jovina_de_mello_veado.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1533/flavio_-_ind_399.2025_-_reativacao_e_readequacao_predio_publico_ma_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1546/ildeu_-_ind_400.2025_-_tapa_buracos_e_poda_arvore_rua_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1547/ildeu_-_ind_401.2025_-_instalacao_corrimao_rua_da_cemig.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1548/baltazar_-_ind_402.2025_-_instalacao_placas_proibido_estacional_na_rua_15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1549/baltazar_-_ind_403.2025_-_reparo_canaleta_de_drenagem_rua_carlos_alves_filho.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1550/carlos_-_ind_404.2025_-_expansao_programa_de_monitoramento_olho_vivo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1551/everton_-_ind_405.2025_-_instalacao_quebra_molas_avenida_caio_martins_e_rua_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1552/andre_-_ind_406.2025_-_pavimentacao_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1553/carlos_-_ind_407.2025_-_medidas_melhora_processo_de_recolhimento_de_lixo_domestico.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1566/ildeu_-_ind_409.2025_-_intervencao_e_obras_rua_jose_de_paula_santos.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1567/carlos_alberto_-_ind_411.2025_-_quebra-molas_e_sinalizacao_na_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1568/carlos_-_ind_412.2025_-_intensificacao_de_rondas_e_acoes_de_seguranca_no_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1569/gercy_-_ind_413.2025_-_intervencao_junto_a_copasa_para_resolver_vazamento_de_esgoto_rua_pirapama.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1570/gercy_-_ind_414.2025_-_vistoria_em_cratera_na_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1571/ildeu_-_ind_415.2025_-_concretagem_do_passeio_na_rua_andre_favalelli.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1572/jose_miguel_-_ind_416.2025_-_revitalizacao_pracinha_e_do_espaco_localizado_na_rua_curio.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1573/julio_-_ind_417.2025_-_manutencao_academia_ao_ar_livre_brinquedos_e_revitalizacao_da_praca_situada_na_rua_curvelo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1574/baltazar_-_ind_418.2025_-_instalacao_de_meio-fio_na_calcada_da_rua_pirapora_esquina_com_a_rua_do_chile.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1589/everton_-_ind_419.2025_-_instalacao_placas_proibido_estacionar_na_rua_carlos.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1590/everton_-_ind_420.2025_-_tampagem_e_limpeza_bueiros_abertos_rua_presidente_deodoro_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1591/ildeu_-_ind_421.2025_-_limpeza_de_via_e_manutencao_rede_eletrica_na_travessa_sargento_geraldo_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1592/ildeu_-_ind_422.2025_-_conserto_interfone_escola_professor_alvaro_drummond.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1593/carlos_-_ind_423.2025_-_limpeza_e_manutencao_rua_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1594/andre_-_ind_424.2025_-_revitalizacao_e_construcao_de_quadra_e_banheiros_publicos_praca_do_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1595/carlos_-_ind_425.2025_-_implantacao_de_melhorias_na_sinalizacao_seguranca_e_iluminacao_rua_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1596/andre_-_ind_426.2025_-_reforma_da_ubs_do_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1608/carlos_alberto_-_ind_427.2025_-_providencias_cabos_soltos_em_vias_publicas_empresas_de_internet_e_telefonia.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1609/jose_miguel_-_ind_428.2025_-_alteracao_codigo_tributario_municipal_no_que_se_refere_ao_itbi.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1610/julio_-_ind_429.2025_-_retirada_entulhos_avenida_maestro_zequinha.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1611/andre_-_ind_430.2025_-_implantacao_heliponto_area_adjacente_a_upa.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1612/carlos_-_ind_432.2025_-_implantacao_sinalizacao_proibido_estacionar_via_onde_se_localiza_edificio_placido_ribeiro_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1613/gercy_-_ind_433.2025_-_sinalizacao_e_aumento_redutor_de_velocidade_na_rua_dos_carvalhos.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1614/ildeu_-_ind_435.2025_-_instalacao_placa_de_parada_obrigatoria_entre_ruas_dom_pedro_ii_e_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1615/ildeu_-_ind_436.2025_-_manutencao_vias_alcenor_goncalves_silva_e_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1616/emanuel_-_ind_437.2025_-_drenagem_reforma_galerias_e_pavimentacao_ruas_nossa_sra_do_carmo_dr_jose_diniz_alves_varginha_pernambuco_castelo_branco_e_padre_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1617/carlos_-_ind_438.2025_-_faixa_elevada_de_pedestres_na_pracinha_do_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1618/baltazar_-_ind_439.2025_-_pavimentacao_rua_professor_antonio_carvalho.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1619/everton_-_ind_440.2025_-_retorno_horario_antigo_das_linhas_de_onibus_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1620/baltazar_-_ind_441.2025_-_fiscalizacao_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1621/everton_-_ind_442.2025_-_instalacao_novos_bebedouros_em_todas_as_unidades_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1622/brandao_-_ind_443.2025_-_compra_de_novas_blusas_dos_funcionarios_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1623/brandao_-_ind_444.2025_-_agilidade_implantacao_ponto_de_apoio_laboratorio_labicon.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1629/carlos_alberto_-_ind_445.2025_-_drenagem_pluvial_rua_dom_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1630/ildeu_-_ind_447.2025_-_instalacao_de_portico_ou_portal_de_boas_vindas_na_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1631/ildeu_-_ind_448.2025_-_obras_na_pracinha_situada_na_rua_ulisses_gomes_ferreira.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1632/carlos_alberto_-_ind_449.2025_-_quebra_molas_e_sinalizacao_na_rua_paulo_goncalves_e_revitalizacao_quebra_molas_apos_a_mercearia.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1633/emanuel_-_ind_450.2025_-_instalacao_de_coberturas_e_bancos_nos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1634/everton_-_ind_451.2025_-_aquisicao_e_distribuicao_de_mochilas_escolares.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1635/everton_-_ind_452.2025_-_aquisicao_e_distribuicao_de_kits_odontologicos.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1636/carlos_-_ind_453.2025_-_melhorias_sistema_telefonia_fixa_prefeitura_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1637/carlos_-_ind_454.2025_-_melhorias_iluminacao_publica_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1649/carlos_-_ind_455.2025_-_providencias_situacao_lote_localizado_na_rua_santa_juliana.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1650/ildeu_-_ind_456.2025_-_demarcacoes_asfalticas_nas_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1651/ildeu_-_ind_457.2025_-_troca_de_lampadas_rua_bom_despacho.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1652/carlos_alberto_-_ind_458.2025_-_instalacao_sistema_monitoramento_por_camera_no_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1653/baltazar_-_ind_460.2025_-_instalacao_redutor_velocidade_rua_varginha.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1654/gercy_-_ind_461.2025_-_verificacao_condicoes_rede_de_iluminacao_na_rua_natanael_caldeira.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1655/carlos_-_ind_462.2025_-_corte_ou_poda_de_arvore_na_rua_laginha.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1656/julio_-_ind_463.2025_-_refazer_faixa_de_pedestre_na_rua_curvelo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1657/emanuel_-_ind_464.2025_-_instalacao_placa_proibido_trafego_de_caminhoes_na_rua_presidente_washington_luiz_e_substituicao_poste_de_energia.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1658/emanuel_-_ind_465.2025_-_visita_tecnica_defesa_civil_no_bloco_1_do_condominio_algarve.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1669/everton_-_ind_466.2025_-_instalacao_placas_de_sinalizacao_nos_pontos_de_embarque_e_desembarque_de_escolares.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1670/ildeu_-_ind_469.2025_-_intervencoes_e_obras_na_rua_andre_favalelli_proximidade_condominio_retiro_das_garcas.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1671/everton_e_carlos_alberto_-_ind_470.2025_-_implantacao_sentido_unico_rua_bolivia_e_rua_argentina.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1672/andre_-_ind_471.2025_-_troca_e_aquisicao_novas_cadeiras_de_rodas_e_cadeiras_de_medicacao_para_a_upa.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1673/brandao_-_ind_472.2025_-_inclusao_de_mais_uma_linha_de_transporte_coletivo_para_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1674/jose_miguel_-_ind_473.2025_-_avaliacao_instalacao_redutores_de_velocidade_na_avenida_jk.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1675/baltazar_-_ind_474.2025_-_pavimentacao_e_calcamento_rua_jair_teixeira.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1676/ildeu_-_ind_475.2025_-_placa_de_identificacao_do_psf_aracas.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1677/gercy_-_ind_476.2025_-_designacao_de_fiscais_e_providencias_cumprimento_codigo_de_posturas_municipal.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1678/gercy_-_ind_477.2025_-_instalacao_de_barreira_fisica_proximidades_da_mg_424.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1691/carlos_-_ind_478.2025_-_limpeza_manutencao_iluminacao_publica_e_conservacao_urbana_rua_domingos_xavier_e_rua_do_curral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1692/ildeu_-_ind_479.2025_-_transferencia_ponto_de_onibus_rua_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1693/ildeu_-_ind_480.2025_-_instalacao_boca_de_lobo_avenida_dr_jurandyr_da_costa_campos.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1694/baltazar_-_ind_481.2025_-_anteprojeto_conservador_de_aguas.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1695/baltazar_-_ind_482.2025_-_avaliacao_destinacao_recursos_devolucao_de_valores_da_camara_para_acoes_de_preservacao_e_recuperacao_hidrica.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1696/flavio_-_ind_483.2025_-_revitalizacao_praca_situada_no_trevo_de_entrada_do_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1697/flavio_-_ind_484.2025_-_revitalizacao_quadra_poliesportiva_no_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1698/brandao_-_ind_485.2025_-_sinalizacao_mg_424_indicando_a_entrada_para_o_bairro_nossa_senhora_de_fatima_nos_dois_sentidos.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1699/carlos_-_ind_486.2025_-_corte_ou_poda_de_arvore_rua_j.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1700/jose_miguel_-_ind_487.2025_-_solicita_ao_poder_executivo_oficio_a_deputada_nayara_rocha_para_retorno_da_carreta_da_saude_oftalmologia_cardiologia_e_mamografia.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1706/everton_-_ind_488.2025_-_instalacao_placas_de_orientacao_e_sinalizacao_sobre_proibicao_circulacao_ciclistas_nas_calcadas_e_faixas_destinadas_a_pedestres.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1707/ildeu_-_ind_489.2025_-_instalacao_de_bracos_com_luminaria_rua_dois_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1708/carlos_alberto_-_ind_490.2025_-_gerador_de_energia_no_setor_de_epidemiologia_armazenamento_de_vacinas.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1709/ildeu_-_ind_491.2025_-_instalacao_tampa_de_drenagem_de_aguas_pluviais_na_rua_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1710/gercy_-_ind_492.2025_-_reparos_necessarios_abertura_de_cratera_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1711/emanuel_-_ind_493.2025_-_redirecionamento_sinal_de_pedestres_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1712/carlos_-_ind_494.2025_-_limpeza_capina_e_manutencao_praca_do_projeto_movimentar_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1713/gercy_-_ind_496.2025_-_medidas_cabiveis_referente_as_demandas_dos_taxistas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1714/emanuel_-_ind_497.2025_-_aquisicao_freezer_para_creche_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1715/julio_-_ind_498.2025_-_limpeza_e_instalacao_praca_com_playground_rua_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1726/ildeu_-_ind_499.2025_-_instalacao_de_lixeiras_em_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1727/brandao_-_ind_500.2025_-_faixa_de_pedestre_elevacao_imediacoes_do_forum.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1728/emanuel_-_ind_501.2025_-_estudo_tecnico_drenagem_e_escoamento_aguas_pluviais_rua_visconde_do_rio_das_velhas.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1729/jose_miguel_-_ind_502.2025_-_disponibilizacao_legislativo_ticket_alimentacao_cartoes_de_visita_camisas_institucionais_seguranca_recepcao_aluguel_veiculos.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1730/everton_-_ind_503.2025_-_capina_e_limpeza_praca_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1731/carlos_alberto_-_ind_504.2025_-_inclusao_dia_dedicado_ao_publico_gospel_comemoracoes_aniversario_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1732/baltazar_-_ind_505.2025_-_transferencia_ponto_de_lotacao_proximidades_sacola_cheia_para_proximidades_ponto_da_empada.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1733/carlos_-_ind_506.2025_-_operacao_tapa_buracos_bairros_cruzeiro_cidade_jardim_alvorada_sao_cristovao_vista_alegre_bom_jardim_nossa_sra_de_fatima_e_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1734/carlos_-_ind_507.2025_-_estudo_tecnico_transformar_rua_8_de_dezembro_em_sentido_unico.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1735/baltazar_-_ind_508.2025_-_pavimentacao_em_bloquetes_estudos_de_hidraulica_e_canalizacao_ruas_geraldo_pereira_e_rua_paulo_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1736/ildeu_-_ind_509.2025_-_instalacao_passeio_com_corrimao_margens_da_mg_424_primeira_entrada_do_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1749/ildeu_-_ind_510.2025_-_instalacao_redutor_de_velocidade_rua_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1750/everton_-_ind_511.2025_-_poda_de_arvores_rua_valter_cavalcante_e_rua_esmeralda.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1751/ildeu_-_ind_512.2025_-_limpeza_e_concretagem_parquinho_da_escola_herminia_diniz_figueiredo_e_poda_do_gramado.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1752/julio_-_ind_513.2025_-_verificacao_e_reparo_asfalto_novo_da_rua_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1753/jose_miguel_-_ind_514.2025_-_limpeza_capina_e_operacao_tapa_buracos_bairro_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1754/jose_miguel_-_ind_515.2025_-_paliativo_na_rua_e.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1755/gercy_-_ind_516.2025_-_medidas_reorganizacao_sistema_de_deposito_e_coleta_de_residuos_para_melhoria_de_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1756/carlos_-_ind_517.2025_-_extensao_rede_de_energia_eletrica_regiao_proxima_a_brauna_cafezal.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1757/carlos_-_ind_518.2025_-_faixa_de_pedestres_redutor_de_velocidade_sinalizacao_na_mg_424_proximidades_mizu_cimentos.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1758/andre_-_ind_519.2025_-_criacao_sistema_municipal_de_regulacao_de_vagas_para_transferencia_e_encaminhamento_de_pacientes.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1769/ildeu_-_ind_520.2025_-_instalacao_redutor_de_velocidade_rua_grimaldi_de_mello.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1770/baltazar_-_ind_523.2025_-_instalacao_lixeiras_publicas_nas_vias_do_municipio_especialmente_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1771/everton_-_ind_524.2025_-_servicos_de_limpeza_drenagem_e_asfaltamento_rua_guaribu.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1772/jose_miguel_-_ind_525.2025_-_destinacao_terreno_publico_bairro_alvorada_para_instalacao_de_asilo.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1773/everton_-_ind_526.2025_-_limpeza_capina_e_melhoria_iluminacao_rua_domingos_xavier_e_praca.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1774/baltazar_-_ind_527.2025_-_paisagismo_canteiro_central_entre_a_rua_juscelino_kubitschek_e_rodovia_mg_424.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1775/jose_miguel_-_ind_528.2025_-_retirada_carcaca_na_rua_presidente_washington_luis.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1776/ildeu_-_ind_529.2025_-_operacao_tapa_buracos_rua_barbacena.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1777/carlos_-_ind_530.2025_-_intervencao_e_melhorias_rua_cecilia_martins.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1778/andre_-_ind_531.2025_-_instalacao_ponto_de_onibus_proximo_ao_residencial_parque_das_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/890/ildeu_-_mocao_1.2025_-_parabenizacao_joice_cristina_da_silva.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/891/flavio_-_mocao_2.2025_-_pesar_familiares_maria_da_conceicao_jorge_da_silva_nhanha.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/892/plenario_em_colegiado_-_mocao_3.2025_-_pesar_familiares_antonio_jose_carvalho_toninho_aleixo.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/893/flavio_-_mocao_4.2025_-_parabenizacao_studio_jessica_oliveira.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/895/andre_-_mocao_6.2025_-_pesar_familiares_maria_raimunda_sadica.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/896/andre_-_mocao_7.2025_-_pesar_familiares_laura_gomes.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/897/flavio_-_mocao_8.2025_-_parabenizacao_geraldo_moreira_dos_santos_junior.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/898/carlos_alberto_-_mocao_9.2025_-_pesar_familiares_de_maria_eneuza_raimundo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/899/flavio_-_mocao_10.2025_-_parabenizacao_samuel_elias_perazolli.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/900/brandao_-__mocao_11.2025_-_parabenizacao_laecio_soares_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/902/carlos_alberto_e_everton_-_mocao_15.2025_-_parabenizacao_kelly_goncalves_e_karina_saturnino.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/910/everton_-_mocao_16.2025_-_parabenizacao_kamilly_luiza_ferreira_monstrinha.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/903/flavio_-_mocao_17.2025_-_parabenizacao_cia_jg_de_rodeio.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/904/flavio_-_mocao_18.2025_-_parabenizacao_banda_catarze.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/905/flavio_-_mocao_19.2025_-_parabenizacao_organizacao_concurso_mini_miss_e_mister_mirim.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/906/andre_-_mocao_20.2025_-_pesar_familiares_flavia_e_tania.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/907/brandao_-_mocao_21.2025_-_pesar_ex_vereador_paulo_martins.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/908/andre_-_mocao_22.2025_-_parabenizacao_maes_atipicas_caminhada_autismo.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/909/everton_-_mocao_23.2025_-_parabenizacao_otavio_maia_fonseca.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1228/emanuel_-_mocao_24.2025_-_pesar_familiares_reinaldo_rosa_soares_rei.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1229/emanuel_-_mocao_25.2025_-_parabenizacao_ivan_rosa_soares_junior.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1245/jose_miguel_-_mocao_26.2025_-_aplausos_rogerio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1246/andre_-_mocao_27.2025_-_pesar_familiares_marilene_alves_sobrinho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1247/carlos_e_jose_miguel_-_mocao_29.2025_-_parabenizacao_mateus.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1262/andre_-_mocao_30.2025_-_parabenizacao_amanda_e_douglas.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1293/andre_-_mocao_31.2025_-_pesar_familiares_maria_das_gracas_silva_e_sousa.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/andre_-_mocao_32.2025_-_pesar_familiares_salete_rolo_santana.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1300/everton_-_mocao_33.2025_-_pesar_aos_familiares_de_wanderlei_aparecido_fernandes_correa.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1301/flavio_-_mocao_34.2025_-_parabenizacao_evento_los_cachaca.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1302/andre_-_mocao_35.2025_-_parabenizacao_junia_suelem_cupertino_moreira.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1307/ildeu_-_mocao_36.2025_-_pesar_familiares_alceu_pereira.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1353/everton_e_flavio_-_mocao_37.2025_-_parabenizacao_guarda_municipal_de_matozinhos_programa_patrulha_escolar.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1354/everton_-_mocao_38.2025_-_parabenizacao_lucas_inacio_lana_taveira.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1371/carlos_alberto_-_mocao_42.2025_-_parabenizacao_rodrigo_de_oliveira_leao.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1389/carlos_-_mocao_43.2025_-_parabenizacao_para_equipe_da_transmatoz.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1416/everton_-_mocao_44.2025_-_parabenizacao_vander_de_paula_silva_e_samuel_corradi_pereira.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1451/emanuel_-_mocao_45.2025_-_parabenizacao_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1452/emanuel_-_mocao_46.2025_-_parabenizacao_secretaria_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1495/carlos_alberto_-_mocao_47.2025_-_parabenizacao_ines_cristina_rosa_soares_pires.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1502/ildeu_-_mocao_48.2025_-_parabenizacao_marcia_regina_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1503/ildeu_-_mocao_49.2025_-_parabenizacao_alexandre_pontes.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1520/ildeu_-_mocao_51.2025_-_parabenizacao_joao_carlos_souza_da_silva.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1521/carlos_alberto_-_mocao_52.2025_-_parabenizacao_ana_julia_de_souza.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1522/plenario_em_colegiado_-_mocao_53.2025_-_pesar_falecimento_servidor_douglas_de_oliveira_marinho.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1523/plenario_em_colegiado_-_mocao_54.2025_-_pesar_falecimento_gilberto_perazolli.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1544/everton_-_mocao_55.2025_-_pesar_-_elenice_de_araujo_marques_silva.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1545/andre_-_mocao_56.2025_-_pesar_-_elenice_de_araujo_marques_silva.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1561/everton_-_mocao_57.2025_-_parabenizacao_professor_geraldo_rosa_santos.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1562/gercy_-_mocao_58.2025_-_parabenizacao_vereador_carlos_henrique_kaka.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1563/gercy_-_mocao_59.2025_-_parabenizacao_jessica_cicilia_alves.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1564/plenario_em_colegiado_-_mocao_60.2025_-_parabenizacao_tiro_de_guerra_04-043.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1565/plenario_em_colegiado_-_mocao_61.2025_-_parabenizacao_ana_luiza_dos_santos_circunde_e_raquel_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1588/ildeu_-_mocao_62.2025_-_parabenizacao_maria_jose_santa_rosa_silva.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1626/carlos_alberto_-_mocao_63.2025_-_parabenizacao_grupo_missionario_da_igreja_icre.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1641/carlos_alberto_-_mocao_64.2025_-_parabenizacao_atleta_edna_conceicao_pereira_marques.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1642/carlos_alberto_-_mocao_65.2025_-_parabenizacao_academia_felix_jiu_jitsu.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1663/carlos_alberto_-_mocao_66.2025_-_parabenizacao_flavio_diniz_vieira.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1664/jose_miguel_e_carlos_alberto_-_mocao_67.2025_-_parabenizacao_jose_de_castro_procopio.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1723/brandao_-_mocao_69.2025_-_pesar_clelia_boy_teixeira_chaves.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1722/emanuel_-_mocao_72.2025_-_parabenizacao_josue_barbosa_dionisio.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1724/ildeu_-_mocao_73.2025_-_parabenizacao_orquestra_amare.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1725/carlos_alberto_-_mocao_74.2025_-_parabenizacao_atleta_marcos_vinicius_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1747/ildeu_-_mocao_75.2025_-_parabenizacao_emerson_mares_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1748/everton_-_mocao_76.2025_-_parabenizacao_cruz_fight_team_e_pantera_fight_team.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1779/ildeu_-_mocao_78.2025_-_parabenizacao_brayann_kevinny.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1781/flavio_-_mocao_79.2025_-_pesar_familiares_diogo_sobral_farias.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/911/pl_2823.2025_-_programa_de_recuperacao_de_creditos_fiscais_refis_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/912/pl_2824.2025_-_altera_lei_1964.2006_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/914/pl_2825.2025_-_altera_lc_083.1951_e_leis_1999.2007_2000.2007_e_2001.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/915/pl_2826.2025_-_autoriza_poder_executivo_credito_caixa_finisa_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/931/pl_2827.2025_-_altera_lc_11.2009_encerrado_e_retificado_para_plc_117.2025_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/916/pl_2828.2025_-_abertura_credito_especial_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/917/pl_2829.2025_-_revisao_geral_e_aumento_real_servidores_saude_lei_1999.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/918/pl_2830.2025_-_revisao_geral_e_aumento_servidores_administracao_lei_2227.2013_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pl_2831.2025_-_revisao_geral_e_aumento_servidores_educacao_lei_2228.2013_e_lc_55.2017_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/920/pl_2832.2025_-_recomposicao_salarial_secretarios_municipais_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/933/pl_2833.2025_-_alimentacao_escolar_professores_e_profissionais_educacao_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/921/pl_2834.2025_-_contagem_tempo_periodo_28.05.2020_e_31.12.2021_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/934/pl_2835.2025_-_contagem_tempo_periodo_28.05.2020_e_31.12.2021_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/922/pl_2836.2025_-_autoriza_abertura_de_credito_adicional_suplementar_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/923/pl_2837.2025_-_plano_cargos_carreiras_e_vencimentos_-_fiscais_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/935/pl_2838.2025_-_credito_adicional_suplementar_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/936/pl_2839.2025_-_credito_adicional_suplementar_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1230/pl_2840.2025_-_altera_lei_2001_de_09.04.2007_e_da_outras_providencias_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1231/pl_2841.2025_-_autoriza_poder_executivo_celebrar_acordos_judiciais_e_extrajudiciais_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1232/pl_2842.2025_-_dispoe_sobre_lei_de_diretrizes_orcamentarias_2026_-_ldo_2026_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1233/pl_2843.2025_-_denomina_via_publica_situada_em_matozinhos_tramitacao_completa_versao_site.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1234/pl_2844.2025_-_altera_lei_municipal_2423_de_07.07.2020_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1235/pl_2845.2025_-_institui_comissao_permanente_de_avaliacao_de_bens_imoveis_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1258/pl_2846.2025_-_altera_lei_municipal_1.593_de_22.09.2000_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1259/pl_2847.2025_-_dispoe_sobre_apreensao_de_animais_de_medio_e_grande_porte_soltos_nas_vias_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1260/pl_2848.2025_-_altera_lei_2.584_de_17.07.2023_revoga_lei_2.085_de_06.01.2010_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/pl_2849.2025_-_encontro_gospel_mocambeiro_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1303/pl_2850.2025_-_autorizacao_e_ratificacao_consorcio_intermunicipal_comgranbel_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/pl_2851.2025_-_acesso_facilitado_aos_locais_eventos_matozinhos_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1304/pl_2852.2025_-_absorcao_matriculas_ensino_fundamental_da_rede_estadual_para_municipio_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1305/pl_2853.2025_-_altera_lei_2000_de_09.04.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1340/pl_2855.2025_-_altera_lei_municipal_2479_de_07.07.2022_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1348/pl_2856.2025_-_autoriza_doacao_area_de_terreno_lamas_destilaria_e_cervejaria_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1349/pl_2857.2025_-_autoriza_doacao_area_de_terreno_fergumatos_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1350/pl_2858.2025_-_altera_lei_municipal_2584.2023_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1351/pl_2859.2025_-_altera_lei_municipal_no_2.436_de_15.03.2021_bolsa_atirador_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1352/pl_2860.2025_-_dispoe_sobre_a_concessao_de_auxilio_alimentacao_servidores_poder_executivo_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1365/pl_2861.2025_-_denomina_vias_publicas_situadas_no_distrito_de_mocambeiro_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1366/pl_2862.2025_-_revoga_dispositivos_da_lei_municipal_no__2.265_de_24.10.2014_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1367/pl_2863.2025_-_altera_os_artigos_3o_4o_e_5o_da_lei_no_2.329_de_11.04.2017_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1368/pl_2864.2025_-_autoriza_mun._matozinhos_a_celebrar_convenio_de_cooperacao_com_municipio_de_capim_branco_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1369/pl_2865.2025_-_autoriza_municipio_de_matozinhos_a_associar-se_a_amig_associacao_dos_munc._mineradores_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1370/pl_2866.2025_-_institui_o_programa_profissional_legal_no_municipio_de_mtz_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1395/pl_2867.2025_-_denomina_via_publica_no_municipio_de_matozinhos_tramitacao_completa_versao_site.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1396/pl_2868.2025_-_institui_o_dia_do_refratarista_no_calendario_oficial_do_municipio_de_matozinhos_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1398/pl_2869.2025_-_altera_lei_municipal_no_1453_de_29.08.1997_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1397/pl_2870.2025_-_altera_lei_municipal_no_2633_de_21.03.2025_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1412/pl_2871.2025_-_denomina_via_publica_em_matozinhos__tramitacao_completa_versao_site.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/pl_2872.2025_-_termo_associativo_e_repasse_actg_-_associacao_do_circuito_turistico_das_grutas_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1414/pl_2873.2025_-_autoriza_abertura_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1426/pl_2874.2025_-_altera_a_lei_2.133_de_16.05.2011_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1427/pl_2875.2025_-_denomina_via_publica_situada_no_distrito_de_mocambeiro_tramitacao_completa_versao_site.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1428/pl_2876.2025_-_denomina_via_publica_situada_no_distrito_de_mocambeiro_tramitacao_completa_versao_site.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1449/pl_2877.2025_-_denomina_via_publica_situada_no_distrito_de_mocambeiro_versao_site.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1472/pl_2878.2025_-_institui_a_semana_da_forca_de_vontade_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1473/pl_2879.2025_-_plano_plurianual_ppa_2026.2029_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1474/pl_2880.2025_-_estima_receita_e_fixa_despesa_para_exercicio_financeiro_de_2026_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1496/pl_2881.2025_-_altera_lei_2584_de_17.07.23_que_dispoe_politica_municipal_direitos_crianca_e_adolescente_conselho_tutelar_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1536/pl_2882.2025_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1537/pl_2883.2025_-_concessao_de_cestas_de_natal_aos_servidores_da_camara_municipal_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1578/pl_2884.2025_-_institui_programa_integrado_de_protecao_e_seguranca_escolar_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1579/pl_2885.2025_-_conselho_municipal_de_esportes_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1580/pl_2886.2025_-_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1581/pl_2887.2025_-_desafetacao_de_bem_publico_e_permuta_de_area_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1605/pl_2888.2025_-_autoriza_abertura_credito_adicional_suplementar_por_anulacao_de_saldo_orcamentario_tramitacao_complementar.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1606/pl_2889.2025_-_denomina_via_publica_situada_no_bairro_vista_alegre_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1607/pl_2890.2025_-_denomina_via_publica_no_distrito_de_mocambeiro_-_rua_alzira_da_costa_tramitacao_completa_versao_site.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1625/pl_2891.2025_-_dia_de_folga_servidor_publico_no_dia_do_aniversario_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1639/pl_2892.2025_-_consorcio_conminas_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1640/pl_2893.2025_-_autoriza_doacao_de_area_de_terreno_em_favor_da_empresa_xavier_mecanica_industrial_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1660/pl_2894.2025_-_obrigatoriedade_das_entidades_de_internacao_coletiva_fixacao_cartazes_liberdade_assistencia_religiosa._tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1661/pl_2895.2025_-_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1679/pl_2896.2025_-_doacao_de_imovel_a_pessoa_que_menciona_-_hidromet_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1680/pl_2897.2025_-_auxilio_alimentacao_agente_de_saude_e_agente_zoonoses_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1681/pl_2898.2025_-_altera_lei_municipal_1069_de_03_de_abril_de_1989.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1682/pl_2899.2025_-_denomina_a_praca_publica_situada_no_bairro_cruzeiro_versao_site.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1683/pl_2900.2025_-_cria_o_fundo_municipal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1684/pl_2901.2025_-_projeto_cuidar__mais_nas_escolas_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1717/pl_2902.2025_-_altera_lei_2664.2025_-_doacao_terreno_lamas_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1718/pl_2903.2025_-_denomina_via_publica_situada_em_mocambeiro_versao_site.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1741/pl_2905.2025_-_altera_lei_municipal_2640_de_29_de_abril_de_2025_-_gratificacao_produtividade_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1763/pl_2906.2025_-_cria_junta_administrativa_de_recursos_das_fiscalizacoes_ambientais.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/924/plc_117.2025_-_altera_lc_no_11_de_2009_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/925/plc_118.2025_-_altera_lc_003.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/938/plc_119.2025_-_reajuste_servidores_camara_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/926/plc_120.2025_-_revisao_geral_e_aumento_servidores_cargos_comissao_lc_12.2010_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/927/plc_121.2025_-_revisao_geral_e_aumento_funcoes_gratificadas_lc_12.2010_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/928/plc_122.2025_-_revisao_geral_e_aumento_servidores_administracao_lc_60.2017_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/929/plc_123.2025_-_revisao_geral_e_aumento_servidores_administracao_lc_11.2009_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/930/plc_124.2025_-_revisao_geral_e_aumento_vencimento_base_diretores_escolares_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/937/plc_125.2025_-_altera_anexo_i_lista_servicos_lei_747.1979_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/939/plc_126.2025_-_altera_lc_012_de_20.01.2010_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/plc_127.2025_-_altera_dispositivos_lc_062.2017_e_lei_1601.2000_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1297/plc_128.2025_-_cria_cargos_monitor_de_creche_e_altera_lei_2.001_de_09.04.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1261/plc_129.2025_-_altera_lc_012_de_20.01.2010_dam_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1447/plc_130.2025_-_institui_o_programa_profissional_legal_no_municipio_de_mtz_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1469/plc_131.2025_-_dispoe_sobre_grupo_de_direcao_e_assessoramento_quadro_geral_de_cargos_provimento_em_comissao_e_funcoes_gratificadas_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1470/plc_132.2025_-_institui_taxa_de_controle_acomp._e_fisc._atividades_de_pesquisa_lavra_exploracao_e_aproveitamento_recursos_minerarios_-_tfrm_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1471/plc_133.2025_-_altera_lei_municipal_747.78_e_lei_municipal_1069_de_03.04.1989_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1497/plc_134.2025_-_altera_lei_1999_de_09.04.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1498/plc_135.2025_-_altera_lc_003_de_09.04.2007_-_estrutura_organizacional_da_adm_direta_do_poder_executivo_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1538/plc_136.2025_-_cria_cargo_de_neuropsicopedagogo_altera_lei_2001_de_09.04.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1624/plc_137.2025_-_concessao_de_cestas_de_natal_aos_servidores_da_camara_municipal_de_matozinhos_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1582/plc_138.2025_-_criacao_ouvidoria_da_guarda_municipal_e_institui_cargo_ouvidor_geral_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1399/pr_361.2025_-_autoriza_mesa_diretora_a_baixaro_do_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1450/pr_362.2025_-_altera_artigos_que_menciona_da_resolucao_no_338.2022_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/pr_364.2025_-_dispoe_sobre_a_concessao_de_diarias_de_viagem_uso_de_veiculos_oficiais_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/913/pdl_67.2025_-_cidada_honoraria_maria_goreti_versao_site.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1236/pdl_68.2025_-_dispoe_sobre_aprovacao_contas_poder_executivo_-_exercicio_de_2023_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1662/pdl_69.2025_-_titulo_de_cidada_honoraria_-_nayara_rocha_versao_site.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1740/pdl_70.2025_-_dispoe_sobre_aprovacao_contas_poder_executivo_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/828/portaria_1390.2025_-_nomeia_diretora_legislativa_deiziane_borges.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/829/portaria_1391.2025_-_nomeia_diretor_administrativo_-_joel_eleoterio.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/830/portaria_1392.2025_-_nomeia_chefe_de_gabinete_-_juliana_vieira.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/831/portaria_1393.2025_-_nomeia_controlador_geral_-_marcelo_oliveira.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/832/portaria_1394.2025_-_exonera_diretora_legislativa_-_deiziane.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/833/portaria_1395.2025_-_nomeia_diretora_legislativa_-_poliana_araujo.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/834/portaria_1396.2025_-_nomeia_gestora_tesouraria_-_deiziane.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/835/portaria_1397.2025_-_nomeia_gestor_de_recursos_humanos_-_admilson.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/836/portaria_1398.2025_-_nomeia_assessor_parlamentar_cleiberson_andre_barbosa.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/837/portaria_1399.2025_-_nomeia_assessora_parlamentar_leticia_oliveira_jose_miguel.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/838/portaria_1400.2025_-_nomeia_assessor_parlamentar_luiz_fernando_brandao.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/839/portaria_1401.2025_-_nomeia_diretor_financeiro_nathan_jose_miguel.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/840/portaria_1402.2025_-_nomeia_assessor_parlamentar_andre_felipe_carlos_henrique.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/841/portaria_1403.2025_-_nomeia_assessora_parlamentar_fernanda_aparecida_ildeu.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/842/portaria_1404.2025_-_nomeia_assessor_parlamentar_silas_emilio_everton.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/843/portaria_1405.2025_-_nomeia_gestor_de_compras_yuri_gabriel.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/844/portaria_1406.2024_-_nomeia_assessor_juridico_presidencia_-_wellington_araujo.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/845/portaria_1407.2025_-_revoga_portaria_1398.2025_-_nomeacao_assessor_cleiberson_andre.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/846/portaria_1408.2025_-_anula_portarias_de_jose_miguel_1389.2025_ate_1407.2025.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/847/portaria_1409.2025_-_nomeia_assessora_parlamentar_mariana_alves_gercy.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/848/portaria_1410.2025_-_nomeia_assessor_parlamentar_tiago_soares_emanuel_sincero_oba.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/849/portaria_1411.2025_-_nomeia_procuradora_geral_kelly_franca.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/850/portaria_1412.2025_-_nomeia_assessora_parlamentar_silvia_regina_carlos_alberto_biga.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/851/portaria_1413.2025_-_nomeia_assessor_parlamentar_luiz_fernando_brandao.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/852/portaria_1414.2025_-_nomeia_assessor_parlamentar_silas_emilio_everton.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/853/portaria_1415.2025_-_nomeia_gestora_de_tesouraria_-_cintia_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/854/portaria_1416.2025_-_nomeia_assessor_parlamentar_cleiberson_andre_barbosa.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/855/portaria_1417.2025_-_nomeia_assessor_parlamentar_andre_felipe_carlos_henrique.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/856/portaria_1418.2025_-_nomeia_controladora_geral_jussara_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/857/portaria_1419.2025_-_nomeia_assessora_parlamentar_leticia_oliveira_jose_miguel.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/858/portaria_1420.2025_-_nomeia_agente_de_contratacao_roberta_cardoso.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/859/portaria_1421.2025_-_nomeia_assessora_parlamentar_poliana_araujo_cesar.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/860/portaria_1422.2025_-_nomeia_assessora_parlamentar_fernanda_aparecida_ildeu.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/861/portaria_1423.2025_-_nomeia_diretora_administrativa_-_shirley_viana.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/862/portaria_1424.2025_-_nomeia_assessora_parlamentar_caroline_de_freitas_baltazar.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/863/portaria_1425.2025_-_revoga_portaria_1423.2025.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/864/portaria_1426.2025_-_nomeia_diretora_financeira_-_ana_cristina.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/865/portaria_1427.2025_-_nomeia_assessor_de_comunicacao_e_imprensa_-_diogenes.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/866/portaria_1428.2025_-_nomeia_diretor_legislativo_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/867/portaria_1429.2025_-_nomeia_assessora_parlamentar_-_fabiane_julio.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/868/portaria_1430.2025_-_nomeia_gestora_de_recursos_humanos_-_shirley_viana.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/869/portaria_1431.2025_-_nomeia_diretora_administrativa_-_sandala.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/870/portaria_1432.2025_-_nomeia_gestora_de_compras_brena.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/871/portaria_1433.2025_-_nomeia_assessora_parlamentar_-_jennifer_flavio.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/872/portaria_1434.2025_-_dispoe_sobre_composicao_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/873/portaria_1435.2025_-_designa_servidora_recebimento_numerario_e_despesas_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/874/portaria_1436.2025_-_agente_de_contratacao_membros_da_equipe_apoio_e_fiscal_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/875/portaria_1437.2025_-_licenca_maternidade_servidora_regina.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/876/portaria_1438.2025_-_nomeia_assessora_juridica_da_presidencia_-_jane_maria.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/877/portaria_1439.2025_-_anula_portaria_1429.2025_nomeacao_assessora_fabiane.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/878/portaria_1440.2025_-_nomeia_chefe_de_gabinete_-_emerson_mares.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/879/portaria_1441.2025_-_composicao_procuradoria_da_mulher_e_revoga_portaria_1434.2025.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/880/certidao_-_numeracao_nula_de_portaria_1442.2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/881/portaria_1443.2025_-_membros_comissoes_permanentes_bienio_2025.2026.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/882/portaria_1444.2025_-_nomeia_assessora_parlamentar_laysa_sabriny_julio_cesar.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/883/portaria_1445.2025_-_diretrizes_uso_veiculo_camara.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/884/portaria_1446.2025_-_feriados_e_pontos_facultativos_camara_2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/885/portaria_1447.2025_-_comissao_inventariante.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/886/portaria_1448.2025_-_comissao_avaliacao_especial_desempenho_kelly_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/887/portaria_1449.2025_-_exonera_diretora_administrativa_-_sandala.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/888/portaria_1450.2025_-_nomeia_diretora_administrativa_-_jessica_cicilia.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/889/portaria_1451.2025_-_comissao_avaliacao_especial_desempenho_kelly_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/932/portaria_1452.2025_-_exonera_gestora_de_compras_-_brena.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1213/portaria_1453.2025_-_comissao_organizadora_processo_seletivo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1237/portaria_1454.2025_-_atualiza_lotacao_dos_servidores_efetivos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1238/portaria_1455.2025_-_progressao_grau_servidora_kelly_franca_fonseca.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1239/portaria_1456.2025_-_progressao_grau_servidor_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/portaria_1457.2025_-_atualiza_lotacao_dos_servidores_comissionados_da_camara.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1241/portaria_1458.2025_-_nomeia_gestora_de_compras_-_janine.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1257/portaria_1459.2025_-_convoca_servidor_diogenes.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1298/portaria_1460.2025_-_convoca_servidor_diogenes_-_audiencia_publica_prestacao_contas.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1299/portaria_1461.2025_-_composicao_da_procuradoria_em_defesa_dos_direitos_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1335/portaria_1462.2025_-_prorrogacao_validade_da_portaria_1453.2025.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1364/portaria_1463.2025_-_exonera_assessora_parlamentar_-_regina_castro.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1385/portaria_1464.2025_-_designa_servidores_cac.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1386/portaria_1465.2025_-_exonera_procuradora_geral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1387/portaria_1466.2025_-_concede_ferias_servidora_kelly.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1388/portaria_1467.2025_-_revoga_portarias_1465.2025_e_1466.2025.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1410/portaria_1468.2025_-_nomeia_procurador_geral_-_alysson_tiburcio_araujo.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1411/portaria_1469.2025_-_exonera_gestora_de_rh.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1415/portaria_1470.2025_-_dispoe_sobre_expediente_na_camara_em_13.08.2025.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1448/portaria_1471.2025_-_nomeia_gestora_de_recursos_humanos_-_marcia_manoela.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1467/portaria_1472.2025_-_dispoe_sobre_regulamentacao_limite_orcamentario_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1468/portaria_1473.2025_-_dispoe_sobre_horario_funcionamento_da_camara_municipal_e_jornada_de_trabalho_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1487/portaria_1474.2025_-_exonera_servidora_kelly_e_concede_licenca.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1514/portaria_1475.2025_-_comissao_temporaria_avaliacao_especial_desempenho_-_edson_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1534/portaria_1476.2025_-_institui_a_comissao_avaliacao_desempenho_servidores_efetivos_2025.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1535/portaria_1477.2025_-_designa_membros_e_suplentes_comissoes_permanentes_bienio_2025.2026.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1554/portaria_1478.2025_-_nomeia_jussara_diara_de_freitas_-_funcao_gratificada_de_fiscal_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1575/portaria_1479.2025_-_processo_administrativo_disciplinar_extrato.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1576/portaria_1480.2025_-_progressao_grau_edson_magalhaes_pereira.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1577/portaria_1481.2025_-_autoriza_servidora_a_realizar_assinaturas_de_empenhos_durante_ferias.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1597/portaria_1482.2025_-_dispoe_sobre_horario_funcionamento_da_camara_municipal_e_jornada_de_trabalho_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1598/portaria_1483.2025_-_institui_comissao_de_elaboracao_de_plano_de_contratacao_anual_cpca.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1638/portaria_1484.2025_-_resultado_preliminar_avaliacao_de_desempenho_servidores_2025.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1659/portaria_1485.2025_-_dispoe_sobre_expediente_da_camara_em_10.11.2025.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1716/portaria_1486.2025_-_prorroga_prazo_da_comissao_de_elaboracao_de_plano_de_contratacao_anual_-_cpca.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1739/portaria_1489.2025_-_abertura_de_processo_administrativo_para_apuracao_de_contas_negativas.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1759/portaria_1490.2025_-_designa_agente_de_contratacao_pregoeiro_e_membros_da_equipe_de_apoio_e_revoga_portaria_1436.2025.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1760/portaria_1491.2025_-_designa_fiscal_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1761/portaria_1492.2025_-_abertura_de_processo_administrativo_para_apuracao_de_contas_negativas_e_revoga_portaria_1489.2025.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1762/portaria_1493.2025_-_ponto_facultativo_em_02.01.2026.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1780/portaria_1494.2025_-_exonera_diretora_administrativa.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1782/portaria_1495.2025_-_prorrogacao_processo_administrativo_disciplinar.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1783/portaria_1496.2025_-_nomeia_diretor_administrativo_-_elton.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1784/portaria_1497.2025_-_comissao_representativa.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1786/portaria_1498.2025_-_resultado_definitivo_avaliacao_individual_de_desempenho_2025.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1787/portaria_1499.2025_-_exonera_assessora_parlamentar.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/ildeu_-_req_2.2025_-_informacao_instalacao_passeio_calcada_avenida_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/ildeu_-_req_3.2025_-_informacao_limpeza_rua_bom_despacho_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1144/carlos_-_req_4.2025_-_estudo_implantacao_ponto_de_onibus_intermunicipal_antiga_avenida_a.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/ildeu_-_req_5.2025_-_previsao_instalacao_ar_condicionado_no_orgao_pav_da_receita_federal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/ildeu_-_req_6.2025_-_previsao_operacao_tapa_buracos_area_exame_detran_bairro_graca.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1110/jose_miguel_-_req_7.2025_-_informacao_retorno_ponto_de_onibus_intermunicipal_e_lotacao_bairros_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1111/jose_miguel_-_req_8.2025_-_retomar_atendimento_convenio_procon_em_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/ildeu_-_req_10.2025_-_informacao_instalacao_ponto_de_onibus_avenida_industrial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/ildeu_-_req_11.2025_-_informacao_buraco_avenida_industrial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1123/everton_-_req_12.2025_-_informacoes_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1073/gercy_-_req_13.2025_-_informacao_obra_rua_joaquim_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1145/carlos_-_req_14.2025_-_implantacao_linha_de_onibus_bairro_vista_alegre_ao_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1146/carlos_-_req_15.2025_-_informacoes_condicoes_dos_onibus_e_plataformas_pcd.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/ildeu_-_req_17.2025_-_informacao_intervencoes_ponte_do_carabina_e_arredores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1057/flavio_-_req_19.2025_-_informacao_reforma_geral_e_cobertura_quadra_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1112/jose_miguel_-_req_20.2025_-_informacoes_salario_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1155/carlos_brandao_jose_everton_e_cesar_-_req_21.2025_-_discussao_plenario_pedagio_no_dia_26.03.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1147/carlos_-_req_22.2025_-_sistema_de_libras_em_sites_e_transmissao_camara.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/ildeu_-_req_24.2025_-_informacoes_obras_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/ildeu_-_req_25.2025_-_previsao_melhorias_telhado_garagem_camara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1157/carlos_alberto_-_req_26.2025_-_limpeza_antigo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1124/everton_-_req_27.2025_-_informacao_teste_retorno_bairro_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1148/carlos_-_req_28.2025_-_informacoes_obras_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1027/ildeu_-_req_29.2025_-_informacoes_intervencao_rua_grimaldi_de_mello.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1158/carlos_alberto_-_req_30.2025_-_taxa_iluminacao_cemig_quintas_da_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1159/carlos_alberto_-_req_31.2025_-_correios_entrega_correspondencia_quintas_da_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1113/jose_miguel_-_req_32.2025_-_convenio_procon_camara_e_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1156/carlos_ildeu_everton_brandao_jose_miguel_e_cesar_-_req_33.2025_-_aud_publica_pedagios_mg_424.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/ildeu_-_req_34.2025_-_informacoes_fiscalizacao_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/967/cljrf_-__req_35.2025_-_dilacao_prazo_parecer_pl_2825.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1095/brandao_-_req_36.2025_-_limpeza_de_entulho_e_capina_rua_antonio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/ildeu_-_req_37.2025_-_informacoes_placas_transito_caidas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/ildeu_-_req_38.2025_-_fiscalizacao_transito_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1149/carlos_-_req_39.2025_-_informacoes_e_documentos_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/965/baltazar_-_req_40.2025_-_convite_deputado_ricardo_campos_audiencia_pedagios.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1074/gercy_-_req_41.2025_-_previsao_obras_ruas_joaquim_vieira_costa_e_maranhao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1075/gercy_-_req_42.2025_-_previsao_capina_e_limpeza_lotes_vagos_avenida_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/968/cljrf_-_req_43.2025_-_dilacao_prazo_parecer_pdl_67.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/ildeu_-_req_44.2025_-_informacoes_campo_futebol_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/ildeu_-_req_45.2025_-_informacoes_previsao_faixa_de_pedestres_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/flavio_-_req_46.2025_-_providencias_abastecimento_e_qualidade_agua_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/826/gercy_-_req_47.2025_-_capina_rua_santa_catarina_e_providencias_imoveis_abandonados.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1076/gercy_-_req_48.2025_-_limpeze_e_manutencao_rua_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1150/carlos_-_req_49.2025_-_informacoes_processos_datas_contratos_manutencao_rua_bonfim.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/ildeu_-_req_50.2025_-_informacoes_construcao_capela_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/ildeu_-_req_51.2025_-_divulgacao_tribuna_popular.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1114/jose_miguel_-_req_52.2025_-_oficio_delegado_policia_civil_identidade.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1151/carlos_-_req_53.2025_-_analise_estrutura_ponte_localizada_na_estacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1152/carlos_-_req_54.2025_-_melhorias_internas_posto_saude_aracas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/966/baltazar_-_req_55.2025_-_informacoes_poda_arvore_rua_alagoas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/969/cljrf_-_req_56.2025_-_dilacao_prazo_parecer_plc_125.2025_pl_2833_e_2835.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/ildeu_-_req_57.2025_-_informacoes_ausencia_quebra_mola_rua_placido_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/ildeu_-_req_58.2025_-_informacoes_espaco_oracoes_upa_24_horas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1125/everton_-_req_60.2025_-_informacao_limpeza_e_tapa_buraco_bairro_graca.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1160/carlos_alberto_-_req_61.2025_-_limpeza_ruas_jose_da_paula_santos_e_joana_darc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/ildeu_-_req_62.2025_-_previsao_construcao_estabulos_e_canis_municipais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/ildeu_-_req_63.2025_-_fiscalizacao_empresas_poluentes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1077/gercy_-_req_64.2025_-_projeto_ligacao_bairros_sao_miguel_e_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1078/gercy_-_req_65.2025_-_informacoes_continuidade_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1153/carlos_-_req_66.2025_-_copia_contrato_e_documentos_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/ildeu_-_req_67.2025_-_informacoes_rebaixamento_passagens_elevadas_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1040/ildeu_-_req_68.2025_-_informacoes_limpeza_palmeiras_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/ildeu_-_req_70.2025_-_informacoes_transporte_publico_apae.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/ildeu_-_req_71.2025_-_intervencoes_ruas_jair_herculano_teixeira_e_alvaro_vieira_costa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1079/gercy_-_req_72.2025_-_informacao_pavimentacao_rua_b.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1043/ildeu_-_req_74.2025_-_informacoes_termino_asfaltamento_rua_mario_lucio_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1044/ildeu_-_req_75.2025_-_previsao_transporte_publico_alunos_aracas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1154/carlos_-_req_76.2025_-_documentacao_contratacao_laboratorio_labicon.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1080/gercy_-_req_77.2025_-_informacoes_departamento_fiscalizacao_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1199/ildeu_-_req_78.2025_-_instalacao_placa_transito_rua_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1200/ildeu_-_req_79.2025_-_copia_contrato_empresa_servico_de_capina_e_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1201/carlos_-_req_80.2025_-_informacoes_plano_carreira_e_aumento_remuneracao_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1202/carlos_-_req_81.2025_-_informacoes_municipalizacao_escola.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1203/everton_-_req_82.2025_-_informacoes_consultas_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1214/ildeu_-_req_85.2025_-_limpeza_capina_e_poda_avenida_bento_goncalves.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1215/carlos_-_req_86.2025_-_informacoes_contrato_transporte_publico_viacao_umuarama.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1216/carlos_alberto_-_req_87.2025_-_parque_ecologico_rua_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1243/ildeu_-_req_89.2025_-_recolhimento_resto_capina_rua_alvaro_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1244/ildeu_-_req_90.2025_-_intervencoes_rua_maestro_zequinha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1263/ildeu_-_req_91.2025_-_informacoes_fiacoes_e_cabos_expostos_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1264/ildeu_-_req_92.2025_-_informacoes_rota_umuarama_em_frente_ao_supermercados_bh_para_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1265/carlos_-_req_93.2025_-_monitoramento_e_informacoes_qualidade_do_ar_em_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1275/cljrf_-_req_94.2025_-_dilacao_prazo_parecer_pl_2841.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/ildeu_-_req_95.2025_-_informacoes_local_para_manobras_de_motos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/ildeu_-_req_96.2025_-_visita_tecnica_defesa_civil_na_rua_geralda_drummond.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1278/gercy_-_req_97.2025_-_informacoes_parceria_asmatoz.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1306/ildeu_-_req_98.2025_-_playground_praca_entre_as_ruas_tiradentes_e_eduardo_goncalves_cota_centro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1320/cljrf_-_req_99.2025_-_dilacao_prazo_parecer_pl_2847.2025_e_plc_129.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1321/ildeu_-_req_100.2025_-_reuniao_responsaveis_obra_entre_as_vias_bento_goncalves_e_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1322/ildeu_-_req_101.2025_-_previsao_limpeza_rua_bom_despacho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1323/gercy_-_req_102.2025_-_informacoes_denuncias_lotes_com_mato.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1324/brandao_-_req_103.2025_-_revisao_valor_taxa_sepultamento_cemiterio_parque.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1336/cljrf_-_req_105.2025_-_dilacao_prazo_parecer_pl_2849.2025_e_pl_2851.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1337/jose_miguel_-_req_106.2025_-_poda_de_arvores_rua_expedicionario_raimundo_nogueira_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1338/ildeu_-_req_108.2025_-_possibilidade_caminhao_pipa_ruas_de_terra_do_bairro_sao_jose_proximidades_rua_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1339/ildeu_-_req_109.2025_-_instalacao_quebra_molas_e_placas_parada_obrigatoria_nos_cruzamentos_ruas_barbacena_com_rio_grande_do_sul_e_rio_grande_do_norte.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1355/ildeu_-_req_111.2025_-_informacao_extensao_rede_eletrica_margens_da_mg_424_proximo_a_fabrica_cimento_nacional.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1356/gercy_-_req_112.2025_-_agendamento_reuniao_representantes_copasa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1357/carlos_-_req_113.2025_-_melhorias_iluminacao_publica_rua_juiz_de_fora.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1372/ildeu_-_req_124.2025_-_instalacao_extensao_rede_eletrica_rua_parana.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1373/ildeu_-_req_125.2025_-_informacoes_asfaltamento_rua_guaribu.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1390/cljrf_e_ctma_-_req_126.2025_-_dilacao_prazo_parecer_pl_2855.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1391/ildeu_-_req_128.2025_-_andamento_processo_onibus_escolar_alunos_aracas_que_estudam_em_capim_branco.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1392/ildeu_-_req_129.2025_-_informacao_acao_limpeza_e_molhamento_estrada_rural_que_liga_vista_alegre_a_aracas.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1393/gercy_-_req_130.2025_-_informacoes_sobre_parcerias_ou_providencias_referente_a_poluicao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1394/carlos_-_req_131.2025_-_numeros_gerais_de_alunos_matriculados_e_numero_de_vagas_em_creches.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1417/ildeu_-_req_133.2025_-_previsao_instalacao_placa_parada_obrigatoria_cruzamentos_ruas_dom_pedro_ii_e_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1418/ildeu_-_req_134.2025_-_informacao_possibilidade_atendimento_publico_bairro_alvorada_no_psf_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1419/carlos_-_req_136.2025_-_informacao_previsao_medidas_na_rua_cecilia_martins_fonseca_lima.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1429/cljrf_-_req_137.2025_-_dilacao_prazo_parecer_pl_2863.2025_e_pl_2866.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1430/ildeu_-_req_138.2025_-_previsao_pintura_e_repintura_asfaltica_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1431/ildeu_-_req_139.2025_-_informacao_possibilidade_mao_unica_rua_8_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1432/emanuel_-_req_140.2025_-_informacao_funcionamento_telefones_das_secretarias_e_departamentos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1433/gercy_-_req_141.2025_-_informacoes_eventos_dependencias_palacio_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1434/gercy_-_req_142.2025_-_informacoes_recursos_eventos_comemoracoes_202_anos_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1453/cljrf_-_req_143.2025_-_dilacao_prazo_parecer_pl_2869.2025_pl_2870.2025_e_pr_361.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1454/ildeu_-_req_144.2025_-_informacao_possibilidade_instalacao_meio_fio_entre_ruas_barbacena_e_guarapari.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1455/ildeu_-_req_145.2025_-_previsao_instalacao_quebra_molas_rua_guarapari.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1456/gercy_-_req_147.2025_-_previsao_instalacao_redutor_velocidade_avenida_minas_gerais_proximidade_da_upa.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1457/carlos_-_req_149.2025_-_audiencia_publica_fornecimento_agua_em_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1475/cljrf_-_req_150.2025_-_dilacao_prazo_parecer_pl_2871.2025_e_pl_2872.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1476/everton_-_req_151.2025_-_informacoes_reajuste_quebra_molas_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1477/ildeu_-_req_152.2025_-_previsao_extensoes_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1478/everton_-_req_153.2025_-_informacoes_transporte_intermunicipal_estudantes_faculdade.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1488/cljrf_-_req_154.2025_-_dilacao_prazo_parecer_pl_2874.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1489/carlos_alberto_-_req_155.2025_-_plotagem_identificacao_veiculos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1490/gercy_-_req_158.2025_-_informacoes_acoes_descarte_irregualr_residuos_solidos_e_ausencia_de_guarda_adequada_de_materiais_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1499/cljrf_-_req_160.2025_-_dilacao_prazo_parecer_pr_362.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1500/everton_-_req_163.2025_-_informacoes_obra_rotatoria_proximidades_igreja_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1501/ildeu_-_req_164.2025_-_previsao_troca_ou_reformas_cadeiras_upa_24_horas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1515/cljrf_-_req_165.2025_-_dilacao_prazo_parecer_plc_131.2025_plc_132.2025_e_plc_133.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1516/ildeu_-_req_166.2025_-_informacao_possibilidade_dialogo_poder_executivo_e_empresarios_ramo_farmacia_periodo_de_funcionamento_24_horas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1517/ildeu_-_req_167.2025_-_informacao_possibilidade_de_instalacao_placa_identificacao_capela_velorio_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1518/gercy_-_req_168.2025_-_informacao_precos_receita_global_despesa_global_detalhamento_de_valores_jubileu.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1539/ildeu_-_req_170.2025_-_informacao_possibilidade_reinstalacao_de_postes_de_luz_rua_jose_antonio_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1540/ildeu_-_req_171.2025_-_previsao_troca_de_poste_de_luz_rua_alvaro_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1541/gercy_-_req_172.2025_-_informacoes_intervencoes_no_bairro_sao_miguel_ii_e_inicio_obras_rua_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1542/everton_-_req_173.2025_-_informacoes_animais_soltos_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1543/carlos_-_req_174.2025_-_informacoes_recolhimento_animais_grande_porte_soltos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1555/ildeu_-_req_176.2025_-_possibilidade_instalacao_placa_de_carga_e_descarga_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1556/ildeu_-_req_177.2025_-_possibilidade_instalacao_bicicletario_no_centro_e_locais_estrategicos.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1557/gercy_-_req_178.2025_-_informacoes_quantidades_cadeiras_de_rodas_medidas_acessibilidade_e_planos_para_adequacao_de_equipamentos_e_recursos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1558/carlos_-_req_179.2025_-_estudo_tecnico_implantacao_programa_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1559/csas_-_req_180.2025_-_convite_secretario_de_saude_para_explicacoes_funcionamento_laboratorio_labicon.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1560/carlos_-_req_181.2025_-_informacoes_acoes_e_procedimentos_concessao_servico_de_abastecimento_de_agua_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1583/everton_-_req_182.2025_-_informacao_pintura_faixas_de_pedestres_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1584/ildeu_-_req_183.2025_-_possibilidade_instalacao_praca_e_academia_ao_ar_livre_na_entrada_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1585/ildeu_-_req_185.2025_-_informacao_comeco_servico_de_pintura_e_repintura_asfaltica_nas_vias.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1586/carlos_-_req_186.2025_-_informacoes_acoes_preventivas_periodo_chuvoso.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1587/carlos_-_req_187.2025_-_parceria_camara_e_conselhos_municipais_-_espaco_fisico.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1599/cljrf_-_req_188.2025_-_dilacao_prazo_parecer_plc_136.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1600/carlos_alberto_-_req_190.2025_-_informacoes_reurb.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1601/ildeu_-_req_191.2025_-_informacoes_providencias_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1602/ildeu_-_req_192.2025_-_previsao_instalacao_passarela_na_ponte_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1603/carlos_-_req_194.2025_-_informacoes_e_documentos_processo_reurb.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1604/emanuel_-_req_195.2025_-_informacoes_obras_ruas_padre_sebastiao_nossa_sra_do_carmo_jose_diniz_alves_varginha_pernambuco_e_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1627/ildeu_-_req_196.2025_-_previsao_acao_recolhimento_animais_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1628/ildeu_-_req_197.2025_-_informacao_falta_de_fralda_geriatrica.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1643/cljrf_-_req_198.2025_-_dilacao_prazo_parecer_pl_2884.2025_2885.2025_28872025_e_plc_138.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1644/ildeu_-_req_199.2025_-_previsao_conserto_ou_novas_instalacoes_telefones_nos_orgaos_publicos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1645/cesar_-_req_200.2025_-_instalacao_ponto_de_onibus_rua_vital_moreira.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1646/ildeu_-_req_201.2025_-_previsao_novas_instalacoes_e_reforma_abrigos_dos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1647/gercy_-_req_202.2025_-_informacoes_providencias_em_relacao_as_pessoas_em_condicao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1648/gercy_-_req_203.2025_-_informacoes_previsao_revitalizacao_praca_do_bairro_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1665/ildeu_-_req_204.2025_-_fiscalizacao_e_estudo_geografico_terreno_rua_tapajos.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1666/flavio_-_req_205.2025_-_informacoes_mutirao_de_limpeza_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1667/ildeu_-_req_206.2025_-_visita_tecnica_avenida_dr_jurandir_campos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1668/gercy_-_req_207.2025_-_informacoes_criacao_espaco_publico_descarte_de_entulho_e_materiais.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1685/cljrf_-_req_208.2025_-_dilacao_prazo_parecer_pl_2891.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1686/ildeu_-_req_209.2025_-_informacoes_intervencao_condominio_algarve.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1687/ildeu_-_req_210.2025_-_informacoes_fiscalizacao_margens_da_rodovia_mg_424.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1688/emanuel_-_req_212.2025_-_informacoes_servico_tapa_buraco_rua_nossa_senhora_do_carmo_e_rua_ouro_preto.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1689/flavio_-_req_213.2025_-_informacoes_implantacao_programa_100_led.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1690/carlos_-_req_214.2025_-_informacoes_concessao_abastecimento_agua_em_matozinhos_copasa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1701/cljrf_-_req_216.2025_-_dilacao_prazo_parecer_pl_2892.2025_e_pl_2893.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1702/everton_-_req_218.2025_-_informacoes_planejamento_guarda_municipal_referente_ao_ano_de_2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1703/ildeu_-_req_219.2025_-_informacoes_confeccao_de_placas_com_nomes_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1704/ildeu_-_req_221.2025_-_informacoes_manutencao_e_obras_passeio_da_avenida_andre_favalelli_em_frente_condominio_paris.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1705/cedu_-_req_222.2025_-_atualizacao_sistema_siap_dados_da_educacao_e_informacoes_sobre_folha_de_pagamento_gastos_desapropriacoes_merenda_e_transporte_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1719/cljrf_-_req_223.2025_-_dilacao_prazo_parecer_pdl_69.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1720/ildeu_-_req_225.2025_-_informacao_operacao_tapa_buraco_mg_424.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1721/ildeu_-_req_226.2025_-_previsao_asfaltamento_rua_guaribu.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1742/cljrf_-_req_227.2025_-_dilacao_prazo_parecer_pl_2897_2898_2899_2900_e_2901.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1743/ildeu_-_req_228.2025_-_previsao_pintura_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1744/cljrf_-_req_229.2025_-_suspensao_tramitacao_pl_2899.2025_e_pdl_69.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1745/ildeu_-_req_230.2025_-_previsao_obras_espaco_situada_na_escola_herminia_diniz.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1746/gercy_-_req_231.2025_-_previsao_reformas_ubs_especialmente_ubs_do_bairro_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1764/cljrf_-_req_232.2025_-_suspensao_tramitacao_pl_2903.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1765/brandao_-_req_234.2025_-_informacoes_secretaria_de_saude_atendimento_oftalmologico_suspenso_no_dia_09.12.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1766/carlos_alberto_-_req_236.2025_-_informacoes_obra_pavimentacao_asfaltica_realizada_na_avenida_mtz_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1767/ildeu_-_req_237.2025_-_informacoes_possibilidade_teste_de_cinomose_animais_de_pequeno_e_medio_porte.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1768/ildeu_-_req_238.2025_-_previsao_instalacao_canil_publico.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1785/cljrf_e_cfo_-_req_239.2025_-_dispensa_de_parecer_referente_ao_veto_parcial_pl_2880.2025_loa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1126/everton_-_ind_1.2025_-_limpeza_fossas_bairro_liberdade.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/970/cesar_-_ind_2.2025_-_troca_de_lampadas_rua_maria_da_conceicao_paranhos.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1096/brandao_-_ind_3.2025_-_melhorias_vias_do_bairro_sao_miguel_ruas_a_d_f_g_j_b_w_e.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1127/everton_-_ind_4.2025_-_limpeza_quadras_e_reparo_iluminacao_praca_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1115/jose_miguel_-_ind_5.2025_-_instalacao_faixa_de_pedestres_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1116/jose_miguel_-_ind_6.2025_-_recuperacao_quadra_bairro_vitalino_fonseca.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/973/julio_-_ind_7.2025_-_operacao_tapa_buracos_rua_maria_odila.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/989/ildeu_-_ind_8.2025_-_calcamento_ou_asfaltamento_rua_jose_dias.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/974/julio_-_ind_9.2025_-_recapeamento_asfaltico_avenida_alcino_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1161/carlos_-_ind_10.2025_-_manutencao_geral_ruas_bairro_aracas_e_limpeza_manutencao_academia.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1162/carlos_-_ind_11.2025_-_repavimentacao_ruas_v_x_z_y_fiscalizar_lotes_criacao_posto_de_saude_e_creches.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/990/ildeu_-_ind_12.2025_-_instalacao_passarela_na_ponte_entre_avenida_bento_goncalves_e_rua_santa_terezinha_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1184/carlos_alberto_-_ind_13.2025_-_realizacao_festival_gospel.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/carlos_alberto_-_ind_14.2025_-_alteracao_cobranca_taxas_barracas_do_jubileu_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/950/baltazar_-_ind_16.2025_-_retirar_rotatoria_cruzamento_rua_1o_de_maio_com_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/brandao_-_ind_17.2025_-_construcao_passeio_rua_jose_mario_heterovicky.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1098/brandao_-_ind_18.2025_-_solicita_projeto_de_lei_regime_de_ferias_servidores_25_dias_uteis.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/951/baltazar_-_ind_19.2025_-_pavimentacao_rua_grimaldi_de_melo_e_rua_paranaiba_vassourinha_21_de_abril.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1059/flavio_-_ind_21.2025_-_solicita_projeto_concessao_de_folga_remunerada_em_aniversario_servidores.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/991/ildeu_-_ind_22.2025_-_manutencao_e_troca_lampadas_praca_carlos_martins_sobrinho_bento.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/992/ildeu_-_ind_23.2025_-_confeccao_placas_nomes_das_ruas_bairros_sao_paulo_e_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/975/julio_-_ind_24.2025_-_poda_de_arvore_rua_dos_estrangeiros.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1060/flavio_-_ind_27.2025_-_melhoria_iluminacao_publica_ruas_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1128/everton_-_ind_28.2025_-_drenagem_e_asfaltamento_rua_laerte_goncalves_silva_antiga_rua_tres.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1129/everton_-_ind_29.2025_-_limpeza_ruas_e_calcadas_e_operacao_tapa_buracos_bairro_da_graca.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/976/julio_-_ind_30.2025_-_limpeza_e_instalacao_praca_e_playground_rua_sao_paulo_bairro_bom_jesus_2.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1081/gercy_-_ind_31.2025_-_padronizacao_atendimentos_ubs.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1082/gercy_-_ind_32.2025_-_abertura_da_rua_n.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1163/carlos_-_ind_35.2025_-_melhorias_ruas_otavio_maia_av_industrial_joaquim_vieira_e_rua_cemig.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1164/carlos_-_ind_37.2025_-_limpeza_e_manutencao_avenida_jurandir_campos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1165/carlos_-_ind_38.2025_-_bacia_de_contencao_aguas_pluviais_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1061/flavio_-_ind_40.2025_-_limpeza_grama_sintetica_iluminacao_alambrado_e_vestiario_campo_fischer.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/971/cesar_-_ind_41.2025_-_isencao_taxa_limpeza_fossa_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/977/julio_-_ind_42.2025_-_solucoes_e_melhorias_rua_dos_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1186/carlos_alberto_-_ind_43.2025_-_capina_rua_eduardo_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/993/ildeu_-_ind_44.2025_-_patrolamento_rua_otavio_maia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/994/ildeu_-_ind_45.2025_-_limpeza_e_manutencao_praca_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1130/everton_-_ind_46.2025_-_limpeza_bueiros_rua_eduardo_goncalves_cota_e_avenida_jurandir_campos.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1131/everton_-_ind_47.2025_-_limpeza_rua_rio_de_janeiro_esquina_com_rua_madalena.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1062/flavio_-_ind_48.2025_-_faixas_elevadas_e_sinalizacao_em_frente_as_escolas_e_bairros.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/952/baltazar_-_ind_49.2025_-_pintura_nomes_das_ruas_nos_postes_das_esquinas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1083/gercy_-_ind_51.2025_-_limpeza_ruas_da_cidade_e_medidas_despejo_materiais_solidos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1187/carlos_alberto_-_ind_52.2025_-_troca_de_lampadas_praca_bairro_sao_jose_rua_neide_pereira.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1045/emanuel_-_ind_53.2025_-_extensao_iluminacao_e_instalacao_postes_rua_nossa_senhora_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/995/ildeu_-_ind_54.2025_-_operacao_tapa_buracos_av_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1063/flavio_-_ind_55.2025_-_capina_rua_vital_moreira_e_paliativo_rua_a.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1117/jose_miguel_-_ind_56.2025_-_ticket_alimentacao_cesta_basica_e_vale_transporte_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/978/julio_-_ind_57.2025_-_transporte_escolar_apae_de_pedro_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1132/everton_-_ind_58.2025_-_limpeza_e_tapa_buraco_rua_q.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1133/everton_-_ind_59.2025_-_limpeza_e_manutencao_linha_ferrea_bairro_florestal.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/996/ildeu_-_ind_60.2025_-_visita_secretario_obras_na_rua_presidente_deodoro_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1084/gercy_-_ind_61.2025_-_fiscalizacao_vagas_reservadas_idosos_e_pcd.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1085/gercy_-_ind_62.2025_-_alternativas_para_pcd_acessos_aos_eventos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/940/andre_-__ind_63.2025_-_asfaltamento_e_limpeza_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1188/carlos_alberto_-_ind_64.2025_-_limpeza_ruas_jose_dias_jose_romualdo_e_alvaro_vieira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1166/carlos_-_ind_65.2025_-_estacao_de_suporte_para_garis_e_capinadores.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1167/carlos_-_ind_66.2025_-_melhorias_av_central_bairro_bom_jesus_e_ruas_laterais__vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1046/emanuel_-_ind_67.2025_-_obras_e_pavimentacao_rua_f.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/emanuel_-_ind_68.2025_-_instalacao_quebra_molas_rua_bonfim.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1064/flavio_-_ind_69.2025_-_reforma_quadra_conjunto_vitalino_fonseca.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1086/gercy_-_ind_73.2025_-_alteracao_placa_pare_rua_raul_teixeira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1087/gercy_-_ind_74.2025_-_desobstrucao_passeio_rua_goias_empresa_expresso_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/997/ildeu_-_ind_75.2025_-_conserto_tampa_drenagem_rua_sabatine_del_boccio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/998/ildeu_-_ind_76.2025_-_patrolamento_rua_7_de_setembro_e_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1065/flavio_-_ind_77.2025_-_limpeza_avenida_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1099/brandao_-_ind_78.2025_-_aumento_efetivo_de_garis.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/953/baltazar_-_ind_79.2025_-_pavimentacao_rua_joaquim_caetano.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1168/carlos_-_ind_80.2025_-_instalacao_pontos_pratica_soltar_pipas.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1189/carlos_alberto_-_ind_81.2025_-_quebra_molas_ruas_argentina_bolivia_pirapora_e_floriano_pereira.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1169/carlos_-_ind_82.2025_-_troca_de_lampadas_led_e_tapa_buraco_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/979/julio_-_ind_83.2025_-_pavimentacao_rua_wilson_ribeiro_florestal_joaquim_caetano_amazonas_avenida_a.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1190/carlos_alberto_-_ind_84.2025_-_contratacao_empresa_gerir_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1066/flavio_-_ind_85.2025_-_revitalizacao_e_recuperacao_lagoa_do_campo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1067/flavio_-_ind_86.2025_-_implantacao_rede_wifi_pracas_e_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1118/jose_miguel_-_ind_88.2025_-_capina_redutor_velocidade_e_melhorias_rua_presidente_washington_luis.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/999/ildeu_-_ind_89.2025_-_revitalizacao_placas_upa_24_horas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/ildeu_-_ind_90.2025_-_instalacao_placas_transito_rua_visconde_do_rio_das_velhas.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1134/everton_-_ind_91.2025_-_construcao_posto_de_saude_e_creche_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1170/carlos_-_ind_92.2025_-_instalacao_antenas_e_melhorias_sinais_de_celular.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1100/brandao_-_ind_93.2025_-_troca_de_lampada_rua_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1101/brandao_-_ind_94.2025_-_limpeza_e_manutencao_praca_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/ildeu_-_ind_95.2025_-_reparo_equipamentos_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/ildeu_-_ind_96.2025_-_conserto_placas_indicativas_e_informativas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/954/baltazar_-_ind_97.2025_-_pavimentacao_rua_b.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1171/carlos_-_ind_98.2025_-_tapa_buraco_bairros_cruzeiro_vista_alegre_sao_miguel_nossa_sra_de_fatima_graca_e_alvorada.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/980/julio_-_ind_99.2025_-_redutor_velocidade_rua_pedro_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/981/julio_-_ind_100.2025_-_redutor_velocidade_rua_dos_estrangeiros.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1172/carlos_-_ind_101.2025_-_regularizacao_e__providencias_situacao_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/955/baltazar_-_ind_102.2025_-_pavimentacao_rua_pompeu.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1068/flavio_-_ind_103.2025_-_retorno_e_aperfeicoamento_feirinha_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1135/everton_-_ind_104.2025_-_limpeza_drenagem_e_asfalto_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1088/gercy_-_ind_105.2025_-_asfalto_quebrado_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1119/jose_miguel_-_ind_106.2025_-_providencias_andarilhos.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1048/emanuel_-_ind_107.2025_-_reforma_rua_campos_sales.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1049/emanuel_-_ind_108.2025_-_reinstalacao_ponto_de_onibus_mg_424.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1089/gercy_-_ind_109.2025_-_recolhimento_material_servico_de_capina.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/942/andre_-_ind_111.2025_-_retorno_transporte_usuarios_apae_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/emanuel_-_ind_112.2025_-_recapeamento_avenida_alcino_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/emanuel_-_ind_113.2025_-_asfaltamento_diversas_ruas_municipio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1102/brandao_-_ind_114.2025_-_capina_calcada_rua_andre_favalelli.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1173/carlos_-_ind_115.2025_-_pinturas_faixas_elevadas_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1174/carlos_-_ind_116.2025_-_limpeza_e_manutencao_rua_eurico_gaspar_dutra.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/ildeu_-_ind_117.2025_-_ar_condicionado_sala_professores_escola_eurico_viana.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/ildeu_-_ind_118.2025_-_instalacao_guarda_rei_guard_rail_rua_grimaldi_de_melo_e_mtz_010.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1191/carlos_alberto_-_ind_120.2025_-_contratacao_veterinario_animais_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1192/carlos_alberto_-_ind_121.2025_-_realizacao_festival_gospel_anualmente_em_novembro.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1136/everton_-_ind_122.2025_-_redutor_de_velocidade_e_demarcacao_faixas_rua_carlos_alves.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1069/flavio_-_ind_123.2025_-_anteprojeto_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/982/julio_-_ind_124.2025_-_melhorias_praca_bairro_bom_jesus_2.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1175/carlos_-_ind_125.2025_-_recolhimento_animais_abandono.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/983/julio_-_ind_126.2025_-_instalacao_lixeiras_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1176/carlos_-_ind_127.2025_-_poda_ou_corte_arvore_rua_candido_fonseca_viana.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1052/emanuel_-_ind_128.2025_-_limpeza_area_rua_joao_inacio_de_lima.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1137/everton_-_ind_130.2025_-_limpeza_e_tapa_buraco_av_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1138/everton_-_ind_131.2025_-_drenagem_e_tapa_buraco_rua_angelim.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/ildeu_-_ind_132.2025_-_rebaixamento_passagens_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/ildeu_-_ind_133.2025_-_intervencoes_e_obras_rua_5.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/emanuel_-_ind_134.2025_-_tapa_buraco_ruas_barbacena_ouro_preto_e_gestal_ferreira.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1120/jose_miguel_-_ind_135.2025_-_area_construcao_asilo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1193/carlos_alberto_-_ind_136.2025_-_manutencao_postes_av_alcino_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/943/andre_-_ind_137.2025_-_drenagem_pluvial_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/984/julio_-_ind_138.2025_-_redutor_velocidade_rua_maria_odila.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/985/julio_-_ind_139.2025_-_revitalizacao_praca_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/941/andre_-__ind_140.2025_-_implantacao_cinco_faixas_pedestres_rua_bonfim.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/949/baltazar_-__ind_141.2025_-_maquina_patrol_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/956/baltazar_-_ind_142.2025_-_providencias_animais_soltos.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1103/brandao_-_ind_143.2025_-_providencias_animais_soltos.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1121/jose_miguel_-_ind_144.2025_-_realizacao_reunioes_itinerantes.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1194/carlos_alberto_-_ind_145.2025_-_convenio_unicv.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/ildeu_-_ind_146.2025_-_operacao_tapa_buracos_e_asfaltamento_11_ruas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/ildeu_-_ind_147.2025_-_troca_lampadas_em_6_ruas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/957/baltazar_-_ind_149.2025_-_pavimentacao_rua_maria_jose_vieira.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1177/carlos_-_ind_150.2025_-_intervencoes_rua_placido_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/958/baltazar_-_ind_151.2025_-_patrol_na_rua_jose_estacio_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1070/flavio_-_ind_154.2025_-_prioridade_ubs_e_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1071/flavio_-_ind_155.2025_-_mudanca_mao_sentido_rua_maria_joana.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1104/brandao_-_ind_156.2025_-_anteprojeto_ferias_25_dias_uteis.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1139/everton_-_ind_157.2025_-_faixa_elevada_br_424_proximo_rua_bolivia.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/986/julio_-_ind_158.2025_-_paliativo_ruas_18_19_e_itamar_raul_mendes.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/987/julio_-_ind_159.2025_-_redutor_de_velocidade_3_ruas_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/emanuel_-_ind_160.2025_-_asfaltamento_rua_agenor_goncalves_silva_e_nsa._senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/944/andre_-_ind_161.2025_-_revitalizacao_limpeza_e_drenagem_rua_rosaria_borges_lopes.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/945/andre_-_ind_162.2025_-_revitalizacao_pavimentacao_e_drenagem_rua_domingos_xavier_chagas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1195/carlos_alberto_-_ind_163.2025_-_retirada_animais_grande_porte_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1105/brandao_-_ind_164.2025-_limpeza_rua_dr_lund.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/ildeu_-_ind_165.2025_-_recapeamento_rua_guaribu.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/ildeu_-_ind_166.2025_-_intervencao_ponte_do_carabina.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/988/julio_-_ind_167.2025_-_tapa_buraco_ruas_venezuela_rio_grande_do_norte_e_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1178/carlos_-_ind_168.2025_-_melhorias_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1179/carlos_-_ind_169.2025_-_melhorias_ruas_do_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/946/andre_-_ind_170.2025_-_operacao_tapa_buracos_rua_bonfim_esquina_com_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1072/flavio_-_ind_171.2025_-_recuperacao_rua_do_cemiterio_mocambeiro_aquisicao_lote.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/947/andre_-_ind_172.2025_-_melhoria_sistema_drenagem_pluvial_rua_andre_favalelli.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1106/brandao_-_ind_173.2025_-_troca_de_lampadas_em_todo_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1122/jose_miguel_-_ind_175.2025_-_abertura_cemiterio_finais_de_semana_ou_2_vezes_no_mes.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/959/baltazar_-_ind_177.2025_-_tapa_buracos_rua_jair_apolinario_conjunto_vitalino_creche_wladimir_tavares.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/960/baltazar_-_ind_178.2025_-_pavimentacao_rua_b.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1180/carlos_-_ind_179.2025_-_mobilidade_urbana_rua_h_e_escola_valdemar_pezzini.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/ildeu_-_ind_180.2025_-_asfaltamento_rua_jose_dias.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/ildeu_-_ind_181.2025_-_quebra_molas_rua_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1090/gercy_-_ind_182.2025_-_revisao_geral_rede_eletrica_bairro_sao_miguel_rua_d.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1140/everton_-_ind_183.2025_-_placa_sinalizacao_ponte_bom_sera.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/ildeu_-_ind_184.2025_-_limpeza_ponto_de_onibus_mg_424__proximo_a_upa.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1141/everton_-_ind_185.2025_-_drenagem_limpeza_e_pavimentacao_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1196/carlos_alberto_-_ind_186.2025_-_manutencao_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1107/brandao_-_ind_187.2025_-_tapa_buraco_rua_dagmar_vieira_bicalho.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1108/brandao_-_ind_188.2025_-_fiscalizacao_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/961/baltazar_-_ind_189.2025_-_instalacao_ponto_de_apoio_policia_militar_em_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/962/baltazar_-_ind_190.2025_-_melhoria_infraestrutura_atendimento_secretaria_fazenda.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1091/gercy_-_ind_191.2025_-_revisao_pavimentacao_rua_joaquim_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1092/gercy_-_ind_192.2025_-_situacao_arvores_rua_b.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/ildeu_-_ind_194.2025_-_troca_de_lampadas_5_vias.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1181/carlos_-_ind_195.2025_-_anteprojeto_vale_alimentacao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/948/andre_-_ind_196.2025_-_equipe_saude_bairro_alvorada_parte_do_centro_e_residencial_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1182/carlos_-_ind_197.2025_-_limpeza_e_manutencao_7_vias.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1197/carlos_alberto_-_ind_198.2025_-_tapa_buraco_e_pavimentacao_rua_maria_esteves_cotta.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/ildeu_-_ind_199.2025_-_asfaltamento_poste_lampadas_na_rua_b.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1198/carlos_alberto_-_ind_200.2025_-_quebra_molas_rua_equador.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1142/everton_-_ind_201.2025_-_malha_asfaltica_ruas_jose_dias_da_silva_e_jose_camilo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/963/baltazar_-_ind_203.2025_-_caminhao_para_suporte_operacao_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/964/baltazar_-_ind_204.2025_-_instalacao_mictorio_coletivo_banheiro_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1143/everton_-_ind_205.2025_-_instalacao_lixeiras_publicas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/972/cesar_-_ind_206.2025_-_quebra_molas_rua_xv_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/ildeu_-_ind_207.2025_-_patrolamento_e_rocagem_estrada_q_liga_matozinhos_a_aracas.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/emanuel_-_ind_208.2025_-_limpeza_bueiros_bairro_progresso_ruas_padre_sebastiao_e_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/emanuel_-_ind_209.2025_-_retirada_ou_mudanca_quebra_molas_rua_raul_teixeira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1109/brandao_-_ind_210.2025_-_melhoria_seguranca_bairros_bom_jesus_e_presidente_mg_424.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1183/carlos_-_ind_211.2025_-_implantacao_lixeiras_regiao_central_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1093/gercy_-_ind_212.2025_-_renovacao_sinalizacao_vagas_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1094/gercy_-_ind_213.2025_-_instalacao_quebra_molas_rua_dos_carvalhos_e_alfredo_aranha.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1204/ildeu_-_ind_215.2025_-_mini_rotatoria_atras_da_igreja_bairro_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1205/ildeu_-_ind_216.2025_-_instalacao_de_2_quebra_molas_rua_candido_fonseca_viana.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1206/baltazar_-_ind_217.2025_-_reforma_calcada_avenida_andre_favalelli.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1207/flavio_-_ind_218.2025_-_mutirao_capina_rocagem_e_limpeza_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1208/gercy_-_ind_219.2025_-_providencias_falta_de_agua_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1209/carlos_-_ind_220.2025_-_providencias_melhorias_vias_bairros_vista_alegre_e_aracas.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1210/baltazar_-_ind_221.2025_-_apoio_maquinario_agricola_para_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1211/emanuel_-_ind_222.2025_-_limpeza_e_capina_rua_eurico_viana_e_lampadas_led_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1212/emanuel_-_ind_223.2025_-_troca_lampadas_rua_alvaro_vieira_da_costa_bairro_estacao..pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1217/everton_-_ind_224.2025_-_pavimentacao_asfaltica_ruas_maria_jose_vieira_romao_martins_maria_e_cota.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1218/everton_-_ind_225.2025_-_operacao_tapa_buraco_regiao_central_e_rua_8_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1219/ildeu_-_ind_226.2025_-_sinalizacao_transito_em_frente_ao_condominio_retiro_das_garcas_e_paris.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1220/ildeu_-_ind_227.2025_-_patrolamento_e_rocagem_rua_joao_madalena.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1221/brandao_-_ind_228.2025_-_limpeza_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1222/baltazar_-_ind_229.2025_-_reabertura_porteira_estrada_jaguara_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1223/baltazar_-_ind_230.2025_-_instalacao_quebra_molas_rua_1o_de_maio_e_rua_jair_herculano.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1224/carlos_alberto_-_ind_231.2025_-_postes_iluminacao_publica_rua_5.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1225/carlos_alberto_-_ind_232.2025_-_limpeza_praca_entre_as_ruas_30_e_31.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1226/emanuel_-_ind_233.2025_-_melhorias_rua_jose_vieira_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1227/carlos_-_ind_234.2025_-_melhorias_ruas_cabiuna_jatoba_e_guaribu.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1248/brandao_-_ind_235.2025_-_limpeza_da_rua_o.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1249/brandao_-_ind_236.2025_-_patrolamento_e_limpeza_rua_w.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1250/cesar_-_ind_237.2025_-_iluminacao_publica_ruas_wilson_de_paula_martins_maria_ruth_de_paula_martins_rafael_de_paula_martins.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1251/ildeu_-_ind_238.2025_-_limpeza_e_asfaltamento_rua_prata.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1252/ildeu_-_ind_239.2025_-_asfaltamento_rua_maria_esteves_cotta.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1253/carlos_-_ind_240.2025_-_mauntencao_e_vistoria_rua_angelim.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1254/jose_miguel_-_ind_241.2025_-_sinalizacao_da_rua_varginha.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1255/carlos_-_ind_242.2025_-_rede_eletrica_e_iluminacao_ruas_prof_antonio_carvalho_rio_de_janeiro_andradas_carlos_alves_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1256/emanuel_-_ind_243.2025_-_tapa_buraco_rua_manoel_aranha.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1266/ildeu_-_ind_244.2025_-_recolhimento_resto_capina_rua_manuel_aranha_e_limpeza_rua_acima_da_upa_24_hrs.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1267/julio_-_ind_245.2025_-_redutor_velocidade_rua_venezuela.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1268/everton_-__ind_246.2025_-_pintura_faixa_de_pedestre_bairro_estacao_avenida_caio_martins_e_em_frente_ao_ponto_yazaki.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1269/emanuel_-__ind_247.2025_-_extensao_rede_eletrica_e_pavimentacao_rua_professor_antonio_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/jose_miguel_-_ind_248.2025_-_tapa_buracos_ruas_cabiuna_angelim_e_ariba..pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/ildeu_-_ind_249.2025_-_tapa_buracos_rua_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/baltazar_-_ind_250.2025_-_pavimentacao_rua_laerte_goncalves_silva_antiga_rua_3.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1273/everton_-_ind_251.2025_-_limpeza_drenagem_e_asfalto_rua_jose_estacio_de_souza.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/andre_-_ind_252.2025_-_medico_ferista_ou_profissional_para_cobrir_ausencias_medicas.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1279/carlos_alberto_-_ind_253.2025_-_quebra_molas_rua_barbacena.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/ildeu_-_ind_254.2025_-_quebra_molas_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1281/cesar_-_ind_255.2025_-_instalacao_postes_iluminacao_avenida_joaquim_batista_azevedo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/julio_-__ind_256.2025_-_horario_livre_uso_do_campo_bairro_sao_paulo_para_projetos_sociais.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/julio_-_ind_257.2025_-_caminhao_pipa_irrigacao_da_rua_florestal.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/ildeu_-_ind_258.2025_-_academia_ao_ar_livre_no_espaco_do_bairro_sao_paulo_ao_lado_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/gercy_-_ind_259.2025_-_recipientes_coleta_de_materiais_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/gercy_-_ind_260.2025_-_recebimentos_recursos_transmatoz_por_meios_alternativos_ao_presencial.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/baltazar_-_ind_261.2025_-_pavimentacao_e_calcamento_rua_laginha.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/baltazar_-_ind_262.2025_-_instalacao_quebra_molas_e_faixa_pedestre_rua_varginha_e_rua_venezuela.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1289/emanuel_-_ind_263.2025_-_reforma_ampliacao_e_instalacao_equipamentos_praca_abran_ellian_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1290/carlos_-__ind_264.2025_-_providencias_avenida_santa_terezinha_reparos_pintura_faixas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/emanuel_-_ind_265.2025_-_asfaltamento_ruas_maria_esteves_cota_e_maria_jose_vieira.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/andre_-_ind_266.2025_-_fornecimento_sensor_monitoramento_glicose_do_tipo_libre.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1308/ildeu_-_ind_267.2025_-_retirada_postes_placas_de_transito_em_desuso_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1309/ildeu_-_ind_268.2025_-_instalacao_quebra_molas_rua_guarapari.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1310/everton_-_ind_269.2025_-_medidas_acolhimento_protecao_e_reintegracao_social_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1311/carlos_alberto_-_ind_270.2025_-_manutencao_e_troca_lampadas_queimadas_pracas_do_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1312/julio_-_ind_271.2025_-_redutor_de_velocidade_rua_gestal_ferreira_maia.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1313/baltazar_-_ind_272.2025_-_pavimentacao_calcamento_morro_do_cafezal.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1314/flavio_-_ind_273.2025_-_inclusao_festa_los_cachaca_calendario_eventos_culturais.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1315/andre_-_ind_274.2025_-_desburocratizacao_exames_ubs.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1316/baltazar_-_ind_275.2025_-_capina_e_limpeza_rua_1o_de_maio.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1317/carlos_-_ind_276.2025_-_melhorias_rua_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1318/everton_-_ind_277.2025_-_limpeza_drenagem_e_asfaltamento_rua_djalma_fernandes.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1319/carlos_-_ind_278.2025_-_melhorias_rua_contorno.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1325/julio_-_ind_280.2025_-_operacao_tapa_buracos_rua_teofilo_otoni.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1326/everton_-_ind_281.2025_-_limpeza_drenagem_e_asfaltamento_rua_maria_cecilia_martins_fonseca.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1327/ildeu_-_ind_282.2025_-_limpeza_academia_ao_ar_livre_no_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1328/ildeu_-_ind_283.2025_-_tamponamento_de_espaco_entre_passeio_e_quebra_molas_em_frente_condominio_lucas_lacerda.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1329/carlos_alberto_-_ind_284.2025_-_limpeza_academia_ao_ar_livre_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1330/brandao_-_ind_285.2025_-_operacao_tapa_buracos_avenida_cesar_juliao_cece_de_sales.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1331/brandao_-_ind_286.2025_-_memorial_ou_estatua_praca_bairro_vitalino_fonseca.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1332/baltazar_-_ind_287.2025_-_alteracao_sentido_circulacao_rua_claudomiro_cupertino_substituicao_placa_rua_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1333/carlos_-_ind_288.2025_-_providencias_rua_prata.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1334/carlos_-_ind_289.2025_-_providencias_rua_valter_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1341/everton_-_ind_290.2025_-_limpeza_rua_frederic_jacob.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1342/julio_-_ind_291.2025_-_pavimentacao_rua_montes_claros.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1343/julio_-_ind_292.2025_-_instalacao_placa_sinalizacao_cruzamento_ruas_pedro_leopoldo_com_rio_grande_do_norte.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1344/carlos_-_ind_293.2025_-_providencias_e_melhorias_rua_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1345/ildeu_-_ind_294.2025_-_instalacao_ponto_onibus_com_abrigo_rodovia_mg_424.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1346/carlos_-_ind_295.2025_-_providencias__bairro_sao_sebastiao_area_atras_da_lucena.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1347/ildeu_-_ind_296.2025_-_conserto_das_placas_de_indicacao_transito_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1358/brandao_-_ind_297.2025_-_remuneracao_auxiliares_de_saude_como_tecnico_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1359/julio_-_ind_298.2025_-_disponibilizacao_onibus_escolar_estudantes_da_apae_pedro_leopoldo_que_residem_em_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1360/baltazar_-_ind_299.2025_-_substituicao_manilha_entre_ruas_joana_darc_e_rua_jose_de_paula_santos.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1361/carlos_-_ind_300.2025_-_providencias_area_da_ponte_do_bairro_bom_sera.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1362/carlos_-_ind_301.2025_-_estudos_e_medidas_mitigar_impactos_trafego_pesado_na_avenida_maestro_zequinha.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1363/brandao_-_ind_302.2025_-_operacao_tapa_buraco_na_esquina_da_rua_ouro_com_rua_aymore.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1374/flavio_-_ind_303.2025_-_anteprojeto_projeto_cultural_e_social_itala_vitoria.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1375/flavio_-_ind_304.2025_-_anteprojeto_concurso_infantil_e_juvenil_de_desfile_pequenos_brilhantes.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1376/ildeu_-_ind_316.2025_-_operacao_tapa_buracos_entre_as_ruas_brasilia_e_marieta.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1377/ildeu_-_ind_317.2025_-_instalacao_passarela_ponte_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1378/baltazar_-_ind_318.2025_-_instalacao_placa_sinalizacao_pare_entre_ruas_primeiro_de_maio_e_carlos_alves.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1379/everton_-_ind_319.2025_-_implementacao_plano_de_carreira_dos_servidores_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1380/brandao_-_ind_320.2025_-_instalacao_dois_quebra_molas_na_entrada_do_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1381/baltazar_-_ind_321.2025_-_horario_adicional_lotacao_matozinhos_ao_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1382/carlos_-_ind_322.2025_-_instalacao_quebra_molas_e_sinalizacao_rua_barbacena.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1383/jose_miguel_-_ind_323.2025_-_instalacao_meio-fio_e_passeios_avenida_industrial.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1384/everton_-_ind__324.2025_-_atencao_e_reajuste_sinalizacao_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1400/brandao_-_ind_326.2025_-_recapeamento_rua_carlos_martins.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1401/ildeu_-_ind_327.2025_-_fiscalizacao_transito_conjunto_com_a_policia_militar_na_mg_424.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1402/ildeu_-_ind_328.2025_-_operacao_tapa_buracos_entre_ruas_bonfim_e_avenida_central.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1403/everton_-_ind_329.2025_-_doacao_terreno_e_construcao_imovel_para_acolhimento_institucional.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1404/julio_-_ind_330.2025_-_redutor_de_velocidade_rua_vital_moreira.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1405/gercy_-_ind_331.2025_-_redutor_velocidade_avenida_minas_gerais_e_nas_imediacoes_da_rua_natanael_caldeira.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1406/jose_miguel_-_ind_332.2025_-_fiscalizacao_coibir_pratica_de_carona_na_traseira_de_onibus_e_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1407/julio_-_ind_333.2025_-_paliativo_na_rua_elder_william_antunes.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1408/baltazar_-_ind_334.2025_-_providencias_despejo_irregular_no_leito_do_ribeirao_da_mata.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1409/carlos_-_ind_335.2025_-_servicos_de_caminhao_pipa_bairro_sao_paulo_e_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1420/ildeu_-_ind_336.2025_-_distribuicao_sacolas_plasticas_usuarios_farmacia_central.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1421/ildeu_-_ind_337.2025_-_reparo_ou_revitalizacao_asfaltica_avenida_bento_goncalves.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1422/emanuel_-_ind_338.2025_-_instalacao_redutor_velocidade_rua_ouro_preto.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1423/brandao_-_ind.339.2025_limpeza_rua_maranhao_com_rua_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1424/carlos_-_ind_340.2025_-_instalacao_placas_sinalizacao_quebra_molas_rua_raul_teixeira.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1425/carlos_-_ind_341.2025_-_recolhimento_residuos_capina_e_limpeza_avenida_industrial.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1435/everton_-_ind_342.2025_-_disponibilizacao_uniformes_rede_municipal_jemat.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1436/everton_-_ind_343.2025_-_reforma_ginasio_poliesportivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1437/brandao_-_ind_345.2025_-_25_dias_uteis_periodo_de_ferias_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1438/ildeu_-_ind_346.2025_-_intervencao_e_obras_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1439/ildeu_-_ind_347.2025_-_fiscalizacao_transporte_publico_umuarama.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1440/jose_miguel_-_ind_348.2025_-_retirada_quebra_molas_e_construcao_de_2_na_rua_dona_bala_proximo_escola_professor_alvaro_drummond.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1441/gercy_-_ind_349.2025_-_orientacao_comerciantes_se_havera_restricao_eventos_do_florestal.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1442/baltazar_-_ind_350.2025_-_implantacao_placa_proibido_estacionar_em_ambos_os_sentidos_rua_elias_joanas.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1443/carlos_-_ind_351.2025_-_melhorias_bairro_aracas.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1444/gercy_-_ind_352.2025_-_adocao_medidas__em_eventos_em_atencao_as_pessoas_com_dificuldade_de_locomocao.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1445/baltazar_-_ind_353.2025_-_pavimentacao_asfaltica_rua_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1446/carlos_-_ind_354.2025_-_medidas_seguranca_na_area_proxima_a_empresa_lemi_refratarios.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1458/ildeu_-_ind_356.2025_-_placa_de_identificacao_e_pintura_centro_especialidades_medicas.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1459/ildeu_-_ind_357.2025_-_poda_de_arvore_em_frente_ao_cisrec_rua_oito_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1460/baltazar_-_ind_358.2025_-pavimentacao_rua_1o_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1461/carlos_alberto_-_ind_359.2025_-_redutor_de_velocidade_rua_dom_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1462/baltazar_-_ind_360.2025_-_instalacao_poste_de_energia_rua_wilson_de_paula_martins.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1463/carlos_alberto_-_ind_361.2025_-_redutor_velocidade_rua_pirapora.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1464/everton_-_ind_362.2025_-_manutencao_iluminacao_avenida_cesar_juliao_cece_de_sales.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1465/jose_miguel_-_ind_363.2025_-_poda_de_arvore_bairro_liberdade.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1466/carlos_-_ind_364.2025_-_remocao_ou_impactos_negativos_arvore_com_raizes_superficiais_avenida_andre_favalelli.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1479/everton_-_ind_365.2025_-_instalacao_placas_proibido_jogar_lixo_a_rua_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1480/ildeu_-_ind_366.2025_-_instalacao_tampa_bueiro_rua_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1481/cesar_-_ind_367.2025_-_oficio_embrapa_analise_de_agua_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1482/ildeu_-_ind_368.2025_-_iluminacao_predio_estacao_ferroviaria_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1483/brandao_-_ind_369.2025_-_providencias_precariedade_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1484/carlos_alberto_-_ind_370.2025_-_quebra_molas_rua_ouro_preto.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1485/carlos_alberto_-__ind_371.2025_-_quebra_molas_e_sinalizacao_rua_juiz_de_fora_com_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1486/carlos_-_ind_372.2025_-_estudo_viabilidade_melhorias_pracinha_da_cidade_jardim_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1491/brandao_-_ind_376.2025_-_convenio_secretaria_de_saude_municipal_e_estadual_remedios_de_alto_custo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1492/baltazar_-_ind_377.2025_-_servico_recolhimento_animais_mortos_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1493/carlos_-_ind_378.2025_-_supressao_ou_poda_arvore_rua_horizonte_proximo_ao_no_14.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1494/gercy_-_ind_379.2025_-_recolhimento_restos_vegetais_e_materiais_retirados_-_capina_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1504/cesar_-_ind_380.2025_-_oficio_para_fundacao_ezequiel_dias_funed_-_analise_agua_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1505/brandao_-_ind_381.2025_-_operacao_tapa_buraco_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1506/andre_-_ind_382.2025_-_designacao_servidor_para_auxiliar_preenchimento_lme.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1507/andre_-_ind_383.2025_-_treinamentos_e_capacitacoes_servidores_entrega_de_medicamentos_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1508/everton_-_ind_384.2025_-_valorizacao_salarial_motoristas_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1509/everton_-_ind_385.2025_-_substituicao_lampadas_queimadas_pracinha_proxima_as_quadras_do_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1510/ildeu_-_ind_386.2025_-_intervencao_na_rua_b.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1511/ildeu_-_ind_387.2025_-_intervencao_e_obras_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1512/carlos_-_ind_388.2025_-_medidas_seguranca_viaria_na_avenida_industrial.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1513/carlos_-_ind_389.2025_-_instalacao_lixeiras_no_centro_e_bairros.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1524/everton_-_ind_390.2025_-_inclusao_rota_lotacao_circular_bairro_aracas.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1525/ildeu_-_ind_391.2025_-_instalacao_quebra_molas_rua_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1526/ildeu_-_ind_392.2025_-_reinstalacao_placa_parada_coletivo_e_instalacao_ponto_onibus_rodovia_mtz_10.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1527/julio_-_ind_393.2025_-_paliativo_em_toda_a_extensao_da_rua_9_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1528/baltazar_-_ind_394.2025_-_substituicao_lampadas_convencionais_por_lampadas_led_na_rua_maria_alice_martins_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1529/everton_-_ind_395.2025_-_construcao_quebra_molas_rua_c.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1530/jose_miguel_-_ind_396.2025_-_plantio_de_arvores_parque_barrocao.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1531/emanuel_-_ind_397.2025_-_servico_de_tapa_buracos_rua_nossa_senhora_do_carmo_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1532/emanuel_-_ind_398.2025_-_melhorias_iluminacao_publica_entorno_da_escola_dona_jovina_de_mello_veado.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1533/flavio_-_ind_399.2025_-_reativacao_e_readequacao_predio_publico_ma_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1546/ildeu_-_ind_400.2025_-_tapa_buracos_e_poda_arvore_rua_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1547/ildeu_-_ind_401.2025_-_instalacao_corrimao_rua_da_cemig.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1548/baltazar_-_ind_402.2025_-_instalacao_placas_proibido_estacional_na_rua_15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1549/baltazar_-_ind_403.2025_-_reparo_canaleta_de_drenagem_rua_carlos_alves_filho.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1550/carlos_-_ind_404.2025_-_expansao_programa_de_monitoramento_olho_vivo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1551/everton_-_ind_405.2025_-_instalacao_quebra_molas_avenida_caio_martins_e_rua_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1552/andre_-_ind_406.2025_-_pavimentacao_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1553/carlos_-_ind_407.2025_-_medidas_melhora_processo_de_recolhimento_de_lixo_domestico.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1566/ildeu_-_ind_409.2025_-_intervencao_e_obras_rua_jose_de_paula_santos.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1567/carlos_alberto_-_ind_411.2025_-_quebra-molas_e_sinalizacao_na_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1568/carlos_-_ind_412.2025_-_intensificacao_de_rondas_e_acoes_de_seguranca_no_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1569/gercy_-_ind_413.2025_-_intervencao_junto_a_copasa_para_resolver_vazamento_de_esgoto_rua_pirapama.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1570/gercy_-_ind_414.2025_-_vistoria_em_cratera_na_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1571/ildeu_-_ind_415.2025_-_concretagem_do_passeio_na_rua_andre_favalelli.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1572/jose_miguel_-_ind_416.2025_-_revitalizacao_pracinha_e_do_espaco_localizado_na_rua_curio.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1573/julio_-_ind_417.2025_-_manutencao_academia_ao_ar_livre_brinquedos_e_revitalizacao_da_praca_situada_na_rua_curvelo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1574/baltazar_-_ind_418.2025_-_instalacao_de_meio-fio_na_calcada_da_rua_pirapora_esquina_com_a_rua_do_chile.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1589/everton_-_ind_419.2025_-_instalacao_placas_proibido_estacionar_na_rua_carlos.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1590/everton_-_ind_420.2025_-_tampagem_e_limpeza_bueiros_abertos_rua_presidente_deodoro_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1591/ildeu_-_ind_421.2025_-_limpeza_de_via_e_manutencao_rede_eletrica_na_travessa_sargento_geraldo_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1592/ildeu_-_ind_422.2025_-_conserto_interfone_escola_professor_alvaro_drummond.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1593/carlos_-_ind_423.2025_-_limpeza_e_manutencao_rua_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1594/andre_-_ind_424.2025_-_revitalizacao_e_construcao_de_quadra_e_banheiros_publicos_praca_do_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1595/carlos_-_ind_425.2025_-_implantacao_de_melhorias_na_sinalizacao_seguranca_e_iluminacao_rua_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1596/andre_-_ind_426.2025_-_reforma_da_ubs_do_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1608/carlos_alberto_-_ind_427.2025_-_providencias_cabos_soltos_em_vias_publicas_empresas_de_internet_e_telefonia.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1609/jose_miguel_-_ind_428.2025_-_alteracao_codigo_tributario_municipal_no_que_se_refere_ao_itbi.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1610/julio_-_ind_429.2025_-_retirada_entulhos_avenida_maestro_zequinha.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1611/andre_-_ind_430.2025_-_implantacao_heliponto_area_adjacente_a_upa.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1612/carlos_-_ind_432.2025_-_implantacao_sinalizacao_proibido_estacionar_via_onde_se_localiza_edificio_placido_ribeiro_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1613/gercy_-_ind_433.2025_-_sinalizacao_e_aumento_redutor_de_velocidade_na_rua_dos_carvalhos.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1614/ildeu_-_ind_435.2025_-_instalacao_placa_de_parada_obrigatoria_entre_ruas_dom_pedro_ii_e_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1615/ildeu_-_ind_436.2025_-_manutencao_vias_alcenor_goncalves_silva_e_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1616/emanuel_-_ind_437.2025_-_drenagem_reforma_galerias_e_pavimentacao_ruas_nossa_sra_do_carmo_dr_jose_diniz_alves_varginha_pernambuco_castelo_branco_e_padre_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1617/carlos_-_ind_438.2025_-_faixa_elevada_de_pedestres_na_pracinha_do_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1618/baltazar_-_ind_439.2025_-_pavimentacao_rua_professor_antonio_carvalho.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1619/everton_-_ind_440.2025_-_retorno_horario_antigo_das_linhas_de_onibus_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1620/baltazar_-_ind_441.2025_-_fiscalizacao_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1621/everton_-_ind_442.2025_-_instalacao_novos_bebedouros_em_todas_as_unidades_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1622/brandao_-_ind_443.2025_-_compra_de_novas_blusas_dos_funcionarios_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1623/brandao_-_ind_444.2025_-_agilidade_implantacao_ponto_de_apoio_laboratorio_labicon.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1629/carlos_alberto_-_ind_445.2025_-_drenagem_pluvial_rua_dom_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1630/ildeu_-_ind_447.2025_-_instalacao_de_portico_ou_portal_de_boas_vindas_na_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1631/ildeu_-_ind_448.2025_-_obras_na_pracinha_situada_na_rua_ulisses_gomes_ferreira.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1632/carlos_alberto_-_ind_449.2025_-_quebra_molas_e_sinalizacao_na_rua_paulo_goncalves_e_revitalizacao_quebra_molas_apos_a_mercearia.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1633/emanuel_-_ind_450.2025_-_instalacao_de_coberturas_e_bancos_nos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1634/everton_-_ind_451.2025_-_aquisicao_e_distribuicao_de_mochilas_escolares.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1635/everton_-_ind_452.2025_-_aquisicao_e_distribuicao_de_kits_odontologicos.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1636/carlos_-_ind_453.2025_-_melhorias_sistema_telefonia_fixa_prefeitura_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1637/carlos_-_ind_454.2025_-_melhorias_iluminacao_publica_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1649/carlos_-_ind_455.2025_-_providencias_situacao_lote_localizado_na_rua_santa_juliana.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1650/ildeu_-_ind_456.2025_-_demarcacoes_asfalticas_nas_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1651/ildeu_-_ind_457.2025_-_troca_de_lampadas_rua_bom_despacho.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1652/carlos_alberto_-_ind_458.2025_-_instalacao_sistema_monitoramento_por_camera_no_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1653/baltazar_-_ind_460.2025_-_instalacao_redutor_velocidade_rua_varginha.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1654/gercy_-_ind_461.2025_-_verificacao_condicoes_rede_de_iluminacao_na_rua_natanael_caldeira.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1655/carlos_-_ind_462.2025_-_corte_ou_poda_de_arvore_na_rua_laginha.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1656/julio_-_ind_463.2025_-_refazer_faixa_de_pedestre_na_rua_curvelo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1657/emanuel_-_ind_464.2025_-_instalacao_placa_proibido_trafego_de_caminhoes_na_rua_presidente_washington_luiz_e_substituicao_poste_de_energia.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1658/emanuel_-_ind_465.2025_-_visita_tecnica_defesa_civil_no_bloco_1_do_condominio_algarve.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1669/everton_-_ind_466.2025_-_instalacao_placas_de_sinalizacao_nos_pontos_de_embarque_e_desembarque_de_escolares.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1670/ildeu_-_ind_469.2025_-_intervencoes_e_obras_na_rua_andre_favalelli_proximidade_condominio_retiro_das_garcas.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1671/everton_e_carlos_alberto_-_ind_470.2025_-_implantacao_sentido_unico_rua_bolivia_e_rua_argentina.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1672/andre_-_ind_471.2025_-_troca_e_aquisicao_novas_cadeiras_de_rodas_e_cadeiras_de_medicacao_para_a_upa.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1673/brandao_-_ind_472.2025_-_inclusao_de_mais_uma_linha_de_transporte_coletivo_para_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1674/jose_miguel_-_ind_473.2025_-_avaliacao_instalacao_redutores_de_velocidade_na_avenida_jk.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1675/baltazar_-_ind_474.2025_-_pavimentacao_e_calcamento_rua_jair_teixeira.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1676/ildeu_-_ind_475.2025_-_placa_de_identificacao_do_psf_aracas.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1677/gercy_-_ind_476.2025_-_designacao_de_fiscais_e_providencias_cumprimento_codigo_de_posturas_municipal.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1678/gercy_-_ind_477.2025_-_instalacao_de_barreira_fisica_proximidades_da_mg_424.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1691/carlos_-_ind_478.2025_-_limpeza_manutencao_iluminacao_publica_e_conservacao_urbana_rua_domingos_xavier_e_rua_do_curral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1692/ildeu_-_ind_479.2025_-_transferencia_ponto_de_onibus_rua_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1693/ildeu_-_ind_480.2025_-_instalacao_boca_de_lobo_avenida_dr_jurandyr_da_costa_campos.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1694/baltazar_-_ind_481.2025_-_anteprojeto_conservador_de_aguas.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1695/baltazar_-_ind_482.2025_-_avaliacao_destinacao_recursos_devolucao_de_valores_da_camara_para_acoes_de_preservacao_e_recuperacao_hidrica.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1696/flavio_-_ind_483.2025_-_revitalizacao_praca_situada_no_trevo_de_entrada_do_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1697/flavio_-_ind_484.2025_-_revitalizacao_quadra_poliesportiva_no_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1698/brandao_-_ind_485.2025_-_sinalizacao_mg_424_indicando_a_entrada_para_o_bairro_nossa_senhora_de_fatima_nos_dois_sentidos.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1699/carlos_-_ind_486.2025_-_corte_ou_poda_de_arvore_rua_j.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1700/jose_miguel_-_ind_487.2025_-_solicita_ao_poder_executivo_oficio_a_deputada_nayara_rocha_para_retorno_da_carreta_da_saude_oftalmologia_cardiologia_e_mamografia.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1706/everton_-_ind_488.2025_-_instalacao_placas_de_orientacao_e_sinalizacao_sobre_proibicao_circulacao_ciclistas_nas_calcadas_e_faixas_destinadas_a_pedestres.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1707/ildeu_-_ind_489.2025_-_instalacao_de_bracos_com_luminaria_rua_dois_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1708/carlos_alberto_-_ind_490.2025_-_gerador_de_energia_no_setor_de_epidemiologia_armazenamento_de_vacinas.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1709/ildeu_-_ind_491.2025_-_instalacao_tampa_de_drenagem_de_aguas_pluviais_na_rua_coronel_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1710/gercy_-_ind_492.2025_-_reparos_necessarios_abertura_de_cratera_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1711/emanuel_-_ind_493.2025_-_redirecionamento_sinal_de_pedestres_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1712/carlos_-_ind_494.2025_-_limpeza_capina_e_manutencao_praca_do_projeto_movimentar_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1713/gercy_-_ind_496.2025_-_medidas_cabiveis_referente_as_demandas_dos_taxistas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1714/emanuel_-_ind_497.2025_-_aquisicao_freezer_para_creche_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1715/julio_-_ind_498.2025_-_limpeza_e_instalacao_praca_com_playground_rua_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1726/ildeu_-_ind_499.2025_-_instalacao_de_lixeiras_em_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1727/brandao_-_ind_500.2025_-_faixa_de_pedestre_elevacao_imediacoes_do_forum.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1728/emanuel_-_ind_501.2025_-_estudo_tecnico_drenagem_e_escoamento_aguas_pluviais_rua_visconde_do_rio_das_velhas.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1729/jose_miguel_-_ind_502.2025_-_disponibilizacao_legislativo_ticket_alimentacao_cartoes_de_visita_camisas_institucionais_seguranca_recepcao_aluguel_veiculos.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1730/everton_-_ind_503.2025_-_capina_e_limpeza_praca_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1731/carlos_alberto_-_ind_504.2025_-_inclusao_dia_dedicado_ao_publico_gospel_comemoracoes_aniversario_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1732/baltazar_-_ind_505.2025_-_transferencia_ponto_de_lotacao_proximidades_sacola_cheia_para_proximidades_ponto_da_empada.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1733/carlos_-_ind_506.2025_-_operacao_tapa_buracos_bairros_cruzeiro_cidade_jardim_alvorada_sao_cristovao_vista_alegre_bom_jardim_nossa_sra_de_fatima_e_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1734/carlos_-_ind_507.2025_-_estudo_tecnico_transformar_rua_8_de_dezembro_em_sentido_unico.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1735/baltazar_-_ind_508.2025_-_pavimentacao_em_bloquetes_estudos_de_hidraulica_e_canalizacao_ruas_geraldo_pereira_e_rua_paulo_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1736/ildeu_-_ind_509.2025_-_instalacao_passeio_com_corrimao_margens_da_mg_424_primeira_entrada_do_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1749/ildeu_-_ind_510.2025_-_instalacao_redutor_de_velocidade_rua_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1750/everton_-_ind_511.2025_-_poda_de_arvores_rua_valter_cavalcante_e_rua_esmeralda.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1751/ildeu_-_ind_512.2025_-_limpeza_e_concretagem_parquinho_da_escola_herminia_diniz_figueiredo_e_poda_do_gramado.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1752/julio_-_ind_513.2025_-_verificacao_e_reparo_asfalto_novo_da_rua_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1753/jose_miguel_-_ind_514.2025_-_limpeza_capina_e_operacao_tapa_buracos_bairro_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1754/jose_miguel_-_ind_515.2025_-_paliativo_na_rua_e.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1755/gercy_-_ind_516.2025_-_medidas_reorganizacao_sistema_de_deposito_e_coleta_de_residuos_para_melhoria_de_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1756/carlos_-_ind_517.2025_-_extensao_rede_de_energia_eletrica_regiao_proxima_a_brauna_cafezal.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1757/carlos_-_ind_518.2025_-_faixa_de_pedestres_redutor_de_velocidade_sinalizacao_na_mg_424_proximidades_mizu_cimentos.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1758/andre_-_ind_519.2025_-_criacao_sistema_municipal_de_regulacao_de_vagas_para_transferencia_e_encaminhamento_de_pacientes.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1769/ildeu_-_ind_520.2025_-_instalacao_redutor_de_velocidade_rua_grimaldi_de_mello.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1770/baltazar_-_ind_523.2025_-_instalacao_lixeiras_publicas_nas_vias_do_municipio_especialmente_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1771/everton_-_ind_524.2025_-_servicos_de_limpeza_drenagem_e_asfaltamento_rua_guaribu.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1772/jose_miguel_-_ind_525.2025_-_destinacao_terreno_publico_bairro_alvorada_para_instalacao_de_asilo.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1773/everton_-_ind_526.2025_-_limpeza_capina_e_melhoria_iluminacao_rua_domingos_xavier_e_praca.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1774/baltazar_-_ind_527.2025_-_paisagismo_canteiro_central_entre_a_rua_juscelino_kubitschek_e_rodovia_mg_424.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1775/jose_miguel_-_ind_528.2025_-_retirada_carcaca_na_rua_presidente_washington_luis.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1776/ildeu_-_ind_529.2025_-_operacao_tapa_buracos_rua_barbacena.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1777/carlos_-_ind_530.2025_-_intervencao_e_melhorias_rua_cecilia_martins.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1778/andre_-_ind_531.2025_-_instalacao_ponto_de_onibus_proximo_ao_residencial_parque_das_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/890/ildeu_-_mocao_1.2025_-_parabenizacao_joice_cristina_da_silva.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/891/flavio_-_mocao_2.2025_-_pesar_familiares_maria_da_conceicao_jorge_da_silva_nhanha.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/892/plenario_em_colegiado_-_mocao_3.2025_-_pesar_familiares_antonio_jose_carvalho_toninho_aleixo.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/893/flavio_-_mocao_4.2025_-_parabenizacao_studio_jessica_oliveira.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/895/andre_-_mocao_6.2025_-_pesar_familiares_maria_raimunda_sadica.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/896/andre_-_mocao_7.2025_-_pesar_familiares_laura_gomes.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/897/flavio_-_mocao_8.2025_-_parabenizacao_geraldo_moreira_dos_santos_junior.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/898/carlos_alberto_-_mocao_9.2025_-_pesar_familiares_de_maria_eneuza_raimundo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/899/flavio_-_mocao_10.2025_-_parabenizacao_samuel_elias_perazolli.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/900/brandao_-__mocao_11.2025_-_parabenizacao_laecio_soares_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/902/carlos_alberto_e_everton_-_mocao_15.2025_-_parabenizacao_kelly_goncalves_e_karina_saturnino.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/910/everton_-_mocao_16.2025_-_parabenizacao_kamilly_luiza_ferreira_monstrinha.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/903/flavio_-_mocao_17.2025_-_parabenizacao_cia_jg_de_rodeio.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/904/flavio_-_mocao_18.2025_-_parabenizacao_banda_catarze.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/905/flavio_-_mocao_19.2025_-_parabenizacao_organizacao_concurso_mini_miss_e_mister_mirim.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/906/andre_-_mocao_20.2025_-_pesar_familiares_flavia_e_tania.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/907/brandao_-_mocao_21.2025_-_pesar_ex_vereador_paulo_martins.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/908/andre_-_mocao_22.2025_-_parabenizacao_maes_atipicas_caminhada_autismo.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/909/everton_-_mocao_23.2025_-_parabenizacao_otavio_maia_fonseca.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1228/emanuel_-_mocao_24.2025_-_pesar_familiares_reinaldo_rosa_soares_rei.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1229/emanuel_-_mocao_25.2025_-_parabenizacao_ivan_rosa_soares_junior.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1245/jose_miguel_-_mocao_26.2025_-_aplausos_rogerio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1246/andre_-_mocao_27.2025_-_pesar_familiares_marilene_alves_sobrinho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1247/carlos_e_jose_miguel_-_mocao_29.2025_-_parabenizacao_mateus.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1262/andre_-_mocao_30.2025_-_parabenizacao_amanda_e_douglas.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1293/andre_-_mocao_31.2025_-_pesar_familiares_maria_das_gracas_silva_e_sousa.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/andre_-_mocao_32.2025_-_pesar_familiares_salete_rolo_santana.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1300/everton_-_mocao_33.2025_-_pesar_aos_familiares_de_wanderlei_aparecido_fernandes_correa.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1301/flavio_-_mocao_34.2025_-_parabenizacao_evento_los_cachaca.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1302/andre_-_mocao_35.2025_-_parabenizacao_junia_suelem_cupertino_moreira.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1307/ildeu_-_mocao_36.2025_-_pesar_familiares_alceu_pereira.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1353/everton_e_flavio_-_mocao_37.2025_-_parabenizacao_guarda_municipal_de_matozinhos_programa_patrulha_escolar.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1354/everton_-_mocao_38.2025_-_parabenizacao_lucas_inacio_lana_taveira.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1371/carlos_alberto_-_mocao_42.2025_-_parabenizacao_rodrigo_de_oliveira_leao.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1389/carlos_-_mocao_43.2025_-_parabenizacao_para_equipe_da_transmatoz.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1416/everton_-_mocao_44.2025_-_parabenizacao_vander_de_paula_silva_e_samuel_corradi_pereira.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1451/emanuel_-_mocao_45.2025_-_parabenizacao_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1452/emanuel_-_mocao_46.2025_-_parabenizacao_secretaria_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1495/carlos_alberto_-_mocao_47.2025_-_parabenizacao_ines_cristina_rosa_soares_pires.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1502/ildeu_-_mocao_48.2025_-_parabenizacao_marcia_regina_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1503/ildeu_-_mocao_49.2025_-_parabenizacao_alexandre_pontes.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1520/ildeu_-_mocao_51.2025_-_parabenizacao_joao_carlos_souza_da_silva.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1521/carlos_alberto_-_mocao_52.2025_-_parabenizacao_ana_julia_de_souza.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1522/plenario_em_colegiado_-_mocao_53.2025_-_pesar_falecimento_servidor_douglas_de_oliveira_marinho.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1523/plenario_em_colegiado_-_mocao_54.2025_-_pesar_falecimento_gilberto_perazolli.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1544/everton_-_mocao_55.2025_-_pesar_-_elenice_de_araujo_marques_silva.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1545/andre_-_mocao_56.2025_-_pesar_-_elenice_de_araujo_marques_silva.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1561/everton_-_mocao_57.2025_-_parabenizacao_professor_geraldo_rosa_santos.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1562/gercy_-_mocao_58.2025_-_parabenizacao_vereador_carlos_henrique_kaka.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1563/gercy_-_mocao_59.2025_-_parabenizacao_jessica_cicilia_alves.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1564/plenario_em_colegiado_-_mocao_60.2025_-_parabenizacao_tiro_de_guerra_04-043.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1565/plenario_em_colegiado_-_mocao_61.2025_-_parabenizacao_ana_luiza_dos_santos_circunde_e_raquel_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1588/ildeu_-_mocao_62.2025_-_parabenizacao_maria_jose_santa_rosa_silva.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1626/carlos_alberto_-_mocao_63.2025_-_parabenizacao_grupo_missionario_da_igreja_icre.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1641/carlos_alberto_-_mocao_64.2025_-_parabenizacao_atleta_edna_conceicao_pereira_marques.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1642/carlos_alberto_-_mocao_65.2025_-_parabenizacao_academia_felix_jiu_jitsu.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1663/carlos_alberto_-_mocao_66.2025_-_parabenizacao_flavio_diniz_vieira.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1664/jose_miguel_e_carlos_alberto_-_mocao_67.2025_-_parabenizacao_jose_de_castro_procopio.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1723/brandao_-_mocao_69.2025_-_pesar_clelia_boy_teixeira_chaves.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1722/emanuel_-_mocao_72.2025_-_parabenizacao_josue_barbosa_dionisio.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1724/ildeu_-_mocao_73.2025_-_parabenizacao_orquestra_amare.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1725/carlos_alberto_-_mocao_74.2025_-_parabenizacao_atleta_marcos_vinicius_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1747/ildeu_-_mocao_75.2025_-_parabenizacao_emerson_mares_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1748/everton_-_mocao_76.2025_-_parabenizacao_cruz_fight_team_e_pantera_fight_team.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1779/ildeu_-_mocao_78.2025_-_parabenizacao_brayann_kevinny.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1781/flavio_-_mocao_79.2025_-_pesar_familiares_diogo_sobral_farias.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/911/pl_2823.2025_-_programa_de_recuperacao_de_creditos_fiscais_refis_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/912/pl_2824.2025_-_altera_lei_1964.2006_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/914/pl_2825.2025_-_altera_lc_083.1951_e_leis_1999.2007_2000.2007_e_2001.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/915/pl_2826.2025_-_autoriza_poder_executivo_credito_caixa_finisa_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/931/pl_2827.2025_-_altera_lc_11.2009_encerrado_e_retificado_para_plc_117.2025_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/916/pl_2828.2025_-_abertura_credito_especial_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/917/pl_2829.2025_-_revisao_geral_e_aumento_real_servidores_saude_lei_1999.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/918/pl_2830.2025_-_revisao_geral_e_aumento_servidores_administracao_lei_2227.2013_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pl_2831.2025_-_revisao_geral_e_aumento_servidores_educacao_lei_2228.2013_e_lc_55.2017_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/920/pl_2832.2025_-_recomposicao_salarial_secretarios_municipais_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/933/pl_2833.2025_-_alimentacao_escolar_professores_e_profissionais_educacao_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/921/pl_2834.2025_-_contagem_tempo_periodo_28.05.2020_e_31.12.2021_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/934/pl_2835.2025_-_contagem_tempo_periodo_28.05.2020_e_31.12.2021_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/922/pl_2836.2025_-_autoriza_abertura_de_credito_adicional_suplementar_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/923/pl_2837.2025_-_plano_cargos_carreiras_e_vencimentos_-_fiscais_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/935/pl_2838.2025_-_credito_adicional_suplementar_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/936/pl_2839.2025_-_credito_adicional_suplementar_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1230/pl_2840.2025_-_altera_lei_2001_de_09.04.2007_e_da_outras_providencias_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1231/pl_2841.2025_-_autoriza_poder_executivo_celebrar_acordos_judiciais_e_extrajudiciais_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1232/pl_2842.2025_-_dispoe_sobre_lei_de_diretrizes_orcamentarias_2026_-_ldo_2026_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1233/pl_2843.2025_-_denomina_via_publica_situada_em_matozinhos_tramitacao_completa_versao_site.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1234/pl_2844.2025_-_altera_lei_municipal_2423_de_07.07.2020_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1235/pl_2845.2025_-_institui_comissao_permanente_de_avaliacao_de_bens_imoveis_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1258/pl_2846.2025_-_altera_lei_municipal_1.593_de_22.09.2000_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1259/pl_2847.2025_-_dispoe_sobre_apreensao_de_animais_de_medio_e_grande_porte_soltos_nas_vias_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1260/pl_2848.2025_-_altera_lei_2.584_de_17.07.2023_revoga_lei_2.085_de_06.01.2010_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/pl_2849.2025_-_encontro_gospel_mocambeiro_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1303/pl_2850.2025_-_autorizacao_e_ratificacao_consorcio_intermunicipal_comgranbel_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/pl_2851.2025_-_acesso_facilitado_aos_locais_eventos_matozinhos_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1304/pl_2852.2025_-_absorcao_matriculas_ensino_fundamental_da_rede_estadual_para_municipio_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1305/pl_2853.2025_-_altera_lei_2000_de_09.04.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1340/pl_2855.2025_-_altera_lei_municipal_2479_de_07.07.2022_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1348/pl_2856.2025_-_autoriza_doacao_area_de_terreno_lamas_destilaria_e_cervejaria_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1349/pl_2857.2025_-_autoriza_doacao_area_de_terreno_fergumatos_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1350/pl_2858.2025_-_altera_lei_municipal_2584.2023_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1351/pl_2859.2025_-_altera_lei_municipal_no_2.436_de_15.03.2021_bolsa_atirador_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1352/pl_2860.2025_-_dispoe_sobre_a_concessao_de_auxilio_alimentacao_servidores_poder_executivo_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1365/pl_2861.2025_-_denomina_vias_publicas_situadas_no_distrito_de_mocambeiro_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1366/pl_2862.2025_-_revoga_dispositivos_da_lei_municipal_no__2.265_de_24.10.2014_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1367/pl_2863.2025_-_altera_os_artigos_3o_4o_e_5o_da_lei_no_2.329_de_11.04.2017_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1368/pl_2864.2025_-_autoriza_mun._matozinhos_a_celebrar_convenio_de_cooperacao_com_municipio_de_capim_branco_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1369/pl_2865.2025_-_autoriza_municipio_de_matozinhos_a_associar-se_a_amig_associacao_dos_munc._mineradores_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1370/pl_2866.2025_-_institui_o_programa_profissional_legal_no_municipio_de_mtz_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1395/pl_2867.2025_-_denomina_via_publica_no_municipio_de_matozinhos_tramitacao_completa_versao_site.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1396/pl_2868.2025_-_institui_o_dia_do_refratarista_no_calendario_oficial_do_municipio_de_matozinhos_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1398/pl_2869.2025_-_altera_lei_municipal_no_1453_de_29.08.1997_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1397/pl_2870.2025_-_altera_lei_municipal_no_2633_de_21.03.2025_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1412/pl_2871.2025_-_denomina_via_publica_em_matozinhos__tramitacao_completa_versao_site.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1413/pl_2872.2025_-_termo_associativo_e_repasse_actg_-_associacao_do_circuito_turistico_das_grutas_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1414/pl_2873.2025_-_autoriza_abertura_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1426/pl_2874.2025_-_altera_a_lei_2.133_de_16.05.2011_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1427/pl_2875.2025_-_denomina_via_publica_situada_no_distrito_de_mocambeiro_tramitacao_completa_versao_site.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1428/pl_2876.2025_-_denomina_via_publica_situada_no_distrito_de_mocambeiro_tramitacao_completa_versao_site.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1449/pl_2877.2025_-_denomina_via_publica_situada_no_distrito_de_mocambeiro_versao_site.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1472/pl_2878.2025_-_institui_a_semana_da_forca_de_vontade_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1473/pl_2879.2025_-_plano_plurianual_ppa_2026.2029_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1474/pl_2880.2025_-_estima_receita_e_fixa_despesa_para_exercicio_financeiro_de_2026_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1496/pl_2881.2025_-_altera_lei_2584_de_17.07.23_que_dispoe_politica_municipal_direitos_crianca_e_adolescente_conselho_tutelar_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1536/pl_2882.2025_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1537/pl_2883.2025_-_concessao_de_cestas_de_natal_aos_servidores_da_camara_municipal_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1578/pl_2884.2025_-_institui_programa_integrado_de_protecao_e_seguranca_escolar_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1579/pl_2885.2025_-_conselho_municipal_de_esportes_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1580/pl_2886.2025_-_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1581/pl_2887.2025_-_desafetacao_de_bem_publico_e_permuta_de_area_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1605/pl_2888.2025_-_autoriza_abertura_credito_adicional_suplementar_por_anulacao_de_saldo_orcamentario_tramitacao_complementar.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1606/pl_2889.2025_-_denomina_via_publica_situada_no_bairro_vista_alegre_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1607/pl_2890.2025_-_denomina_via_publica_no_distrito_de_mocambeiro_-_rua_alzira_da_costa_tramitacao_completa_versao_site.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1625/pl_2891.2025_-_dia_de_folga_servidor_publico_no_dia_do_aniversario_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1639/pl_2892.2025_-_consorcio_conminas_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1640/pl_2893.2025_-_autoriza_doacao_de_area_de_terreno_em_favor_da_empresa_xavier_mecanica_industrial_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1660/pl_2894.2025_-_obrigatoriedade_das_entidades_de_internacao_coletiva_fixacao_cartazes_liberdade_assistencia_religiosa._tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1661/pl_2895.2025_-_credito_adicional_suplementar_por_superavit_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1679/pl_2896.2025_-_doacao_de_imovel_a_pessoa_que_menciona_-_hidromet_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1680/pl_2897.2025_-_auxilio_alimentacao_agente_de_saude_e_agente_zoonoses_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1681/pl_2898.2025_-_altera_lei_municipal_1069_de_03_de_abril_de_1989_-_parcelamento_itbi_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1682/pl_2899.2025_-_denomina_a_praca_publica_situada_no_bairro_cruzeiro_versao_site.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1683/pl_2900.2025_-_cria_o_fundo_municipal_do_meio_ambiente_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1684/pl_2901.2025_-_projeto_cuidar__mais_nas_escolas_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1717/pl_2902.2025_-_altera_lei_2664.2025_-_doacao_terreno_lamas_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1718/pl_2903.2025_-_denomina_via_publica_situada_em_mocambeiro_versao_site.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1741/pl_2905.2025_-_altera_lei_municipal_2640_de_29_de_abril_de_2025_-_gratificacao_produtividade_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1763/pl_2906.2025_-_junta_administrativa_de_recursos_das_fiscalizacoes_ambientais_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/924/plc_117.2025_-_altera_lc_no_11_de_2009_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/925/plc_118.2025_-_altera_lc_003.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/938/plc_119.2025_-_reajuste_servidores_camara_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/926/plc_120.2025_-_revisao_geral_e_aumento_servidores_cargos_comissao_lc_12.2010_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/927/plc_121.2025_-_revisao_geral_e_aumento_funcoes_gratificadas_lc_12.2010_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/928/plc_122.2025_-_revisao_geral_e_aumento_servidores_administracao_lc_60.2017_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/929/plc_123.2025_-_revisao_geral_e_aumento_servidores_administracao_lc_11.2009_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/930/plc_124.2025_-_revisao_geral_e_aumento_vencimento_base_diretores_escolares_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/937/plc_125.2025_-_altera_anexo_i_lista_servicos_lei_747.1979_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/939/plc_126.2025_-_altera_lc_012_de_20.01.2010_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/plc_127.2025_-_altera_dispositivos_lc_062.2017_e_lei_1601.2000_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1297/plc_128.2025_-_cria_cargos_monitor_de_creche_e_altera_lei_2.001_de_09.04.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1261/plc_129.2025_-_altera_lc_012_de_20.01.2010_dam_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1447/plc_130.2025_-_institui_o_programa_profissional_legal_no_municipio_de_mtz_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1469/plc_131.2025_-_dispoe_sobre_grupo_de_direcao_e_assessoramento_quadro_geral_de_cargos_provimento_em_comissao_e_funcoes_gratificadas_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1470/plc_132.2025_-_institui_taxa_de_controle_acomp._e_fisc._atividades_de_pesquisa_lavra_exploracao_e_aproveitamento_recursos_minerarios_-_tfrm_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1471/plc_133.2025_-_altera_lei_municipal_747.78_e_lei_municipal_1069_de_03.04.1989_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1497/plc_134.2025_-_altera_lei_1999_de_09.04.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1498/plc_135.2025_-_altera_lc_003_de_09.04.2007_-_estrutura_organizacional_da_adm_direta_do_poder_executivo_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1538/plc_136.2025_-_cria_cargo_de_neuropsicopedagogo_altera_lei_2001_de_09.04.2007_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1624/plc_137.2025_-_concessao_de_cestas_de_natal_aos_servidores_da_camara_municipal_de_matozinhos_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1582/plc_138.2025_-_criacao_ouvidoria_da_guarda_municipal_e_institui_cargo_ouvidor_geral_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1399/pr_361.2025_-_autoriza_mesa_diretora_a_baixaro_do_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1450/pr_362.2025_-_altera_artigos_que_menciona_da_resolucao_no_338.2022_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/pr_364.2025_-_dispoe_sobre_a_concessao_de_diarias_de_viagem_uso_de_veiculos_oficiais_e_da_outras_providencias._tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/913/pdl_67.2025_-_cidada_honoraria_maria_goreti_versao_site.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1236/pdl_68.2025_-_dispoe_sobre_aprovacao_contas_poder_executivo_-_exercicio_de_2023_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1662/pdl_69.2025_-_titulo_de_cidada_honoraria_-_nayara_rocha_versao_site.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1740/pdl_70.2025_-_dispoe_sobre_aprovacao_contas_poder_executivo_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/828/portaria_1390.2025_-_nomeia_diretora_legislativa_deiziane_borges.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/829/portaria_1391.2025_-_nomeia_diretor_administrativo_-_joel_eleoterio.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/830/portaria_1392.2025_-_nomeia_chefe_de_gabinete_-_juliana_vieira.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/831/portaria_1393.2025_-_nomeia_controlador_geral_-_marcelo_oliveira.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/832/portaria_1394.2025_-_exonera_diretora_legislativa_-_deiziane.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/833/portaria_1395.2025_-_nomeia_diretora_legislativa_-_poliana_araujo.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/834/portaria_1396.2025_-_nomeia_gestora_tesouraria_-_deiziane.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/835/portaria_1397.2025_-_nomeia_gestor_de_recursos_humanos_-_admilson.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/836/portaria_1398.2025_-_nomeia_assessor_parlamentar_cleiberson_andre_barbosa.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/837/portaria_1399.2025_-_nomeia_assessora_parlamentar_leticia_oliveira_jose_miguel.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/838/portaria_1400.2025_-_nomeia_assessor_parlamentar_luiz_fernando_brandao.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/839/portaria_1401.2025_-_nomeia_diretor_financeiro_nathan_jose_miguel.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/840/portaria_1402.2025_-_nomeia_assessor_parlamentar_andre_felipe_carlos_henrique.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/841/portaria_1403.2025_-_nomeia_assessora_parlamentar_fernanda_aparecida_ildeu.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/842/portaria_1404.2025_-_nomeia_assessor_parlamentar_silas_emilio_everton.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/843/portaria_1405.2025_-_nomeia_gestor_de_compras_yuri_gabriel.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/844/portaria_1406.2024_-_nomeia_assessor_juridico_presidencia_-_wellington_araujo.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/845/portaria_1407.2025_-_revoga_portaria_1398.2025_-_nomeacao_assessor_cleiberson_andre.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/846/portaria_1408.2025_-_anula_portarias_de_jose_miguel_1389.2025_ate_1407.2025.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/847/portaria_1409.2025_-_nomeia_assessora_parlamentar_mariana_alves_gercy.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/848/portaria_1410.2025_-_nomeia_assessor_parlamentar_tiago_soares_emanuel_sincero_oba.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/849/portaria_1411.2025_-_nomeia_procuradora_geral_kelly_franca.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/850/portaria_1412.2025_-_nomeia_assessora_parlamentar_silvia_regina_carlos_alberto_biga.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/851/portaria_1413.2025_-_nomeia_assessor_parlamentar_luiz_fernando_brandao.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/852/portaria_1414.2025_-_nomeia_assessor_parlamentar_silas_emilio_everton.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/853/portaria_1415.2025_-_nomeia_gestora_de_tesouraria_-_cintia_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/854/portaria_1416.2025_-_nomeia_assessor_parlamentar_cleiberson_andre_barbosa.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/855/portaria_1417.2025_-_nomeia_assessor_parlamentar_andre_felipe_carlos_henrique.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/856/portaria_1418.2025_-_nomeia_controladora_geral_jussara_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/857/portaria_1419.2025_-_nomeia_assessora_parlamentar_leticia_oliveira_jose_miguel.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/858/portaria_1420.2025_-_nomeia_agente_de_contratacao_roberta_cardoso.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/859/portaria_1421.2025_-_nomeia_assessora_parlamentar_poliana_araujo_cesar.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/860/portaria_1422.2025_-_nomeia_assessora_parlamentar_fernanda_aparecida_ildeu.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/861/portaria_1423.2025_-_nomeia_diretora_administrativa_-_shirley_viana.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/862/portaria_1424.2025_-_nomeia_assessora_parlamentar_caroline_de_freitas_baltazar.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/863/portaria_1425.2025_-_revoga_portaria_1423.2025.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/864/portaria_1426.2025_-_nomeia_diretora_financeira_-_ana_cristina.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/865/portaria_1427.2025_-_nomeia_assessor_de_comunicacao_e_imprensa_-_diogenes.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/866/portaria_1428.2025_-_nomeia_diretor_legislativo_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/867/portaria_1429.2025_-_nomeia_assessora_parlamentar_-_fabiane_julio.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/868/portaria_1430.2025_-_nomeia_gestora_de_recursos_humanos_-_shirley_viana.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/869/portaria_1431.2025_-_nomeia_diretora_administrativa_-_sandala.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/870/portaria_1432.2025_-_nomeia_gestora_de_compras_brena.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/871/portaria_1433.2025_-_nomeia_assessora_parlamentar_-_jennifer_flavio.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/872/portaria_1434.2025_-_dispoe_sobre_composicao_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/873/portaria_1435.2025_-_designa_servidora_recebimento_numerario_e_despesas_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/874/portaria_1436.2025_-_agente_de_contratacao_membros_da_equipe_apoio_e_fiscal_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/875/portaria_1437.2025_-_licenca_maternidade_servidora_regina.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/876/portaria_1438.2025_-_nomeia_assessora_juridica_da_presidencia_-_jane_maria.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/877/portaria_1439.2025_-_anula_portaria_1429.2025_nomeacao_assessora_fabiane.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/878/portaria_1440.2025_-_nomeia_chefe_de_gabinete_-_emerson_mares.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/879/portaria_1441.2025_-_composicao_procuradoria_da_mulher_e_revoga_portaria_1434.2025.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/880/certidao_-_numeracao_nula_de_portaria_1442.2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/881/portaria_1443.2025_-_membros_comissoes_permanentes_bienio_2025.2026.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/882/portaria_1444.2025_-_nomeia_assessora_parlamentar_laysa_sabriny_julio_cesar.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/883/portaria_1445.2025_-_diretrizes_uso_veiculo_camara.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/884/portaria_1446.2025_-_feriados_e_pontos_facultativos_camara_2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/885/portaria_1447.2025_-_comissao_inventariante.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/886/portaria_1448.2025_-_comissao_avaliacao_especial_desempenho_kelly_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/887/portaria_1449.2025_-_exonera_diretora_administrativa_-_sandala.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/888/portaria_1450.2025_-_nomeia_diretora_administrativa_-_jessica_cicilia.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/889/portaria_1451.2025_-_comissao_avaliacao_especial_desempenho_kelly_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/932/portaria_1452.2025_-_exonera_gestora_de_compras_-_brena.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1213/portaria_1453.2025_-_comissao_organizadora_processo_seletivo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1237/portaria_1454.2025_-_atualiza_lotacao_dos_servidores_efetivos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1238/portaria_1455.2025_-_progressao_grau_servidora_kelly_franca_fonseca.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1239/portaria_1456.2025_-_progressao_grau_servidor_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/portaria_1457.2025_-_atualiza_lotacao_dos_servidores_comissionados_da_camara.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1241/portaria_1458.2025_-_nomeia_gestora_de_compras_-_janine.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1257/portaria_1459.2025_-_convoca_servidor_diogenes.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1298/portaria_1460.2025_-_convoca_servidor_diogenes_-_audiencia_publica_prestacao_contas.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1299/portaria_1461.2025_-_composicao_da_procuradoria_em_defesa_dos_direitos_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1335/portaria_1462.2025_-_prorrogacao_validade_da_portaria_1453.2025.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1364/portaria_1463.2025_-_exonera_assessora_parlamentar_-_regina_castro.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1385/portaria_1464.2025_-_designa_servidores_cac.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1386/portaria_1465.2025_-_exonera_procuradora_geral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1387/portaria_1466.2025_-_concede_ferias_servidora_kelly.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1388/portaria_1467.2025_-_revoga_portarias_1465.2025_e_1466.2025.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1410/portaria_1468.2025_-_nomeia_procurador_geral_-_alysson_tiburcio_araujo.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1411/portaria_1469.2025_-_exonera_gestora_de_rh.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1415/portaria_1470.2025_-_dispoe_sobre_expediente_na_camara_em_13.08.2025.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1448/portaria_1471.2025_-_nomeia_gestora_de_recursos_humanos_-_marcia_manoela.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1467/portaria_1472.2025_-_dispoe_sobre_regulamentacao_limite_orcamentario_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1468/portaria_1473.2025_-_dispoe_sobre_horario_funcionamento_da_camara_municipal_e_jornada_de_trabalho_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1487/portaria_1474.2025_-_exonera_servidora_kelly_e_concede_licenca.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1514/portaria_1475.2025_-_comissao_temporaria_avaliacao_especial_desempenho_-_edson_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1534/portaria_1476.2025_-_institui_a_comissao_avaliacao_desempenho_servidores_efetivos_2025.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1535/portaria_1477.2025_-_designa_membros_e_suplentes_comissoes_permanentes_bienio_2025.2026.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1554/portaria_1478.2025_-_nomeia_jussara_diara_de_freitas_-_funcao_gratificada_de_fiscal_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1575/portaria_1479.2025_-_processo_administrativo_disciplinar_extrato.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1576/portaria_1480.2025_-_progressao_grau_edson_magalhaes_pereira.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1577/portaria_1481.2025_-_autoriza_servidora_a_realizar_assinaturas_de_empenhos_durante_ferias.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1597/portaria_1482.2025_-_dispoe_sobre_horario_funcionamento_da_camara_municipal_e_jornada_de_trabalho_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1598/portaria_1483.2025_-_institui_comissao_de_elaboracao_de_plano_de_contratacao_anual_cpca.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1638/portaria_1484.2025_-_resultado_preliminar_avaliacao_de_desempenho_servidores_2025.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1659/portaria_1485.2025_-_dispoe_sobre_expediente_da_camara_em_10.11.2025.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1716/portaria_1486.2025_-_prorroga_prazo_da_comissao_de_elaboracao_de_plano_de_contratacao_anual_-_cpca.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1739/portaria_1489.2025_-_abertura_de_processo_administrativo_para_apuracao_de_contas_negativas.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1759/portaria_1490.2025_-_designa_agente_de_contratacao_pregoeiro_e_membros_da_equipe_de_apoio_e_revoga_portaria_1436.2025.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1760/portaria_1491.2025_-_designa_fiscal_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1761/portaria_1492.2025_-_abertura_de_processo_administrativo_para_apuracao_de_contas_negativas_e_revoga_portaria_1489.2025.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1762/portaria_1493.2025_-_ponto_facultativo_em_02.01.2026.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1780/portaria_1494.2025_-_exonera_diretora_administrativa.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1782/portaria_1495.2025_-_prorrogacao_processo_administrativo_disciplinar.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1783/portaria_1496.2025_-_nomeia_diretor_administrativo_-_elton.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1784/portaria_1497.2025_-_comissao_representativa.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1786/portaria_1498.2025_-_resultado_definitivo_avaliacao_individual_de_desempenho_2025.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2025/1787/portaria_1499.2025_-_exonera_assessora_parlamentar.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H964"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="92.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="239.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="238.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>