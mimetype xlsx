--- v0 (2025-10-17)
+++ v1 (2026-05-06)
@@ -54,2221 +54,2221 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Marli Vale</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/29/marli_-_req_1.2023_-_informacoes_projeto_saude_na_escola_como_prioridade_absoluta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/29/marli_-_req_1.2023_-_informacoes_projeto_saude_na_escola_como_prioridade_absoluta.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo Municipal  sobre Projeto criado pelo Conselho Tutelar.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Edinho do Ferro Velho, César de Soné, Cláudio Cecé, Ítalo Borges, Sidirley Bento</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/34/edson_sidirley_claudio_italo_cesar_marcio_-_req_2.2023_-_abertura_de_cpi_obras_e_convenio_amav.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/34/edson_sidirley_claudio_italo_cesar_marcio_-_req_2.2023_-_abertura_de_cpi_obras_e_convenio_amav.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de comissão Parlamentar de inquérito para apuração de supostas práticas ilícitas em obras públicas realizadas pelo município de Matozinhos durante os anos de 2012 e 2023 envolvendo o convênio firmado com a AMAV.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jane Rosa</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/54/jane_-_req_3.2023_-_informacoes_aplicabilidade_lei_absorventes_em_escolas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/54/jane_-_req_3.2023_-_informacoes_aplicabilidade_lei_absorventes_em_escolas.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre aplicabilidade da Lei Municipal nº 2.486/2022.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carlos Henrique - Kaká</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/60/carlos_-_req_4.2023_-_avaliacao_tecnica_lencol_freatico_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/60/carlos_-_req_4.2023_-_avaliacao_tecnica_lencol_freatico_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Solicita avaliação técnica pelo setor de Meio Ambiente e/ou Obras e Posturas do Poder Executivo, sobre o lençol freático nas proximidades das lagoas do Distrito de Mocambeiro.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ítalo Borges</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/61/italo_-_req_5.2023_-_motivo_nao_asfaltamento__bairro_sao_jose_bairro_sao_paulo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/61/italo_-_req_5.2023_-_motivo_nao_asfaltamento__bairro_sao_jose_bairro_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Solicita informações referente ao não asfaltamento das ruas dos bairros São José e Bairro São Paulo.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/62/italo_-_req_6.2023_-_comissao_especial_parque_barrocao_sao_jose_sao_paulo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/62/italo_-_req_6.2023_-_comissao_especial_parque_barrocao_sao_jose_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Legislativo que seja constituída Comissão Especial para averiguar situação da infraestrutura do Parque Barrocão e bairros São José e São Paulo.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Sidirley Bento</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/67/sidirley_-_req_7.2023_-_nota_de_empenho_comprovante_pagamento_contrato_lampadas_de_led.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/67/sidirley_-_req_7.2023_-_nota_de_empenho_comprovante_pagamento_contrato_lampadas_de_led.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo as notas de empenho e comprovante de pagamento da aquisição de lâmpadas de LED's, assim como o contrato de prestação de serviço de iluminação pública de LED.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/68/sidirley_-_req_8.2023_-_prestacao_de_contas_2020_para_cfo_e_cljrf.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/68/sidirley_-_req_8.2023_-_prestacao_de_contas_2020_para_cfo_e_cljrf.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente da Câmara que seja encaminhado o processo nº 1.103.952 de natureza da Prestação de Contas do município de Matozinhos, exercício de 2020, de responsabilidade de Antônio Divino de Souza, anexado ao parecer da CFO emitido em 19/12/2022, para a CLJRF E CFO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Sargento Martins, Ildeu Lopes, Jane Rosa</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/69/marco_antonio_jane_ildeu_-_req_9.2023_-_requer_formacao_comissao_especial_plano_de_cargos_pagamento_piso_rede_municipal_ensino.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/69/marco_antonio_jane_ildeu_-_req_9.2023_-_requer_formacao_comissao_especial_plano_de_cargos_pagamento_piso_rede_municipal_ensino.pdf</t>
   </si>
   <si>
     <t>Requer a formação de Comissão Temporária Especial para estudos sobre a criação e implantação do plano de cargos, carreiras e salários, bem como sobre o pagamento do piso salarial nacional dos profissionais da rede municipal de ensino de Matozinhos - MG.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/75/sidirley_-_req_10.2023_-_nao_tomada_de_providencias_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/75/sidirley_-_req_10.2023_-_nao_tomada_de_providencias_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo sobre motivos que levara a inoperância do governo municipal da não tomada de providências à respeito do descaso com os moradores do Distrito de Mocambeiro.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/80/italo_-_req_11.2023_-_requer_resposta_plano_diretor.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/80/italo_-_req_11.2023_-_requer_resposta_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Solicita resposta ao Requerimento nº 82/2022 - explicações sobre o Plano Diretor.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Cláudio Cecé</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/82/claudio_cece_-_req_12.2023_-_informacoes_creches_e_escolas_sistema_anti_incendio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/82/claudio_cece_-_req_12.2023_-_informacoes_creches_e_escolas_sistema_anti_incendio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre sistema de segurança anti-incêndio nas escolas e creches.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/84/marli_-_req_13.2023_-_informacoes_campanha_camara_doacao_de_sangue.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/84/marli_-_req_13.2023_-_informacoes_campanha_camara_doacao_de_sangue.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre início da campanha de doação de sangue, realizada pela Câmara Municipal.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/88/italo_-_req_14.2023_-_requer_cronograma_troca_de_lampadas_e_iluminacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/88/italo_-_req_14.2023_-_requer_cronograma_troca_de_lampadas_e_iluminacao.pdf</t>
   </si>
   <si>
     <t>Solicita envio de cronograma e solução para o serviço de troca de lâmpadas e iluminação pública.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/93/sidirley_-_req_15.2023_-_lista_espera_creche_e_nf_telas_75.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/93/sidirley_-_req_15.2023_-_lista_espera_creche_e_nf_telas_75.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, (com cópia para a Secretária de Educação), que informe, em caráter emergencial, a quantidade de crianças na lista de espera de cada creche, assim como as notas de empenho em que o Município adquiriu as telas de 75 polegadas, no ano de 2022.  Solicita ainda ao Poder Executivo, que providencie a instalação de linhas telefônicas em todas as creches do Município e no Centro Infantil Municipal.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/97/cljrf_-_req_16.2023_-_dilacao_de_prazo_pl_2720.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/97/cljrf_-_req_16.2023_-_dilacao_de_prazo_pl_2720.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo por 15 dias para emissão de parecer sobre o PL nº 2720/2023.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/103/marli_-_req_17.2023_-_solicita_envio_de_projetos_recomposicao_salarial.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/103/marli_-_req_17.2023_-_solicita_envio_de_projetos_recomposicao_salarial.pdf</t>
   </si>
   <si>
     <t>Solicita envio de Projetos.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/108/carlos_-_req_18.2023_-_informacoes_contratacao_transporte_estudantes_.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/108/carlos_-_req_18.2023_-_informacoes_contratacao_transporte_estudantes_.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre processo de contratação de serviços de transporte aos alunos que estudam fora do município.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/109/italo_-_req_19.2023_-_solicita_explicacoes_reajuste_professores_.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/109/italo_-_req_19.2023_-_solicita_explicacoes_reajuste_professores_.pdf</t>
   </si>
   <si>
     <t>Solicita explicações sobre planejamento da Prefeitura em mandar o reajuste salarial dos professores.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/110/italo_-_req_20.2023_-_informacoes_prefeitura_bloqueando_mensagens_nas_redes_sociais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/110/italo_-_req_20.2023_-_informacoes_prefeitura_bloqueando_mensagens_nas_redes_sociais.pdf</t>
   </si>
   <si>
     <t>Explicações sobre o porque a Prefeitura está apagando e bloqueando mensagens dos moradores em redes sociais.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Marcinho do Liberdade</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/116/marcio_-_req_21.2023_-_telefone_corporativo_secretaria_obras.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/116/marcio_-_req_21.2023_-_telefone_corporativo_secretaria_obras.pdf</t>
   </si>
   <si>
     <t>Solicita telefone corporativo da Secretária de Desenvolvimento Urbano e Obras.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/117/sidirley_-_req_22.2023_-_informacoes_rua_fazenda_figueiredo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/117/sidirley_-_req_22.2023_-_informacoes_rua_fazenda_figueiredo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo informações sobre rua próximo à Fazenda do Figueiredo.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/119/cljrf_-_req_23.2023_-_dilacao_prazo_parecer_pl_2723.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/119/cljrf_-_req_23.2023_-_dilacao_prazo_parecer_pl_2723.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo por 15 dias para emissão de parecer sobre o PL nº 2723/2023.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/126/mesa_diretora_-_req_24.2023_-_retirada_tramitacao_pr_343.2022.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/126/mesa_diretora_-_req_24.2023_-_retirada_tramitacao_pr_343.2022.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de tramitação do PR Nº 343/2022.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>CDHDC - Comissão de Direitos Humanos e Defesa do Consumidor</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/137/cdhdc_-_req_25.2023_-_dilacao_prazo_parecer_pl_2719_e_2722.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/137/cdhdc_-_req_25.2023_-_dilacao_prazo_parecer_pl_2719_e_2722.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo para emissão de parecer dos PL Nº 2719/2023 e 2722/2023.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>CTMA - Comissão de Turismo e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/138/ctma_-_req_26.2023_-_dilacao_prazo_parecer_pl_2719.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/138/ctma_-_req_26.2023_-_dilacao_prazo_parecer_pl_2719.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo para emissão de parecer dos PL Nº 2719/2023.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>CSAS - Comissão de Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/139/csas_-_req_27.2023_-_dilacao_prazo_parecer_pl_2719_e_2722.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/139/csas_-_req_27.2023_-_dilacao_prazo_parecer_pl_2719_e_2722.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo para emissão de parecer dos PL Nº 219/2023 e 2722/2023</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>CDDM - Comissão de Defesa dos Direitos das Mulheres</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/140/cddm_-_req_28.2023_-_dilacao_prazo_parecer_pl_2722.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/140/cddm_-_req_28.2023_-_dilacao_prazo_parecer_pl_2722.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo para emissão de parecer dos PL Nº 2722/2023</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>COPUTTSP - Comissão de Obras, Planejamento Urbano, Transporte e Trânsito e Segurança Pública</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/143/coputtsp_-_req_29.2023_-_dilacao_prazo_parecer_pl_2707_e_2719.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/143/coputtsp_-_req_29.2023_-_dilacao_prazo_parecer_pl_2707_e_2719.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo parecer PL nº 2707/2023 e 2719/2023</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/155/carlos_-_req_30.2023_-_contratos_iluminacao_-_ecologica_e_vagalume.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/155/carlos_-_req_30.2023_-_contratos_iluminacao_-_ecologica_e_vagalume.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que envie o contrato de iluminação das lâmpadas de LED da empresa Ecológica e o contrato de iluminação de lâmpadas comuns da empresa Vagalume.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/156/sidirley_-_req_31.2023_-_demonstrativo_fundeb.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/156/sidirley_-_req_31.2023_-_demonstrativo_fundeb.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, demonstrativo das despesas, ações e aplicações no FUNDEB, acompanhado das explanações dos investimentos referente a 70%(1.18) e 30%(1.19) nos anos de 2021 e 2022.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/166/marli_-_req_32.2023_-_informacoes_convenios_especialidades_e_especialistas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/166/marli_-_req_32.2023_-_informacoes_convenios_especialidades_e_especialistas.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a central de regulação</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/167/marli_-_req_33.2023_-_reducao_do_numero_de_cirurgias_ofertadas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/167/marli_-_req_33.2023_-_reducao_do_numero_de_cirurgias_ofertadas.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre redução do número de cirurgias ofertadas.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/168/claudio_cece_-_req_34.2023_-_convoca_procuradora_do_municipio_-_juliana_ferreira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/168/claudio_cece_-_req_34.2023_-_convoca_procuradora_do_municipio_-_juliana_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicita convocação de Procuradora do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/170/carlos_-_req_35.2023_-_ocupacao_mercado_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/170/carlos_-_req_35.2023_-_ocupacao_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre Mercado Municipal.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/171/carlos_-_req_36.2023_-_passagem_de_aguas_pluviais_mg_424_-_general_orlando_torres.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/171/carlos_-_req_36.2023_-_passagem_de_aguas_pluviais_mg_424_-_general_orlando_torres.pdf</t>
   </si>
   <si>
     <t>Solicita avaliação técnica sobre passagem de águas sob a Rodovia MG 424.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/172/italo_-_req_37.2023_-_informacoes_manutencao_vias_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/172/italo_-_req_37.2023_-_informacoes_manutencao_vias_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre planejamento e patrolamento das vias públicas de Mocambeiro.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/174/italo_e_outros_-_req_38.2023_-_convocacoes_iluminacao_-_pamela_vagalume_ecologica_cemig.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/174/italo_e_outros_-_req_38.2023_-_convocacoes_iluminacao_-_pamela_vagalume_ecologica_cemig.pdf</t>
   </si>
   <si>
     <t>Convocação Pamela, Secretária de Obras, Empresa Vagalume, Cemig e Ecológica.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>José Miguel</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/175/jose_miguel_-_req_39.2023_-_copia_documento_prefeitura_notificou_empresa_lampadas_led.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/175/jose_miguel_-_req_39.2023_-_copia_documento_prefeitura_notificou_empresa_lampadas_led.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que envie a cópia do documento onde consta que a Prefeitura Municipal notificou a empresa que instalou as lâmpadas de LED.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/176/jose_miguel_-_req_40.2023_-_informacoes_operacao_tapa_buraco.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/176/jose_miguel_-_req_40.2023_-_informacoes_operacao_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que informe quando será realizada a “Operação tapa-buracos” no Município.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Ildeu Lopes</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/177/ildeu_-_req_41.2023_-_informacoes_poda_de_arvore.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/177/ildeu_-_req_41.2023_-_informacoes_poda_de_arvore.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que informe quando iniciará os trabalhos de poda de árvore no Município e se o contrato de serviço para este fim está ativo.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Sargento Martins</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/182/marco_antonio_-_req_42.2023_-_providencias__pl_2725.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/182/marco_antonio_-_req_42.2023_-_providencias__pl_2725.2023.pdf</t>
   </si>
   <si>
     <t>Considerando a devolução de Projeto de Lei ao Executivo, que visava a doação de veículo à Associação Madre Tereza de Calcutá, requer que as comissões possam se manifestar e solicitar os documentos necessários nesse caso e outros semelhantes.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/186/cdhdc_-_req_43.2023_-_solicita_pl_2720.2023_para_a_comissao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/186/cdhdc_-_req_43.2023_-_solicita_pl_2720.2023_para_a_comissao.pdf</t>
   </si>
   <si>
     <t>Solicita apreciação do PL 2720/2023</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/187/cdhdc_-_req_44.2023_-_solicita_pl_2739.2023_para_comissao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/187/cdhdc_-_req_44.2023_-_solicita_pl_2739.2023_para_comissao.pdf</t>
   </si>
   <si>
     <t>Solicita apreciação do PL 2739/2023</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/188/cfo_-_req_45.2023_-_solicita_pl_2729.2023_para_comissao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/188/cfo_-_req_45.2023_-_solicita_pl_2729.2023_para_comissao.pdf</t>
   </si>
   <si>
     <t>Solicita apreciação do PL 2729/2023</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/199/cljrf_-_req_46.2023_-_dilacao_de_prazo_pr_344.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/199/cljrf_-_req_46.2023_-_dilacao_de_prazo_pr_344.2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de dilação de prazo para emissão de parecer do PR nº 344/2023</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/200/cljrf_-_req_47.2023_-_dilacao_de_prazo_pl_2724.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/200/cljrf_-_req_47.2023_-_dilacao_de_prazo_pl_2724.2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de dilação de prazo para emissão de parecer do PL nº 2724/2023</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/201/cljrf_-_req_48.2023_-_dilacao_de_prazo_pl_2726.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/201/cljrf_-_req_48.2023_-_dilacao_de_prazo_pl_2726.2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de dilação de prazo para emissão de parecer do PL nº 2726/2023</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/203/sidirley_-_req_49.2023_-_revisao_predio_mercado_municipal_solicita_projeto_eletricoarquitetonico_e_valor_final.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/203/sidirley_-_req_49.2023_-_revisao_predio_mercado_municipal_solicita_projeto_eletricoarquitetonico_e_valor_final.pdf</t>
   </si>
   <si>
     <t>Solicita revisão geral no prédio do Mercado Municipal, assim como documentações estruturais.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/204/marcio_-_req_50.2023_-_telefone_para_servicos_de_iluminacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/204/marcio_-_req_50.2023_-_telefone_para_servicos_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que informe em qual número de telefone os cidadãos poderão estar solicitando ou fazendo reclamações sobre a ordem de serviço de iluminação pública.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/209/csas-_req_51.2023_-_informacoes_de_estagiarios_medicina_upa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/209/csas-_req_51.2023_-_informacoes_de_estagiarios_medicina_upa.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre estagiários acadêmicos de Medicina lotados nas UBS e UPA 24 Horas</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/214/cljrf_-_req_52.2023_-_solicita_enc_do_pl_2730.2023_ao_cms.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/214/cljrf_-_req_52.2023_-_solicita_enc_do_pl_2730.2023_ao_cms.pdf</t>
   </si>
   <si>
     <t>Solicita envio do PL Nº 2730/2023 para o Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/215/cljrf_-_req_53.2023_-solicita_a_juntada_pl_decisao_cms.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/215/cljrf_-_req_53.2023_-solicita_a_juntada_pl_decisao_cms.pdf</t>
   </si>
   <si>
     <t>Solicita a juntada pela Prefeita, ao processo legislativo do PL nº 2730/2023, da decisão do Conselho Municipal de Saúde e sua respectiva homologação pela Chefe do Executivo sobre a deliberação.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/216/cljrf_-_req_54.2023_-_convocacao_secretarios_referente_pl_2729.2023_e_2730.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/216/cljrf_-_req_54.2023_-_convocacao_secretarios_referente_pl_2729.2023_e_2730.2023.pdf</t>
   </si>
   <si>
     <t>Solicita convocação de Secretários Municipais para prestarem esclarecimento sobre os PL nº 2729/2023 e 2730/2023.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/217/cljrf_-_req_55.2023_-_dilacao_de_prazo_pl_2729.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/217/cljrf_-_req_55.2023_-_dilacao_de_prazo_pl_2729.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo por 15 dias do parecer ao PL Nº 2729/2023.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/218/cljrf_-_req_56.2023_-_dilacao_prazo_pl_2730.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/218/cljrf_-_req_56.2023_-_dilacao_prazo_pl_2730.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo por 15 dias do parecer ao PL nº 2730/2023.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/219/cljrf_-_req_57.2023_-_dilacao_de_prazo_pl_2739.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/219/cljrf_-_req_57.2023_-_dilacao_de_prazo_pl_2739.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo por 15 dias para emissão de parecer sobre o PL nº 2739/2023.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/222/claudio_-_req_58.2023_-_planejamento_para_evitar_poluicao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/222/claudio_-_req_58.2023_-_planejamento_para_evitar_poluicao.pdf</t>
   </si>
   <si>
     <t>Solicita  à Diretoria de Meio Ambiente que envie o planejamento estratégico contra poluição para o ano de 2023.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/226/marli_-_req_59.2023_-_informacoes_sobre_cirurgias_via_ppi.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/226/marli_-_req_59.2023_-_informacoes_sobre_cirurgias_via_ppi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre cirurgia eletiva via PPI (Programação Pactuada Integrada).</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/230/marli_-_req_60.2023_-transcricao_em_ata_das_reunioes_das_comissoes_que_sou_menbra.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/230/marli_-_req_60.2023_-transcricao_em_ata_das_reunioes_das_comissoes_que_sou_menbra.pdf</t>
   </si>
   <si>
     <t>Solicita transcrição em ata de reuniões de Comissões</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/232/mesa_-_req_61.2023_-retirada_substitutivo_projeto_344.2022.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/232/mesa_-_req_61.2023_-retirada_substitutivo_projeto_344.2022.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de tramitação do Substitutivo ao PR nº 344/2022.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/233/cljrf_-_req_62.2023_-copia_de_documentos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/233/cljrf_-_req_62.2023_-copia_de_documentos.pdf</t>
   </si>
   <si>
     <t>Solicita juntada ao processo legislativo do PL nº 2750/2023 de cópias dos documentos que instruíram o PL nº 2725/2023.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/242/carlos_-_req_63.2023_-lista_de_tel_das_secretarias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/242/carlos_-_req_63.2023_-lista_de_tel_das_secretarias.pdf</t>
   </si>
   <si>
     <t>Solicita listagem dos números de telefones atualizados referentes a cada secretaria e departamentos a essa vinculada.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/243/marli_-_req_64.2023_-informacao_do_motivo_do_encerramento_do_proinfo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/243/marli_-_req_64.2023_-informacao_do_motivo_do_encerramento_do_proinfo.pdf</t>
   </si>
   <si>
     <t>Solicita o motivo do encerramento do programa de informática ProInfo, que funcionava no Palácio da Cultura.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>CEDU - Comissão de Educação</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/245/italo_-_req_65.2023_-estudo_impacto_reajuste_dos_professores.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/245/italo_-_req_65.2023_-estudo_impacto_reajuste_dos_professores.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça um estudo de viabilidade e impacto orçamentário para um aumento (reajuste) de 6,04% nos vencimentos base dos professores.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/246/cljrf_-_req_66.2023_-_suspensao_tramitacao_pl_2729.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/246/cljrf_-_req_66.2023_-_suspensao_tramitacao_pl_2729.2023.pdf</t>
   </si>
   <si>
     <t>Solicita suspensão da tramitação do PL nº 2729/2023, até o cumprimento da diligência de prestação de esclarecimentos dos Secretários Municipais.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/247/cljrf_-_req_67.2023_-dilacao_prazo_15_dias_pl_2748_e_2749.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/247/cljrf_-_req_67.2023_-dilacao_prazo_15_dias_pl_2748_e_2749.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo pro 15 dias da emissão de pareceres dos Projetos de Lei nº 2748/2023 e 2749/2023.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/248/cljrf_-_req_68.2023_-convocacao_secretariojunta_de_documentos_e_suspencao_pl_2751.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/248/cljrf_-_req_68.2023_-convocacao_secretariojunta_de_documentos_e_suspencao_pl_2751.2023.pdf</t>
   </si>
   <si>
     <t>Solicita convocação de secretário, documentação e suspensão da tramitação do PL nº 2751/2023</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/249/csas_-_req_69.2023_-informacao_do_motivo_retirada_pl_27.30.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/249/csas_-_req_69.2023_-informacao_do_motivo_retirada_pl_27.30.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que informe o motivo da solicitação de retirada de tramitação do PL nº 2730/2023</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/250/marli_-_req_70.2023_-data_realizacao_tapa_buracos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/250/marli_-_req_70.2023_-data_realizacao_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que informe quando será realizada a Operação Tapa buracos.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/259/marli_-_req_71.2023_-_solicita_pl_2739_e_2726.2023_nao_entrem_na_10a_ro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/259/marli_-_req_71.2023_-_solicita_pl_2739_e_2726.2023_nao_entrem_na_10a_ro.pdf</t>
   </si>
   <si>
     <t>Solicita que os projetos de nº 2726/2023 e 2739/2023 não sejam colocados em pauta na 10ª Reunião Ordinária.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/266/csas_-_req_72.2023_-_solicita_detalhamento_gestao_upa_e_ibds.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/266/csas_-_req_72.2023_-_solicita_detalhamento_gestao_upa_e_ibds.pdf</t>
   </si>
   <si>
     <t>Solicita detalhamento da gestão da UPA</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/269/italo_-_req_73.2023_-_processo_licitatorio_transporte_publico.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/269/italo_-_req_73.2023_-_processo_licitatorio_transporte_publico.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre processo licitatório para o serviço de transporte público.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/273/marli_-_req_74.2023_-_esclarecimentos_denuncia_mae_atendimento_posto_bom_jesus_i.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/273/marli_-_req_74.2023_-_esclarecimentos_denuncia_mae_atendimento_posto_bom_jesus_i.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre denúncia de negligência de atendimento a paciente com Transtorno de Espectro Autista no posto do bairro Bom Jesus I</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/276/claudio_cece_-_req_75.2023_-_extratos_pagamentos_inss.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/276/claudio_cece_-_req_75.2023_-_extratos_pagamentos_inss.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a apresentação dos extratos de pagamento do Instituto Nacional de Seguro Social - INSS ou documento equivalente que comprove o devido recolhimento das contribuições previdenciárias de todos os servidores públicos vinculados à Prefeitura Municipal de Matozinhos.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/277/marli_-_req_76.2023_-_pl_2739.2023_e_2726.2023_entrem_em_09.05.23.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/277/marli_-_req_76.2023_-_pl_2739.2023_e_2726.2023_entrem_em_09.05.23.pdf</t>
   </si>
   <si>
     <t>Solicita que o PL nº 2739/2023 e 2726/2023 sejam colocados em pauta somente a partir da Reunião Ordinária do dia 09/05/2023.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/279/italo_-_req_77.2023_-_copias_documentos_setor_compras_prefeitura.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/279/italo_-_req_77.2023_-_copias_documentos_setor_compras_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requer informações e cópias de documentos do setor de compras da Prefeitura:_x000D_
 1)Relação de compras de grama e de plantas e acessórios de jardinagem referente aos anos de 2021 e 2022;_x000D_
 2) Relação do valor gasto com serviço de jardinagem e paisagismo; _x000D_
 3) Saber se houve processo licitatório em todas as compras de produtos e/ou serviços em relação a jardinagem e paisagismo nos anos de 2021 e 2022._x000D_
 4) Cópia dos processos licitatórios que houve em relação aos produtos e serviços citados.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/287/marli_-_req_78.2023_-_ambulancias_alugadas_pagamento.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/287/marli_-_req_78.2023_-_ambulancias_alugadas_pagamento.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o aluguel das ambulâncias do Município.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/288/csas_-_req_79.2023_-_informacoes_contratacao_medicos_psf.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/288/csas_-_req_79.2023_-_informacoes_contratacao_medicos_psf.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a forma de contratação dos médicos dos PSF'S</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/289/csas_-_req_80.2023_-_dilacao_prazo_parecer_pl_2752.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/289/csas_-_req_80.2023_-_dilacao_prazo_parecer_pl_2752.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo do parecer ao PL nº 2752/2023.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Edinho do Ferro Velho</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/296/edson_-_req_81.2023_-_informacoes_servico_capina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/296/edson_-_req_81.2023_-_informacoes_servico_capina.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo informe quando será iniciado os serviços de capina no Município.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/297/carlos_-_req_82.2023_-_planejamento_operacao_tapa_buracos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/297/carlos_-_req_82.2023_-_planejamento_operacao_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que envie o planejamento da Operação Tapa-Buracos.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/298/carlos_-_req_83.2023_-_relacao_ocupacao_creche.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/298/carlos_-_req_83.2023_-_relacao_ocupacao_creche.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que encaminhe a relação de ocupação das creches no Município.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/299/carlos_-_req_84.2023_-_contrato_iluminacao_publica.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/299/carlos_-_req_84.2023_-_contrato_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que envie o contrato referente ao serviço de iluminação pública.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/303/marli_-_req_85.2023_-_informacoes_exames_transretais_biopsia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/303/marli_-_req_85.2023_-_informacoes_exames_transretais_biopsia.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a necessidade de realizar exames transretais com biópsia.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/304/csas_-_req_86.2023_-_notas_fiscais_medicamentos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/304/csas_-_req_86.2023_-_notas_fiscais_medicamentos.pdf</t>
   </si>
   <si>
     <t>Solicita notas fiscais de compras de medicamentos para atender a Atenção Básica de Saúde, de janeiro a dezembro de 2022 e janeiro a abril de 2023.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/309/sidirley_-_req_87.2023_-_duf__cerca_viva_ara_saara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/309/sidirley_-_req_87.2023_-_duf__cerca_viva_ara_saara.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que envie o documento único de fiscalização - DUF -, referente o aparato da cerca-viva do condomínio Ara Saara, em Mocambeiro.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/311/italo_-_req_88.2023_-_informacoes_operacao_tapa_buraco.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/311/italo_-_req_88.2023_-_informacoes_operacao_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que informe quando será iniciada a Operação Tapa-Buraco.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/312/italo_-_req_89.2023_-_pagamento_trabalhadores_amav_2022.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/312/italo_-_req_89.2023_-_pagamento_trabalhadores_amav_2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que informe quando pagará os trabalhadores que prestaram serviços ao Município via AMAV, no ano de 2022.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>César de Soné</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/313/cesar_-_req_90.2023_-_solicita_nf_guard_rail.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/313/cesar_-_req_90.2023_-_solicita_nf_guard_rail.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que envie notas fiscais e informações sobre Guard Rail instalados.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/320/italo_-_req_91.2023_-_informacoes_drenagem_rua_paulo_goncalves.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/320/italo_-_req_91.2023_-_informacoes_drenagem_rua_paulo_goncalves.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre drenagem da rua Paulo Gonçalves, bairro Progresso.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/321/cljrf_-_req_92.2023_-_dilacao_de_prazo_pl_2753.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/321/cljrf_-_req_92.2023_-_dilacao_de_prazo_pl_2753.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo para emissão de parecer PL nº 2753/2023</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/328/ctma_-_req_93.2023_-_informacoes_veiculo_amarok.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/328/ctma_-_req_93.2023_-_informacoes_veiculo_amarok.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre não utilização do veículo AMAROK pelos agentes fiscais e analista de Meio Ambiente.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/330/csas_-_req_94.2023_-_convocacao_secretaria_de_saude_e_convidar_servidores.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/330/csas_-_req_94.2023_-_convocacao_secretaria_de_saude_e_convidar_servidores.pdf</t>
   </si>
   <si>
     <t>Solicita convocação da Secretária de Saúde, Andressa e convida os servidores Viviane Fernandes, Michelle Meira, Evelin Regina, Ronimar Miranda e Luiz Felipe Nogueira, para reunião conjunta com o Conselho Municipal de Saúde no dia 26/05/2023, às 14 horas.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/332/sidirley_-_req_95.2023_-_informacoes_sobre_dr._daniel_miranda.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/332/sidirley_-_req_95.2023_-_informacoes_sobre_dr._daniel_miranda.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre atendimentos e vínculos do Dr. Daniel Miranda com a UPA Matozinhos.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/340/ildeu_-_req_96.2023_-_solicita_copia_contrato_grupo_zello_santa_clara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/340/ildeu_-_req_96.2023_-_solicita_copia_contrato_grupo_zello_santa_clara.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que envie cópia do contrato com o Grupo Zello (Santa Clara), referente a taxa de sepultamento.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/341/marli_-_req_97.2023_-_solicita_convite_rosiane_fernanda_da_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/341/marli_-_req_97.2023_-_solicita_convite_rosiane_fernanda_da_silva.pdf</t>
   </si>
   <si>
     <t>Convida a Sra. Rosiane Fernanda da Silva, Secretária de Desenvolvimento Social, para reunião sobre a faixa salarial dos funcionários do Conselho Tutelar.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/342/edson_-_req_98.2023_-_solicita_copia_do_contrato_de_locacao_do_imovel_da_ubs_bom_jesus_ii.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/342/edson_-_req_98.2023_-_solicita_copia_do_contrato_de_locacao_do_imovel_da_ubs_bom_jesus_ii.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do contrato de locação do imóvel da Unidade Básica de Saúde do bairro Bom Jesus II</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/343/edson_-_req_99.2023_-_solicita_copia_contrato_de_locacao_de_cacambas_para_coleta_de_entulhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/343/edson_-_req_99.2023_-_solicita_copia_contrato_de_locacao_de_cacambas_para_coleta_de_entulhos.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do contrato de locação das caçambas de coleta de entulhos que foram substituídas no lugar dos caminhões.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/347/marli_-_req_100.2023_-_solicita_previsao_casa_da_mulher.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/347/marli_-_req_100.2023_-_solicita_previsao_casa_da_mulher.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o serviço da Casa da Mulher</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/357/marli_vale_-_req_101.2023_-_inf_cargo_e_salario_do_responsavel_da_subsecretaria_de_esporte.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/357/marli_vale_-_req_101.2023_-_inf_cargo_e_salario_do_responsavel_da_subsecretaria_de_esporte.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre cargo e salário do responsável pelo departamento da Subsecretaria de Esporte.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/358/marco_antonio_-_req_102.2023_-_requer_que_falas_da_reuniao_seja_na_integra..pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/358/marco_antonio_-_req_102.2023_-_requer_que_falas_da_reuniao_seja_na_integra..pdf</t>
   </si>
   <si>
     <t>Solicita transcrição de suas falas na íntegra em ata.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/364/csas_-_req_103.2023_-_solicita_contrato_locacao_farmacia_central.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/364/csas_-_req_103.2023_-_solicita_contrato_locacao_farmacia_central.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o contrato da localidade e o valor da locação da Farmácia Central da Prefeitura de Matozinhos.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/367/carlos_henrique_-_req_104.2023_-_requer_que_as_falas_da_denuncia_sejam_transcritas_na_integra.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/367/carlos_henrique_-_req_104.2023_-_requer_que_as_falas_da_denuncia_sejam_transcritas_na_integra.pdf</t>
   </si>
   <si>
     <t>Solicita transcrição falas da reunião do dia 23/05/2023</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/368/coputtsp_-_req_105.2023_-_pl_104.2023_seja_encaminhado_a_cp_para_analise_e_parecer.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/368/coputtsp_-_req_105.2023_-_pl_104.2023_seja_encaminhado_a_cp_para_analise_e_parecer.pdf</t>
   </si>
   <si>
     <t>Solicita que o PLC 104/2023 seja encaminhado para Comissão</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/370/cljrf_-_req_106.2023_-_dilacao_prazo_parecer_pl_2755_2756_e_2757.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/370/cljrf_-_req_106.2023_-_dilacao_prazo_parecer_pl_2755_2756_e_2757.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo para emissão de parecer do PL 2756/2023 e PL 2757/2023</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/371/csas_-_req_107.2023_-_convovacao_dr._luiz_e_convite_ao_conselho_de_saude.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/371/csas_-_req_107.2023_-_convovacao_dr._luiz_e_convite_ao_conselho_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicita convocação do RT da UPA e do Gerente Geral do IBDS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/372/cljrf_-_req_108.2023_-_dilacao_prazo_parecer_plc104.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/372/cljrf_-_req_108.2023_-_dilacao_prazo_parecer_plc104.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo parecer ao PLC 104/2023</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/373/csas_-_req_109.2023_-_informacoes_do_consorcio_alianca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/373/csas_-_req_109.2023_-_informacoes_do_consorcio_alianca.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre Consórcio Aliança (Lei 2226/2013)</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/400/italo_-_req_110.2023_-_informacoes_em_relacao_a_a_aquisicao_de_terreno_na_av_mg.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/400/italo_-_req_110.2023_-_informacoes_em_relacao_a_a_aquisicao_de_terreno_na_av_mg.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre terreno na Av. Minas Gerais.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/401/italo_-_req_111.2023_-_explicacoes_sobre_carta_em_anexo..pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/401/italo_-_req_111.2023_-_explicacoes_sobre_carta_em_anexo..pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre carta enviada para os escolas, referente à merenda e consumo.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Sidirley Bento, Edinho do Ferro Velho</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/405/sidirley_italo_e_edson_-_req_112.2023_-_prorrogacao_cpi_obras.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/405/sidirley_italo_e_edson_-_req_112.2023_-_prorrogacao_cpi_obras.pdf</t>
   </si>
   <si>
     <t>Solicita prorrogação da CPI do obras por mais 60 dias.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/419/ildeu_-_req_113.2023_-_requer_informacao_da_entrada_sao_miguel__pela_424.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/419/ildeu_-_req_113.2023_-_requer_informacao_da_entrada_sao_miguel__pela_424.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre a primeira entrada do bairro São Miguel.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/447/jose_miguel_-_req_114.2023_-_cronograma_obras_quadras.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/447/jose_miguel_-_req_114.2023_-_cronograma_obras_quadras.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre cronograma das obras das quadras.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/462/cljrf_-_req_115.2023_-_suspensao_do_plc__104.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/462/cljrf_-_req_115.2023_-_suspensao_do_plc__104.2023.pdf</t>
   </si>
   <si>
     <t>Solicita suspensão da tramitação do PLC 104/2023, até cumprimento de diligências.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/467/csas_-_req_116.2023_-_programacao_anual_de_saude_2024.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/467/csas_-_req_116.2023_-_programacao_anual_de_saude_2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja fornecido a Programação Anual de Saúde (PAS) 2024 para apreciação e deliberação, a fim de cumprimento da legislação vigente, conforme com a Lei Complementar nº 141/2012, art. 30, §4; art. 36, §2º, Portaria nº 2.135/2013, art. 5º inc. I.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/468/cljrf_-_req_117.2023_-_dilacao_prazo_pl_2758.2023_e_2759.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/468/cljrf_-_req_117.2023_-_dilacao_prazo_pl_2758.2023_e_2759.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de Prazos dos Projetos de Lei nº 2758/2023 e 2759/2023.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/471/cljrf_-_requerimento_118.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/471/cljrf_-_requerimento_118.2023.pdf</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação Final, solicita nos termos do §2º do Art. 51 do Regimento Interno a dilação de Prazo por 15 dias para emissão de Parecer em relação a denúncia 02/2023, em razão da complexidade da proposição.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/475/csas_-_req_119.2023_-_dilacao_prazo_pl_2756.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/475/csas_-_req_119.2023_-_dilacao_prazo_pl_2756.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo de parecer do PL 2756/2023</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/481/italo_-_req_120.2023_-_corrego_passaginha_fazenda_figueiredo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/481/italo_-_req_120.2023_-_corrego_passaginha_fazenda_figueiredo.pdf</t>
   </si>
   <si>
     <t>Solicita algumas informações por parte da Secretaria Municipal de Desenvolvimento Urbano :_x000D_
 1 - O município tem autorização para captar água do Córrego da Passaginha (Estrada da Fazenda Figueiredo); _x000D_
 2 - O município tem autorização para modificar a estrutura das margens do Córrego citado acima, para facilitar o acesso de caminhão para coletar água?_x000D_
 3 - Caso possua essa autorização, ela seria transferível a terceiros?</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/495/sidirley_e_demais_vereadores_-_req_121.2023_-_informacoes_telas_interativas_escolas_rede_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/495/sidirley_e_demais_vereadores_-_req_121.2023_-_informacoes_telas_interativas_escolas_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Solicita ata de Registro de Preço referente as telas interativas para as escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/496/edson_-_req_122.2023_-_copia_integral_processo_licitacao_operacao_tapa_buraco.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/496/edson_-_req_122.2023_-_copia_integral_processo_licitacao_operacao_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Solicita cópia integral do processo de licitação, cópia do contrato da empresa vencedora do certame e das notas fiscais, da operação tapa-buraco do ano de 2023, dentre outros esclarecimentos para o município de Matozinhos/MG.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Cláudio Cecé, Edinho do Ferro Velho, Ítalo Borges, Sidirley Bento</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/499/claudio_cece_e_demais_vereadores_-_req_123.2023_-_relatorio_analitico_pagamentos_secretaria_saude_setembro_2022.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/499/claudio_cece_e_demais_vereadores_-_req_123.2023_-_relatorio_analitico_pagamentos_secretaria_saude_setembro_2022.pdf</t>
   </si>
   <si>
     <t>Solicita relatório analítico de Pagamentos da Secretaria Municipal de Saúde referente ao mês de Setembro/2022.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/500/cljrf_-_req_124.2023_-_dilacao_prazo_pl_2760.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/500/cljrf_-_req_124.2023_-_dilacao_prazo_pl_2760.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo para emissão do  PL nº 2760/2023.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/512/marli_-_req_125.2023_-_informacoes_sobre_cardiologistas_e_demais_especialidades.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/512/marli_-_req_125.2023_-_informacoes_sobre_cardiologistas_e_demais_especialidades.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre exames cardiológicos, colonoscopias, endoscopias, dermatologistas, angiologistas, urologista e oncologias.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/513/marli_-_req_126.2023_-_informacoes_cateterismo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/513/marli_-_req_126.2023_-_informacoes_cateterismo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo informações sobre cateterismo.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/515/edson_-_req_127.2023_-_copia_integral_gastos_praca_bairro_presidente.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/515/edson_-_req_127.2023_-_copia_integral_gastos_praca_bairro_presidente.pdf</t>
   </si>
   <si>
     <t>Solicita cópia integral do processo de licitação, cópia do contrato da empresa vencedora do certame, comprovante dos gastos da praça arrumada no bairro Presidente.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/516/cljrf_-_req_128.2023_-_dilacao_prazo_pl_2761.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/516/cljrf_-_req_128.2023_-_dilacao_prazo_pl_2761.2023.pdf</t>
   </si>
   <si>
     <t>Solicita dilatação de prazo ao PL n°2761/2023</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/529/marli_-_req._129.2023_-_cirurgia_resseccao_endoscopica.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/529/marli_-_req._129.2023_-_cirurgia_resseccao_endoscopica.pdf</t>
   </si>
   <si>
     <t>Solicita informações se existe demanda de cirurgia de resseção endoscópica de próstata em Matozinhos.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita informação se os pacientes do Vale das Roseiras possuem um melhor horário para deslocar para um atendimento médico.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/542/marco_antonio_-_req_131.2023_-_anexar_declaracao_de_ratificacao_ao_processo_de_pl_2757.2023_ldo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/542/marco_antonio_-_req_131.2023_-_anexar_declaracao_de_ratificacao_ao_processo_de_pl_2757.2023_ldo.pdf</t>
   </si>
   <si>
     <t>Declaração de ratificação à LDO</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/545/sidirley_-_req_132.2023_-_cpi_obras_visita_rodovia_mtz_010.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/545/sidirley_-_req_132.2023_-_cpi_obras_visita_rodovia_mtz_010.pdf</t>
   </si>
   <si>
     <t>Convida vereadores para visitar obras da Rodovia MTZ 010</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/547/jane_-_req._133.2023_-_declaracao_de_ratificacao_pl_2757.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/547/jane_-_req._133.2023_-_declaracao_de_ratificacao_pl_2757.2023.pdf</t>
   </si>
   <si>
     <t>Declaração de ratificação anexa seja juntada ao processo legislativo ao PL 2757/2023 - LDO</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/548/carlos_-_req._134.2023_-_anteprojeto.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/548/carlos_-_req._134.2023_-_anteprojeto.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao executivo o anteprojeto em anexo.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/550/edson_-_req._135.2023_-lista_de_medicamentos_farmacia_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/550/edson_-_req._135.2023_-lista_de_medicamentos_farmacia_municipal.pdf</t>
   </si>
   <si>
     <t>Lista de medicamentos que são fornecidos na Farmácia Municipal para crianças portadoras de autismo.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/561/ildeu_-_req._136.2023_-_creche_atender_criancas_tea.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/561/ildeu_-_req._136.2023_-_creche_atender_criancas_tea.pdf</t>
   </si>
   <si>
     <t>Solicita a informação da possibilidade de creches do Município de Matozinhos atender crianças com TEA, obterem um professor de Apoio.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/562/edson_-_req._137.2023_-_processo_de_licitacao_carlos_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/562/edson_-_req._137.2023_-_processo_de_licitacao_carlos_martins.pdf</t>
   </si>
   <si>
     <t>Solicita da cópia integral do processo de licitação, cópia do contrato da empresa vencedora do certame.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>Edinho do Ferro Velho, Sidirley Bento</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/564/edson_-_req._138.2023_-_fiscalizacao_ruas_sabatine_del_boccio_paulo_goncalves_mtz_010.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/564/edson_-_req._138.2023_-_fiscalizacao_ruas_sabatine_del_boccio_paulo_goncalves_mtz_010.pdf</t>
   </si>
   <si>
     <t>Solicitação de documentos de anotação de Responsabilidade técnica , tendo em vista a necessidade de fiscalização do oficio n° 112-2023</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/565/edson_-_req._139.2023_-__audiencia_publica_artistas_locais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/565/edson_-_req._139.2023_-__audiencia_publica_artistas_locais.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de Audiencia Publica para discussão da Lei Municipal 2.422/2020, que institui a reserva de vagas em eventos culturais municipais para artista locais da cidade Matozinhos.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/582/marcio_-_req._140.2023_-__tapa_buraco_bairro_bom_jardim.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/582/marcio_-_req._140.2023_-__tapa_buraco_bairro_bom_jardim.pdf</t>
   </si>
   <si>
     <t>Quando irá começar a Operação Tapa Buraco no bairro Bom Jardim.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/586/carlos_-_req._141.2023_-_credenciamento_de_pessoa_juridica__boxes_do_mercado_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/586/carlos_-_req._141.2023_-_credenciamento_de_pessoa_juridica__boxes_do_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Previsão do processo do credenciamento de pessoa jurídica para permissão de uso comercial dos boxes livres do Mercado Municipal.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/589/cljrf_-_req_142.2023_-_dilacao_do_prazo_plc_106.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/589/cljrf_-_req_142.2023_-_dilacao_do_prazo_plc_106.2023.pdf</t>
   </si>
   <si>
     <t>Requer dilação do prazo do Projeto de Lei Complementar nº 106/2023.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>Pedido de informação acercada continuidade na prestação de serviço pela empresa HMN Transporte e Construção civil LTda na execução da operação Tapa Buraco</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/601/jane_-_req._144.2023_-_casa_da_mulher.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/601/jane_-_req._144.2023_-_casa_da_mulher.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ao Poder executivo oficio para que preste informações a esta Casa Legislativa sobre o andamento da construção da Casa da Mulher localizado no bairro estação</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/605/edson_-_req._145.2023_-_informacoes_consulta_medica_e_exame_de_prostata.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/605/edson_-_req._145.2023_-_informacoes_consulta_medica_e_exame_de_prostata.pdf</t>
   </si>
   <si>
     <t>Informação  senhora Prefeita e Sra. Andressa Aparecida de Oliveira  de consulta médica , bem como realização de exame de biopsia de próstata.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/606/edson_-_req_146.2023_-_informacao_consultas_medicas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/606/edson_-_req_146.2023_-_informacao_consultas_medicas.pdf</t>
   </si>
   <si>
     <t>Solicito informações de consultas médicas , bem como realização de exames médicos para a Senhora Prefeita e Sra. Andressa Aparecida</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/611/sidirley_-_req_147.2023_-_transporte_vale_das_roseiras.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/611/sidirley_-_req_147.2023_-_transporte_vale_das_roseiras.pdf</t>
   </si>
   <si>
     <t>solicitar pedido de informações sobre o transporte escolar as Crianças do Vale das Roseiras</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/612/jose_miguel_-_req._148.2023_-_tramitacao_projeto_agente_de_saude_e_endemias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/612/jose_miguel_-_req._148.2023_-_tramitacao_projeto_agente_de_saude_e_endemias.pdf</t>
   </si>
   <si>
     <t>Que após o Projeto de suplementação (Agentes de saúde e endemias); que seja feita Reunião extraordinária para agilizar a tramitação.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/619/carlos_-_req._150.2023_-_frota_carros_prefeitura.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/619/carlos_-_req._150.2023_-_frota_carros_prefeitura.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SRA. PREFEITA QUAIS VEICULOS POSSUI FROTA  ATUALMENTE ? QUAIS OS VEICULOS QUE ESTAO EM CONDICOES DE USO?</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/624/italo_-_req._151.2023-_convoca_esclarecimentos_pl_2763.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/624/italo_-_req._151.2023-_convoca_esclarecimentos_pl_2763.2023.pdf</t>
   </si>
   <si>
     <t>convocações aos membros do Poder executivo no dia 21.08.2023 para esclarecimento do PL. 2763.2023</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/625/italo_-_req._152.2023_-_convoca_secretaria_obras_pamela_freitas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/625/italo_-_req._152.2023_-_convoca_secretaria_obras_pamela_freitas.pdf</t>
   </si>
   <si>
     <t>Seja realizada convocação da Secretaria de  desenvolvimento urbano Pamela Freitas para o dia 30.08.2023 quarta-feira esclarecimentos sobre obras que estão ou foram realizadas</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/628/italo_-_req._153.2023_-medicamentos_adquiridos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/628/italo_-_req._153.2023_-medicamentos_adquiridos.pdf</t>
   </si>
   <si>
     <t>Relação de todos os medicamentos que foram adquiridos para dispensação na Farmácia Municipal</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/630/sidirley_-_req._154.2023_-_relatorio_fundeb.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/630/sidirley_-_req._154.2023_-_relatorio_fundeb.pdf</t>
   </si>
   <si>
     <t>relatorio de pagamentos do FUNDEB aos servidores lotados conforme a lei federal da educação</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/635/cljrf_-_req._155.2023_-_dilacao_de_prazo_pl_2759.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/635/cljrf_-_req._155.2023_-_dilacao_de_prazo_pl_2759.2023.pdf</t>
   </si>
   <si>
     <t>dilação de prazo para emissao de parecer sobre o PL 2759.2023</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/636/cljrf_-_req_156.2023_-_dilacao_prazo_plc_108.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/636/cljrf_-_req_156.2023_-_dilacao_prazo_plc_108.2023.pdf</t>
   </si>
   <si>
     <t>Dilação de prazo por quinze dias para emissão do parecer sobre o projeto de lei 108.2023</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/646/sidirley_-_req_157.2023_-_paliativo_transporte_escolar_vale_das_roseiras.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/646/sidirley_-_req_157.2023_-_paliativo_transporte_escolar_vale_das_roseiras.pdf</t>
   </si>
   <si>
     <t>Manutenção paliativa nos corredores viários onde circula o transporte escolar do bairro Vale das roseiras</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/647/sidirley_-_req_158.2023_-_informacoes_contratos_e_empenhos_empresas_2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/647/sidirley_-_req_158.2023_-_informacoes_contratos_e_empenhos_empresas_2023.pdf</t>
   </si>
   <si>
     <t>requer informações dos contratos , empenhos e valores liquidados das empresas que prestam serviços entre o período de janeiro a agosto de 2023</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/650/carlos_-_req_159.2023_-_manutencao_ubs_cruzeiro_tonico_cota_e_vitalino_fonseca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/650/carlos_-_req_159.2023_-_manutencao_ubs_cruzeiro_tonico_cota_e_vitalino_fonseca.pdf</t>
   </si>
   <si>
     <t>Previsão do processo manutenção nas UNIDADES BASICAS DE SAÚDE: CRUZEIRO/TONICO COTA/ VITALINO FONSECA.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/652/cljrf_-_req_160.2023_-_dilacao_prazo_pl_2766.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/652/cljrf_-_req_160.2023_-_dilacao_prazo_pl_2766.2023.pdf</t>
   </si>
   <si>
     <t>dilação de prazo para emissao do parecer sobre o PL 2766.2023</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/653/cljrf_-_req_161.2023_-_dilacao_prazo_pl_2768.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/653/cljrf_-_req_161.2023_-_dilacao_prazo_pl_2768.2023.pdf</t>
   </si>
   <si>
     <t>dilação de prazo sobre o PL 2768/2023</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/657/claudio_cece_-_req_162.2023_-_audiencia_publica_educacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/657/claudio_cece_-_req_162.2023_-_audiencia_publica_educacao.pdf</t>
   </si>
   <si>
     <t>Solicita Audiência Pública sobre Educação.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/658/jose_miguel_-_req_163.2023_-_notificacao_empresa_sabatine_del_boccio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/658/jose_miguel_-_req_163.2023_-_notificacao_empresa_sabatine_del_boccio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que envie cópia da notificação enviada a empresa que fez a Rua Sabatine Del Boccio.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/668/carlos_-_req_164.2023_-_piso_salarial_profissional_saude.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/668/carlos_-_req_164.2023_-_piso_salarial_profissional_saude.pdf</t>
   </si>
   <si>
     <t>SEJA FEITA AVALIAÇÃO TÉCNICA PELA ENVIADO A ESSA CASA O PROJETO DE LEI QUE REGULAMENTA O PISO SALARIAL PROFISSIONAL PARA OS PROFISSIONAIS DA AREA DA SAUDE</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/670/edson_-_req_165.2023_-_copia_projeto_de_execucao_obra_praca_bairro_presidente.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/670/edson_-_req_165.2023_-_copia_projeto_de_execucao_obra_praca_bairro_presidente.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA COPIA DO PROJETO DE EXECUÇÃO REFERENTE A OBRA DA PRAÇA DO BAIRRO PRESIDENTE</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/677/jose_miguel_-_req_166.2023_-_informacoes_sobre_reforma_e_telefones_postos_de_saude_ubs.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/677/jose_miguel_-_req_166.2023_-_informacoes_sobre_reforma_e_telefones_postos_de_saude_ubs.pdf</t>
   </si>
   <si>
     <t>Envio de seguintes informações : Quando será feita a reforma nos postos de saúde ? E quando os telefones voltarão a funcionar normalmente ?</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/693/ildeu_-_req_167.2023_-_informacoes_coleta_mato_servico_capina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/693/ildeu_-_req_167.2023_-_informacoes_coleta_mato_servico_capina.pdf</t>
   </si>
   <si>
     <t>Peço informações ao setor de obras e meio ambiente de quando será feita a coleta de mato e resíduos deixados pelo serviço de capina no Município.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/694/claudio_cece_-_req_168.2023_-_limpeza_rua_domingos_xavier_bairro_aracas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/694/claudio_cece_-_req_168.2023_-_limpeza_rua_domingos_xavier_bairro_aracas.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza imediata da Rua Domingos Xavier das Chagas, localizada no Araçás.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/703/ildeu_-_req_169.2023_-_consulta_medico_sem_agendamento_previo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/703/ildeu_-_req_169.2023_-_consulta_medico_sem_agendamento_previo.pdf</t>
   </si>
   <si>
     <t>Informação da secretaria de saude : Qual a possibilidade de consulta na UBS sem agendamento prévio ?</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/706/carlos_-_req_170.2023_-_despesa_alimentacao_tratamento_fora_da_cidade.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/706/carlos_-_req_170.2023_-_despesa_alimentacao_tratamento_fora_da_cidade.pdf</t>
   </si>
   <si>
     <t>pagamento de despesas alimentares para pessoas em tratamento fora do município.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/712/italo_-_req_171.2023_-_informacoes_chamamento_publico_box_mercado_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/712/italo_-_req_171.2023_-_informacoes_chamamento_publico_box_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Informações sobre o novo Chamamento para ocupação dos boxes do mercado municipal de matozinhos</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/713/cesar_-_req_172.2023_-_informacoes_paralizacao_obra_mtz__10.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/713/cesar_-_req_172.2023_-_informacoes_paralizacao_obra_mtz__10.pdf</t>
   </si>
   <si>
     <t>informação sobre a paralisação da obra  da via MTZ-010</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/719/sidirley_-_req_173.2023_-_informacoes_construcao_gabiao_barrocao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/719/sidirley_-_req_173.2023_-_informacoes_construcao_gabiao_barrocao.pdf</t>
   </si>
   <si>
     <t>Pedido de informações acerca da Construção do Gabião Barrocão.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/720/sidirley_-_req_174.2023_-_audiencia_publica_codigo_ambiental_plc_104.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/720/sidirley_-_req_174.2023_-_audiencia_publica_codigo_ambiental_plc_104.2023.pdf</t>
   </si>
   <si>
     <t>Solicita Audiência Pública para discussão do PLC 104/2023</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/722/carlos_-_req_175.2023_-_encaminha_anteprojeto_iptu_premiado.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/722/carlos_-_req_175.2023_-_encaminha_anteprojeto_iptu_premiado.pdf</t>
   </si>
   <si>
     <t>Encaminha anteprojeto ao Poder Executivo - Campanha IPTU premiado.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/725/ildeu_-_req_176.2023_-_informacoes_local_eventos_de_pequeno_e_grande_porte.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/725/ildeu_-_req_176.2023_-_informacoes_local_eventos_de_pequeno_e_grande_porte.pdf</t>
   </si>
   <si>
     <t>Existe a possibilidade de um local apropriado para receber eventos de pequenos e grandes porte em Matozinhos?</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/726/ildeu_-_req_177.2023_-_solicita_rendimentos_desde_a_posse.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/726/ildeu_-_req_177.2023_-_solicita_rendimentos_desde_a_posse.pdf</t>
   </si>
   <si>
     <t>Requerer que seja providenciado os rendimentos anuais desde o ano de 2021 até a data presente.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/730/cfo_-_req_178.2023_-_dilacao_prazo_pl_2763.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/730/cfo_-_req_178.2023_-_dilacao_prazo_pl_2763.2023.pdf</t>
   </si>
   <si>
     <t>dilação de prazo ao PL 2763.2023</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/741/cljrf_-_req_179.2023_-_dilacao_prazo_pl_2773.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/741/cljrf_-_req_179.2023_-_dilacao_prazo_pl_2773.2023.pdf</t>
   </si>
   <si>
     <t>DILAÇÃO DE PRAZO AO PL 2773.2023</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/753/sidirley_-_req_180.2023_-_reforma_ubs_tonico_cota.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/753/sidirley_-_req_180.2023_-_reforma_ubs_tonico_cota.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para reforma da UBS Tonico Cota</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/754/cljrf_-_req_181.2023_-_dilacao_prazo_pl_2774.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/754/cljrf_-_req_181.2023_-_dilacao_prazo_pl_2774.2023.pdf</t>
   </si>
   <si>
     <t>Dilação de prazo ao PL 2774/2023</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/755/ildeu_-_req_182.2023_-_liberacao_medicamentos_pessoas_com_tea.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/755/ildeu_-_req_182.2023_-_liberacao_medicamentos_pessoas_com_tea.pdf</t>
   </si>
   <si>
     <t>Requer liberação de medicamentos para autistas no Município de Matozinhos.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/760/edson_-_req_183.2023_-_projeto_estrutural_obra_praca_bairro_presidente.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/760/edson_-_req_183.2023_-_projeto_estrutural_obra_praca_bairro_presidente.pdf</t>
   </si>
   <si>
     <t>Solicita envio do projeto estrutural referente à obra da praça do bairro Presidente.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Sidirley Bento, Ítalo Borges</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/777/sidirley_e_italo_-_req_184.2023_-_audiencia_publica_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/777/sidirley_e_italo_-_req_184.2023_-_audiencia_publica_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicita realização de audiência pública para discussão do tema : " Políticas públicas municipais voltadas à pessoa com deficiências''.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/778/cljrf_-_req_185.2023_-_dilacao_prazo_pl_2767.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/778/cljrf_-_req_185.2023_-_dilacao_prazo_pl_2767.2023.pdf</t>
   </si>
   <si>
     <t>Dilação de prazo para emissao de parecer sobre o Projeto de Lei 2767/2023</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/782/carlos_-_req_186.2023_-_anteprojeto_nota_fiscal_premiada.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/782/carlos_-_req_186.2023_-_anteprojeto_nota_fiscal_premiada.pdf</t>
   </si>
   <si>
     <t>Encaminha anteprojeto Nota Fiscal Premiada.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/791/cesar_-_req_187.2023_-_honorarios_advogados_procuradoria_poder_executivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/791/cesar_-_req_187.2023_-_honorarios_advogados_procuradoria_poder_executivo.pdf</t>
   </si>
   <si>
     <t>SOLICITO A PREFEITA AS SEGUINTES INFORMAÇÕES : PARCELA DE HONORARIOS DE SUCUMBÊNCIA PELOS ADVOGADOS QUE COMPÕE A PROCURADORIA SAO INCLUIDOS NA FOLHA DE PAGAMENTO ? E AINDA RELATORIO DETALHADO DOS HONORÁRIOS NOS ÚLTIMOS CINCO ANOS .</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>Solicita informações sobre repasse APAE Matozinhos</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Dilação de prazo do PDL 61/2023.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>190</t>
   </si>
@@ -2289,2119 +2289,2119 @@
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Dilação de prazo do PDL 56/2023.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Solicito informações sobre asfalto e pavimentação da Rua Padre Alípio._x000D_
 _x000D_
 Informações sobre obras na Rua Paulo Gonçalves.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/48/marli_-_ind_1.2023_-_manutencao_banheiros_mercado_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/48/marli_-_ind_1.2023_-_manutencao_banheiros_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Manutenção dos banheiros do Mercado Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/52/jane_-_ind_2.2023_-_academia_ao_ar_livre_centro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/52/jane_-_ind_2.2023_-_academia_ao_ar_livre_centro.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de academia ao ar livre no Centro da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/53/jane_-_ind_3.2023_-_criacao_secretaria_municipal_de_cultura.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/53/jane_-_ind_3.2023_-_criacao_secretaria_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que crie a Secretaria Municipal de Cultura.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/55/marli_-_ind_4.2023_-_troca_medica_vitalino_fonseca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/55/marli_-_ind_4.2023_-_troca_medica_vitalino_fonseca.pdf</t>
   </si>
   <si>
     <t>Solicita troca da médica do bairro Vitalino Fonseca.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/56/marco_antonio_-_ind_5.2023_-_limpeza_e_capina_no_caic.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/56/marco_antonio_-_ind_5.2023_-_limpeza_e_capina_no_caic.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade para limpeza e capina no âmbito da Escola Municipal Dona Elza Alves de Oliveira (CAIC).</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/57/ildeu_-_ind_6.2023_-_limpeza_todas_as_unidades_basicas_saude_ubs.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/57/ildeu_-_ind_6.2023_-_limpeza_todas_as_unidades_basicas_saude_ubs.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza em todas as UBS's do município de Matozinhos.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/58/ildeu_-_ind_7.2023_-_supressao_ou_poda_arvore_br_metals.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/58/ildeu_-_ind_7.2023_-_supressao_ou_poda_arvore_br_metals.pdf</t>
   </si>
   <si>
     <t>Solicita poda ou supressão de uma árvore de grande porte, situada em frente a Empresa BR Metals, bairro Estação.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/59/carlos_-_ind_8.2023_-_redutor_velocidade_rua_rio_grande_do_sul_e_bairro_sao_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/59/carlos_-_ind_8.2023_-_redutor_velocidade_rua_rio_grande_do_sul_e_bairro_sao_miguel.pdf</t>
   </si>
   <si>
     <t>- Solicita estudo de viabilidade para implantação de redutor de velocidades (quebra-molas) na Rua Rio Grande do Sul, próximo aos nº 540, 820 e 995, bairro Bom Jesus._x000D_
 _x000D_
 - Solicita estudo de viabilidade para implantação de redutor de velocidades (quebra-molas) na Rua O, próximo aos nº 80, bairro São Miguel.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/63/italo_-_ind_9.2023_-_paliativo_rua_rio_grande_do_sul_e_getulio_vargas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/63/italo_-_ind_9.2023_-_paliativo_rua_rio_grande_do_sul_e_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Solicita paliativo na Rua Rio Grande do Sul, bairro Bom Jesus e na Rua Getúlio Vargas, bairro Presidente.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/64/italo_-_ind_10.2023_-_moradores_bairro_alvorada_atendidos_na_ubs_progresso_para_ubs_cruzeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/64/italo_-_ind_10.2023_-_moradores_bairro_alvorada_atendidos_na_ubs_progresso_para_ubs_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Solicita a regularização da lista de moradores do Bairro Alvorada, que são atendidos na UBS Progresso, para serem atendidos na UBS Cruzeiro.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/72/marco_antonio_-_ind_11.2023_-_melhorias_rua_sergipe.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/72/marco_antonio_-_ind_11.2023_-_melhorias_rua_sergipe.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Rua Sergipe, Bairro Cruzeiro.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/76/sidirley_-_ind_12.2023_-_tapa_buracos_ruas_francisco_mendes_sergipe_maranhao_amapa_joaquim_vieira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/76/sidirley_-_ind_12.2023_-_tapa_buracos_ruas_francisco_mendes_sergipe_maranhao_amapa_joaquim_vieira.pdf</t>
   </si>
   <si>
     <t>Solicita reparo de tapa buracos.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/77/sidirley_-_ind_13.2023_-_contencao_vocoroca_rua_08_e_rua_florestal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/77/sidirley_-_ind_13.2023_-_contencao_vocoroca_rua_08_e_rua_florestal.pdf</t>
   </si>
   <si>
     <t>Solicita contenção de voçorocas.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/79/italo_-_ind_14.2023_-_paliativo_travessa_joao_albano.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/79/italo_-_ind_14.2023_-_paliativo_travessa_joao_albano.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Desenvolvimento Urbano e Obras que execute serviço de paliativo na Travessa João Albano, Bairro São Sebastião.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/81/marco_antonio_-_ind_15.2023_-_funcionarios_transmatoz_sejam_incorporados_guarda_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/81/marco_antonio_-_ind_15.2023_-_funcionarios_transmatoz_sejam_incorporados_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Requer estudo de viabilidade para que o atual corpo de funcionários da Transmatoz seja incorporado à nova guarda municipal, ou que seja avaliado o instituto jurídico da transformação de cargos.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo um maior empenho na compra de medicamentos.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/85/ildeu_-_ind_17.2023_-_limpeza_e_capina_rotatoria_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/85/ildeu_-_ind_17.2023_-_limpeza_e_capina_rotatoria_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e capina na rotatória do Distrito de Mocambeiro.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/86/ildeu_-_ind_18.2023_-_instalacao_lanchonete_upa_24_horas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/86/ildeu_-_ind_18.2023_-_instalacao_lanchonete_upa_24_horas.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lanchonete nas proximidades da UPA 24 horas.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/89/italo_-_ind_19.2023_-_envio_de_maquinas_materiais_e_equipamentos_para_paliativo_em_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/89/italo_-_ind_19.2023_-_envio_de_maquinas_materiais_e_equipamentos_para_paliativo_em_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Solicita envio de máquinas, materiais e equipamentos ao Distrito de Mocambeiro.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/90/jane_-_ind_20.2023_-_construcao_memorial_caio_viana_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/90/jane_-_ind_20.2023_-_construcao_memorial_caio_viana_martins.pdf</t>
   </si>
   <si>
     <t>Solicita construção de memorial Caio Viana Martins.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/91/carlos_-_ind_21.2023_-_construcao_passagem_pedestres_avenida_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/91/carlos_-_ind_21.2023_-_construcao_passagem_pedestres_avenida_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Solicita construção de passagem de pedestres na Av. Santa Terezinha.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/96/marli_-_ind_22.2023_-_instalacao_do_caps_no_antigo_pa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/96/marli_-_ind_22.2023_-_instalacao_do_caps_no_antigo_pa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que o Centro de Atendimento Psicossocial - CAPS, seja instalado no prédio do antigo Pronto Atendimento.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/100/claudio_cece_-_ind_23.2023_-_servicos_aracas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/100/claudio_cece_-_ind_23.2023_-_servicos_aracas.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a localidade de Araçás.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/101/claudio_cece_-_ind_24.2023_-_centro_de_referencia_do_aluno_e_do_professor.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/101/claudio_cece_-_ind_24.2023_-_centro_de_referencia_do_aluno_e_do_professor.pdf</t>
   </si>
   <si>
     <t>Solicita construção de um Centro de Referência do aluno e do professor.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/102/marli_-_ind_25.2023_-_convenio_apae_de_pedro_leopoldo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/102/marli_-_ind_25.2023_-_convenio_apae_de_pedro_leopoldo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que realize convênio com a APAE de Pedro Leopoldo.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/105/marco_antonio_-_ind_26.2023_-_fresagem_e_recapeamento_ruas_bairro_da_graca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/105/marco_antonio_-_ind_26.2023_-_fresagem_e_recapeamento_ruas_bairro_da_graca.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade para providenciar a fresagem da pavimentação e o recapeamento asfáltico das ruas e avenidas do Bairro da Graça.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/107/carlos_-_ind_27.2023_-_passagem_de_pedestres_av_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/107/carlos_-_ind_27.2023_-_passagem_de_pedestres_av_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de indicação ao setor de obras.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/111/italo_-_ind_28.2023_-_atendimento_a_todos_estudantes_-_transporte.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/111/italo_-_ind_28.2023_-_atendimento_a_todos_estudantes_-_transporte.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo cumpra a Lei e atenda os estudantes da cidade, no que se trata o transporte intermunicipal.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/112/carlos_-_ind_29.2023_-_limpeza_e_melhorias_em_diversas_ruas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/112/carlos_-_ind_29.2023_-_limpeza_e_melhorias_em_diversas_ruas.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e melhorias de acesso em diversas ruas.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/130/claudio_cece_-_ind_30.2023_-_pista_de_caminhada_e_de_cooper.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/130/claudio_cece_-_ind_30.2023_-_pista_de_caminhada_e_de_cooper.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizada a construção de uma pista de caminhada e de cooper em Matozinhos.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/131/marli_-_ind_31.2023_-_manutencao_rua_petropolis.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/131/marli_-_ind_31.2023_-_manutencao_rua_petropolis.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade para manutenção da Rua Petrópolis, esquina com o bairro São José, na altura do nº 06.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/135/carlos_-_ind_32.2023_-_limpeza_e_manutencao_rua_nossa_senhora_do_carmo_e_dr_jose_diniz_alves_quebra_mola_rua_varginha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/135/carlos_-_ind_32.2023_-_limpeza_e_manutencao_rua_nossa_senhora_do_carmo_e_dr_jose_diniz_alves_quebra_mola_rua_varginha.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias nas Ruas Nossa Senhora do Carmo e Doutor José Diniz Alves.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/136/jane_-_ind_33.2023_-_reativacao_conselho_dos_direitos_da_mulher.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/136/jane_-_ind_33.2023_-_reativacao_conselho_dos_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>Solicita reativação do Conselho Municipal dos Direitos da Mulher.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/141/marli_-_ind_34.2023_-_maior_divulgacao_servicos_odontologia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/141/marli_-_ind_34.2023_-_maior_divulgacao_servicos_odontologia.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretária de Saúde uma maior divulgação das ações odontológicas.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/161/marli_-_ind_35.2023_-_manutencao_de_placa_na_praca_sao_sebastiao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/161/marli_-_ind_35.2023_-_manutencao_de_placa_na_praca_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção de placa localizada na Praça São Sebastião.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/162/marli_-_ind_36.2023_-_solicita_que_as_pautas_da_reunioes_sejam_divulgadas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/162/marli_-_ind_36.2023_-_solicita_que_as_pautas_da_reunioes_sejam_divulgadas.pdf</t>
   </si>
   <si>
     <t>Solicita que as pautas das reuniões sejam divulgadas nos meios de comunicação da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/165/marco_antonio_-_ind_37.2023_-_iluminacao_rua_piaui.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/165/marco_antonio_-_ind_37.2023_-_iluminacao_rua_piaui.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação pública da Rua Piauí, nas proximidades dos nºs 301 e 274, bairro Florestal.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/169/carlos_-_ind_38.2023_-_projeto_minas_ao_luar_-_dep_nayara_rocha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/169/carlos_-_ind_38.2023_-_projeto_minas_ao_luar_-_dep_nayara_rocha.pdf</t>
   </si>
   <si>
     <t>Solicita apoio da Deputada Estadual Nayara Rocha para a realização do projeto "Minas ao luar".</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/178/carlos_-_ind_39.2023_-_servico_esterilizacao_de_caes_e_gatos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/178/carlos_-_ind_39.2023_-_servico_esterilizacao_de_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de esterilização de cães e gatos, de acordo com normas técnicas, de forma gratuita de animais para controle reprodutivo de cães e gatos de rua.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/179/marli_-_ind_40.2023_-_solicita_carro_fumace.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/179/marli_-_ind_40.2023_-_solicita_carro_fumace.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, via Secretaria de Saúde, que avalie a possibilidade de, junto ao Governo Estadual de MG, enviar um carro "fumacê" para realizar o serviço de pulverização no município de Matozinhos.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/180/carlos_-_ind_41.2023_-_limpeza_e_melhorias_rua_cruzeiro_antonio_bento_e_cardeal_dom_jaime_jatoba_guaribu_gustavo_jose_da_costa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/180/carlos_-_ind_41.2023_-_limpeza_e_melhorias_rua_cruzeiro_antonio_bento_e_cardeal_dom_jaime_jatoba_guaribu_gustavo_jose_da_costa.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e melhorias de acesso nas ruas Cruzeiro; Antônio Bento e Cardeal Dom Jaime; Gustavo José da Costa e Ruas Jatobá e Guaribu.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/189/jane_-_ind_42.2023_-_contratacao_profesor_ou_maestro_de_musica.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/189/jane_-_ind_42.2023_-_contratacao_profesor_ou_maestro_de_musica.pdf</t>
   </si>
   <si>
     <t>Solicita contratação de professor e/ou maestro de música para dar continuidade aos trabalhos de ensino de música, realizados pela Corporação Musical Sagrado Coração de Jesus de Matozinhos.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/198/ildeu_-_ind_43.2023_-_solicita_construcao_de_um_lote_lindeiro_na_frente_do_cond_paris.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/198/ildeu_-_ind_43.2023_-_solicita_construcao_de_um_lote_lindeiro_na_frente_do_cond_paris.pdf</t>
   </si>
   <si>
     <t>Solicita construção de lote lindeiro em frente ao Condomínio Paris.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Sargento Martins, Carlos Henrique - Kaká, Ildeu Lopes, Jane Rosa</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/210/marco_antonio_e_vereadores_-_ind_44.2023_-_revestir_espacos_entre_tumulos_cemiterio_antigo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/210/marco_antonio_e_vereadores_-_ind_44.2023_-_revestir_espacos_entre_tumulos_cemiterio_antigo.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade para os espaços entre os túmulos do cemitério antigo sejam revestidos com concreto.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/213/italo_-_ind_45.2023_-_caminhao_pipa_mtz_010.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/213/italo_-_ind_45.2023_-_caminhao_pipa_mtz_010.pdf</t>
   </si>
   <si>
     <t>Solicita caminhão-pipa para as ruas de terra usadas nos desvios das obras da MTZ-010</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/224/marli_-_ind_46.2023_-_possibilidade_de_multirao_de_catarata.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/224/marli_-_ind_46.2023_-_possibilidade_de_multirao_de_catarata.pdf</t>
   </si>
   <si>
     <t>Solicita realização de mutirão de cirurgias de catarata.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/225/marli_-_ind_47.2023_-_possibilidade_de_multirao_de_exames_laboratoriais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/225/marli_-_ind_47.2023_-_possibilidade_de_multirao_de_exames_laboratoriais.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, via Secretaria de Saúde, que avalie a possibilidade de realizar um mutirão de exames laboratoriais.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/231/jose_miguel_-_ind_48.2023_-_que_a_copasa_retorne_com_atendimento_presencial.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/231/jose_miguel_-_ind_48.2023_-_que_a_copasa_retorne_com_atendimento_presencial.pdf</t>
   </si>
   <si>
     <t>Solicita que a Deputada Estadual Nayara Rocha possa intervir junto à COPASA para que a Companhia retorne com os atendimentos presenciais nas agências sem a necessidade de agendamento prévio.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/235/jane_-ind_49.2023_-contrucao_memorial_agripa_vasconcellos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/235/jane_-ind_49.2023_-contrucao_memorial_agripa_vasconcellos.pdf</t>
   </si>
   <si>
     <t>Solicita construção do Memorial Agripa Vasconcellos</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/236/italo_-ind_50.2023_-criacao_de_mais_vagas_de_creche.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/236/italo_-ind_50.2023_-criacao_de_mais_vagas_de_creche.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que providencie a criação de mais vagas de creche no Município.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/237/italo_-ind_51.2023_-criacao_canal_denuncia_para_lotes_vagos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/237/italo_-ind_51.2023_-criacao_canal_denuncia_para_lotes_vagos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que crie um canal de denúncias para lotes vagos em situação de abandono.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/238/marco_antonio_-_ind_52.2023_-_aplicacao_de_inseticida_contra_dengue.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/238/marco_antonio_-_ind_52.2023_-_aplicacao_de_inseticida_contra_dengue.pdf</t>
   </si>
   <si>
     <t>Solicita aplicação de inseticida contra o mosquito transmissor da dengue e outras doenças.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/239/marco_antonio_-_ind_53.2023_-_adote_medidas_que_reforcem_a_seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/239/marco_antonio_-_ind_53.2023_-_adote_medidas_que_reforcem_a_seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Solicita medidas que reforcem a segurança das escolas do Município.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/240/carlos_-_ind_54.2023_-_instalacao_de_interfones_cameras_e_porta_giratorias_em_escolas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/240/carlos_-_ind_54.2023_-_instalacao_de_interfones_cameras_e_porta_giratorias_em_escolas.pdf</t>
   </si>
   <si>
     <t>Solicita medidas de segurança para Secretaria de Educação.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/241/italo_-_ind_55.2023_-_implantacao_botao_panico_e_detector_de_metais_nas_escolas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/241/italo_-_ind_55.2023_-_implantacao_botao_panico_e_detector_de_metais_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Solicita implantação do botão do pânico e detector de metais nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/253/marli_-_ind_56.2023_-_mutirao_duplex_scan.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/253/marli_-_ind_56.2023_-_mutirao_duplex_scan.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que realize mutirão de exame Duplex Scan.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/257/ildeu_-_ind_57.2023_-_calcamento_rua_rio_branco_com_antiga_rua_b.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/257/ildeu_-_ind_57.2023_-_calcamento_rua_rio_branco_com_antiga_rua_b.pdf</t>
   </si>
   <si>
     <t>Solicita calçamento em um pequeno trecho da esquina da Rua Rio Branco, com a antiga Rua B, bairro São José.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/258/ildeu_-_ind_58.2023_-_academia_ao_ar_livre_bairro_progresso.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/258/ildeu_-_ind_58.2023_-_academia_ao_ar_livre_bairro_progresso.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza da academia ao ar livre, localizada no bairro Progresso.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/262/italo_-_ind_59.2023_-_horario_audiencia_publica_ldo_2024.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/262/italo_-_ind_59.2023_-_horario_audiencia_publica_ldo_2024.pdf</t>
   </si>
   <si>
     <t>solicita alteração do horário e local da audiência pública sobre a LDO 2024.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/263/italo_-_ind_60.2023_-_contratacao_empresa_capina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/263/italo_-_ind_60.2023_-_contratacao_empresa_capina.pdf</t>
   </si>
   <si>
     <t>Solicita contratação de empresa para executar e acelerar o serviço de capina.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/264/marli_-_ind_61.2023_-_solicita_mais_medicos_upa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/264/marli_-_ind_61.2023_-_solicita_mais_medicos_upa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que contrate mais médicos para atender a demanda na UPA.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/268/marli_-_ind_62.2023_-_solicita_abertura_cemiterio_dia_das_maes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/268/marli_-_ind_62.2023_-_solicita_abertura_cemiterio_dia_das_maes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que o cemitério fique aberto no dia das mães.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/270/marco_antonio_-_ind_63.2023_-_aderir_chamada_publica_seguranca_escolas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/270/marco_antonio_-_ind_63.2023_-_aderir_chamada_publica_seguranca_escolas.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo possa aderir a Chamada Pública do Ministério da Justiça e Segurança Pública - Edital nº 5/2023</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/274/italo_-_ind_64.2023_-_manutencao_estrada_jaguara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/274/italo_-_ind_64.2023_-_manutencao_estrada_jaguara.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da estrada da Jaguara</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/278/carlos_-_ind_65.2023_-_interditar_parte_avenida_alcino_goncalves_cota.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/278/carlos_-_ind_65.2023_-_interditar_parte_avenida_alcino_goncalves_cota.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade, visando interditar parte da Av. Alcino Gonçalves Cota (Avenida Central).</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/282/marli_-_ind_66.2023_-_materiais_higiene_postos_de_saude.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/282/marli_-_ind_66.2023_-_materiais_higiene_postos_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que abasteça os postos de saúde com material de higienização para que os profissionais possam trabalhar com segurança.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/284/jane_-_ind_67.2023_-_retorno_avenida_caio_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/284/jane_-_ind_67.2023_-_retorno_avenida_caio_martins.pdf</t>
   </si>
   <si>
     <t>Reitera indicações já realizadas para que o Poder Executivo providencie um retorno na Av. Caio Martins.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/285/marli_-_ind_68.2023_-_contratacao_neuropediatrico.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/285/marli_-_ind_68.2023_-_contratacao_neuropediatrico.pdf</t>
   </si>
   <si>
     <t>Solicita contratação de Neuropediátrico pelo menos duas vezes no mês para atender as crianças autistas e outras que necessitam.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/286/marli_-_ind_69.2023_-_troca_lampadas_ruas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/286/marli_-_ind_69.2023_-_troca_lampadas_ruas.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas das ruas do Município.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/302/marli_-_ind_70.2023_-_projeto_retirada_animais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/302/marli_-_ind_70.2023_-_projeto_retirada_animais.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que se baseie no Projeto de Lei da Prefeitura de Pedro Leopoldo, que trata da retirada de animais em vias públicas.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/305/carlos_-_ind_71.2023_-_melhorias_rua_sem_nome.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/305/carlos_-_ind_71.2023_-_melhorias_rua_sem_nome.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Rua Sem Nome, Rua Andradas e Melhorias de acesso nas Ruas Ligia Martins / Cinco</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/310/jane_-_ind_72.2023_-_placar_proibido_estacionar_rua_maria_alice_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/310/jane_-_ind_72.2023_-_placar_proibido_estacionar_rua_maria_alice_martins.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que providencie com urgência a instalação de placas de "Proibido Estacionar Ônibus e Caminhões" na Rua Maria Alice Martins, esquina com Rua Etelvina Martins, na altura do nº 26.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/316/ildeu_-_ind_73.2023_-_possibilidade_de_criacao_de_cada_para_maes_com_filhos_autistas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/316/ildeu_-_ind_73.2023_-_possibilidade_de_criacao_de_cada_para_maes_com_filhos_autistas.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que avalie a possibilidade de providenciar uma casa de acolhimento para mães que têm filhos com TEA.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/317/ildeu_-_ind_74.2023_-_possibilidade_de_emissao_de_rg_para_criancas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/317/ildeu_-_ind_74.2023_-_possibilidade_de_emissao_de_rg_para_criancas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que tome providências para disponibilizar a emissão de carteira de identidade (R.G) para crianças.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/319/marco_-_ind_75.2023_-_solicita_melhorias_urgentes_na_iluminacao_da_praca_do_sorvete.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/319/marco_-_ind_75.2023_-_solicita_melhorias_urgentes_na_iluminacao_da_praca_do_sorvete.pdf</t>
   </si>
   <si>
     <t>Que realize estudo de viabilidade para providenciar por meio da Secretaria de Obras competente, que adote medidas necessárias fim de providenciar melhorias urgentes no local (iluminação pública da praça Raimundo Rodrigues de Souza - Praça do Sorvete) localizada no centro de Matozinhos.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/322/italo_-_ind_76.2023_-_melhorias_no_desvio_da_obra_mtz_010.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/322/italo_-_ind_76.2023_-_melhorias_no_desvio_da_obra_mtz_010.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias nas condições do desvio da obra da MTZ-010, além de mais fiscalização na obra.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/323/italo_-_ind_77.2023_-_tapa_buracos_na_avenida_central__rua_esmeralda_e_desvio_obra_mtz010.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/323/italo_-_ind_77.2023_-_tapa_buracos_na_avenida_central__rua_esmeralda_e_desvio_obra_mtz010.pdf</t>
   </si>
   <si>
     <t>Solicita que desloque a equipe da Operação Tapa Buracos para algumas ruas que se encontram extremamente esburacadas. como Avenida Central, Rua Esmeralda e todo o desvio da MTZ-010</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/324/italo_-ind_78.2023_-_cada_asfaltica_em_22_ruas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/324/italo_-ind_78.2023_-_cada_asfaltica_em_22_ruas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que providencie através de licitação camada asfáltica para algumas ruas da cidade. (22 ruas citadas no texto original)</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/325/jane_-_ind_79.2023_-_alteracao_no_cod_municipal_do_meio_ambiente.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/325/jane_-_ind_79.2023_-_alteracao_no_cod_municipal_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Solicita estudo e possível alteração do Código Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/326/edson_-_ind_80.2023_-_troca_de_lampadas_praca_santo_antonio_rua_15_de_novembro_rua_lagoinha_rua_albertino_conrado_pedro_pereira....pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/326/edson_-_ind_80.2023_-_troca_de_lampadas_praca_santo_antonio_rua_15_de_novembro_rua_lagoinha_rua_albertino_conrado_pedro_pereira....pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas em diversas ruas do Distrito de Mocambeiro.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/327/edson_-_ind_81.2023_-_troca_de_lampadas_rua_candido_fonseca_sobrinho_e_rua_brasilia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/327/edson_-_ind_81.2023_-_troca_de_lampadas_rua_candido_fonseca_sobrinho_e_rua_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas nas Ruas Cândido Fonseca Sobrinho e Rua Brasília.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/329/cesar_-_ind_82.2023_-_manutencao_em_toda_rede_eletrica_no_distrito_de_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/329/cesar_-_ind_82.2023_-_manutencao_em_toda_rede_eletrica_no_distrito_de_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção em toda extensão elétrica do Distrito de Mocambeiro, em especial na Rua Vital Moreira.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/331/carlos_-_ind_83.2023_-_solicita_limpeza_melhorias_acesso_e_pavimentacao_na_rua_claudiomiro_cupertino_esquina_com_av_custodio_alvarenga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/331/carlos_-_ind_83.2023_-_solicita_limpeza_melhorias_acesso_e_pavimentacao_na_rua_claudiomiro_cupertino_esquina_com_av_custodio_alvarenga.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e melhorias de acesso, além de estudo de pavimentação na Rua Claudiomiro Cupertino, esquina com Av. Custódio Alvarenga.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/333/sidirley_-_ind_84.2023_-_solicita_avaliacao_isencao_tarifa_linha_mocambeiro_riacho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/333/sidirley_-_ind_84.2023_-_solicita_avaliacao_isencao_tarifa_linha_mocambeiro_riacho.pdf</t>
   </si>
   <si>
     <t>Solicita que o setor de transporte do Município avalie a possibilidade de isenção do valor da tarifa do transporte coletivo da linha Mocambeiro/Riacho.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/335/marcio_-_ind_85.2023_-_operacao_tapa_buraco_nairro_sao_miguel_e_manutencao_postes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/335/marcio_-_ind_85.2023_-_operacao_tapa_buraco_nairro_sao_miguel_e_manutencao_postes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que tome providências em levar a "operação tapa buraco" em todo o Bairro São Miguel e que seja feita a manutenção em todos os postes do bairro São Miguel.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/337/ildeu_-_ind_86.2023_-_troca_lampadas_rua_candido_fonseca_viana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/337/ildeu_-_ind_86.2023_-_troca_lampadas_rua_candido_fonseca_viana.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas em toda a extensão da Rua Cândido Fonseca Viana, bairro Cruzeiro.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/338/ildeu_-_ind_87.2023_-_semaforo_entre_as_ruas_custodio_alvarenga_e_dom_pedro_ii.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/338/ildeu_-_ind_87.2023_-_semaforo_entre_as_ruas_custodio_alvarenga_e_dom_pedro_ii.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de semáfora entre as Ruas Custódio Alvarenga e Dom Pedro II</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/344/edson_-_ind_88.2023_-_requer_melhorias_ubs_bom_jesus_i.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/344/edson_-_ind_88.2023_-_requer_melhorias_ubs_bom_jesus_i.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Unidade Básica de Saúde do Bom Jesus I</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/345/edson_-_ind_89.2023_-_troca_de_lampadas_rua_bonfim_rua_januario.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/345/edson_-_ind_89.2023_-_troca_de_lampadas_rua_bonfim_rua_januario.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas queimadas na Rua Bonfim e Rua Januário.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/346/marco_antonio_-_ind_90.2023_-_fresagem_da_pavimentacao_e_recapeamento_asfaltico_rua_maranhao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/346/marco_antonio_-_ind_90.2023_-_fresagem_da_pavimentacao_e_recapeamento_asfaltico_rua_maranhao.pdf</t>
   </si>
   <si>
     <t>Solicita fresagem da pavimentação e o recapeamento asfáltico da Rua Maranhão.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/348/sidirley_-_ind_91.2023_-_abertura_iluminacao_publica_e_infraestrutura_rua_grimaldi_de_meli.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/348/sidirley_-_ind_91.2023_-_abertura_iluminacao_publica_e_infraestrutura_rua_grimaldi_de_meli.pdf</t>
   </si>
   <si>
     <t>Abertura, iluminação pública e infraestrutura da Rua Grimaldi de Melo, entre o trecho da Rua Sete de Setembro e Rua Vassourinha.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/349/sidirley_-_ind_92.2023_-_troca_de_lampadas_rua_raul_teixeira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/349/sidirley_-_ind_92.2023_-_troca_de_lampadas_rua_raul_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas na Rua Raul Teixeira da Costa, bairro Cruzeiro e braço com luminária na Rua F.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/350/sidirley_-_ind_93.2023_-_capina_rua_cardeal_dom_jaime.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/350/sidirley_-_ind_93.2023_-_capina_rua_cardeal_dom_jaime.pdf</t>
   </si>
   <si>
     <t>Solicita capina e varrição na Rua Cardeal Dom Jaime Câmara, bairro Cruzeiro.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/351/sidirley_-_ind_94.2023_-_solicita_gari_praca_santo_antonio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/351/sidirley_-_ind_94.2023_-_solicita_gari_praca_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Solicita capina, varrição e limpeza no Distrito de Mocambeiro.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/352/sidirley_-_ind_95.2023_-_solicita_instalacao_de_rede_eletrica_no_vale_das_roseiras.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/352/sidirley_-_ind_95.2023_-_solicita_instalacao_de_rede_eletrica_no_vale_das_roseiras.pdf</t>
   </si>
   <si>
     <t>Extensão de rede elétrica no bairro Vale das Roseiras</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/353/jane_-_ind_96.2023_-_operacao_tapa_buraco_e_reparo_em_frente_condominio_paris.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/353/jane_-_ind_96.2023_-_operacao_tapa_buraco_e_reparo_em_frente_condominio_paris.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa-buraco e reparo do sistema de escoamento de água em frente ao Condomínio Paris.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/354/jane_-_ind_97.2023_-_manutencao_da_rua_maria_issa_elian.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/354/jane_-_ind_97.2023_-_manutencao_da_rua_maria_issa_elian.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção na Rua Maria Issa Elian</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/355/carlos_-_ind_98.2023_-_limpeza_e_manutencao_praca_rua_carlos_alves_e_canteiro_rua_esmeralda_terreno_baldio_rua_8_dezembro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/355/carlos_-_ind_98.2023_-_limpeza_e_manutencao_praca_rua_carlos_alves_e_canteiro_rua_esmeralda_terreno_baldio_rua_8_dezembro.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e manutenção da Praça situada na Rua Carlos Alves e canteiro central da Rua Esmeralda._x000D_
 Solicita que seja identificado e solicitado ao proprietário a limpeza do terreno baldio da Rua 8 de Dezembro, ao lado do nº 33.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/356/edson_-_ind_99.2023_-_caminhao_pipa_para_as_ruas_12_e_14_bairro_sao_paulo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/356/edson_-_ind_99.2023_-_caminhao_pipa_para_as_ruas_12_e_14_bairro_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Solicita caminhão pipa para lavar as Ruas 12 e 14, assim como as ruas laterais do bairro São Paulo</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>Dr. André</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/361/andre_-_ind_100.2023_-_implantacao_piso_salarial_enfermagem.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/361/andre_-_ind_100.2023_-_implantacao_piso_salarial_enfermagem.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que providencie a implantação do piso salarial da Enfermagem no Município de Matozinhos, conforme os termos da Lei Federal</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/362/edson__-_ind_101.2023_-_troca_de_iluminacao_para_led_no_bairro_vista_alegre.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/362/edson__-_ind_101.2023_-_troca_de_iluminacao_para_led_no_bairro_vista_alegre.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que realize revitalização e o recapeamento das ruas do bairro Vista Alegre.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/363/csas_-_ind_102.2023_-_pagamento_do_piso_salarial_para_enfermeiros_e_profissionais_de_odontologia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/363/csas_-_ind_102.2023_-_pagamento_do_piso_salarial_para_enfermeiros_e_profissionais_de_odontologia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que realize estudo de impacto orçamentário para ser pago o piso do salário dos profissionais da enfermagem e de Odontologia do Município de Matozinhos.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/365/csas_-_req_103.2023_-_solicita_contrato_locacao_farmacia_central.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/365/csas_-_req_103.2023_-_solicita_contrato_locacao_farmacia_central.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que realize a poda de árvore localizada dentro da Escola Viana.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/366/carlos_henrique_-_req_104.2023_-_requer_que_as_falas_da_denuncia_sejam_transcritas_na_integra.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/366/carlos_henrique_-_req_104.2023_-_requer_que_as_falas_da_denuncia_sejam_transcritas_na_integra.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que realize a substituição do poste próximo ao semáforo na Avenida Caio Martins.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/369/jane_-_ind_105.2023_-_poda_de_arvore_rua_o.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/369/jane_-_ind_105.2023_-_poda_de_arvore_rua_o.pdf</t>
   </si>
   <si>
     <t>Solicita poda de árvores na Rua O</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/396/ildeu_-_ind_106.2023_-_solicita_recapeamento_mg_424.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/396/ildeu_-_ind_106.2023_-_solicita_recapeamento_mg_424.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento da MG 424, entre o bairro Bom Jardim e antigo Posto Figueiredo.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/397/ildeu_-_ind_107.2023_-_solicita_troca_de_lampadas_na_rua_neide_pereira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/397/ildeu_-_ind_107.2023_-_solicita_troca_de_lampadas_na_rua_neide_pereira.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas na Rua Neide Pereira.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/399/edson_-_ind_108.2023_-_limpeza_no__terreno_na_rua_jair_teixeira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/399/edson_-_ind_108.2023_-_limpeza_no__terreno_na_rua_jair_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza do terreno baldio na Rua Eurico Viana.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/402/carlos_-_ind_109.2023_-_limpeza_e_manutencao_da_rua_sabatine_del_boccio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/402/carlos_-_ind_109.2023_-_limpeza_e_manutencao_da_rua_sabatine_del_boccio.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e manutenção da Rua Sabatine del Boccio</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/403/carlos_-_ind_110.2023_-_melhorias_do_transito_em_nossa_cidade.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/403/carlos_-_ind_110.2023_-_melhorias_do_transito_em_nossa_cidade.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no trânsito do Município.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/406/andre_-_ind_111.2023_-_limpeza_da_rua_maranhao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/406/andre_-_ind_111.2023_-_limpeza_da_rua_maranhao.pdf</t>
   </si>
   <si>
     <t>Solicita capina e limpeza na Rua Maranhão, bairro Nossa Senhora de Fátima e limpeza e capina na antiga Escola Ester Gomes.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/407/andre_-_ind_112.2023_-_asfaltamento_rua_prata.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/407/andre_-_ind_112.2023_-_asfaltamento_rua_prata.pdf</t>
   </si>
   <si>
     <t>Solicita asfaltamento e iluminação na Rua Prata, bairro Bom Jardim, esquina com Rua Aimoré.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/410/carlos_-__ind_113.2023_-_estudo_para_implementar_cartao_alimento_mtz.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/410/carlos_-__ind_113.2023_-_estudo_para_implementar_cartao_alimento_mtz.pdf</t>
   </si>
   <si>
     <t>Solicita avaliação técnica para implementação do cartão Alimenta MTZ</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/414/carlos_-_114.2023_-_quebra_molas_carlos_alves_8_de_dezembro_dona_laura__tapa_buraco_rua_esmeralda_limpeza_av_maestro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/414/carlos_-_114.2023_-_quebra_molas_carlos_alves_8_de_dezembro_dona_laura__tapa_buraco_rua_esmeralda_limpeza_av_maestro.pdf</t>
   </si>
   <si>
     <t>Solicita ações da Secretaria de Obras para as ruas Carlos Alves, Oito de Dezembro, Rua Esmeralda, Rua Dona Laura e limpeza da avenida Maestro Zequinha.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/415/marco_-_ind_115.2023_-_melhorias_nas__ruas_fgb_e_d.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/415/marco_-_ind_115.2023_-_melhorias_nas__ruas_fgb_e_d.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias urgentes nas Ruas F, G, B e D.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/416/marco_-_ind_116.2023_-_melhorias_rua_o.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/416/marco_-_ind_116.2023_-_melhorias_rua_o.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Rua O.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/420/ildeu_-_ind_117.2023_-_tapa_buraco_bairro_sao_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/420/ildeu_-_ind_117.2023_-_tapa_buraco_bairro_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa-buracos e instalação de ponto de ônibus na segunda entrada do bairro São Miguel.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/421/ildeu__-_ind_118.2023_-_poda_e_capina_na_rua_bom_despacho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/421/ildeu__-_ind_118.2023_-_poda_e_capina_na_rua_bom_despacho.pdf</t>
   </si>
   <si>
     <t>Solicita roçada, poda de árvore e capina na Rua Bom Despacho.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/422/andre_-_ind_119.2023_-_troca_de_lampadas_praca_sao_sebastiao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/422/andre_-_ind_119.2023_-_troca_de_lampadas_praca_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Solicita Troca das lâmpadas queimadas em 4 postes localizado na Praça São Sebastião</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/442/marco_antonio_-_ind_120.2023_-_reforma_posto_tonico_cota.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/442/marco_antonio_-_ind_120.2023_-_reforma_posto_tonico_cota.pdf</t>
   </si>
   <si>
     <t>Reforma urgente do posto de Saúde Tonico Cota., localizado na Rua General Orlando Torres, Bairro Nossa Senhora de Fátima, na cidade de Matozinhos.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/448/marco_antonio_-_ind_121.2023_-_melhorias_rua_jose_candido_vieira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/448/marco_antonio_-_ind_121.2023_-_melhorias_rua_jose_candido_vieira.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Rua José Cândido Vieira</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/449/claudio_cece_-_ind_122.2023_-_limpeza_bueiros_rua_joana_darc.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/449/claudio_cece_-_ind_122.2023_-_limpeza_bueiros_rua_joana_darc.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e melhorias na Rua Joana D'arc</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/450/jane_-_ind_123.2023_-_presenca_agentes_transmatoz_colegio_eurico_viana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/450/jane_-_ind_123.2023_-_presenca_agentes_transmatoz_colegio_eurico_viana.pdf</t>
   </si>
   <si>
     <t>Solicita disponibilidade de agentes da Transmatoz nos horários de entrada e saída do Colégio Municipal Eurico Viana</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/451/ildeu_-_ind_124.2023_-_faixa_de_pedestres_avenida_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/451/ildeu_-_ind_124.2023_-_faixa_de_pedestres_avenida_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Solicita faixa de pedestre na Avenida Santa Terezinha.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/452/ildeu_-_ind_125.2023_-_operacao_tapa_buracos_rua_jose_de_paula_santos_e_arsenio_flavio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/452/ildeu_-_ind_125.2023_-_operacao_tapa_buracos_rua_jose_de_paula_santos_e_arsenio_flavio.pdf</t>
   </si>
   <si>
     <t>Solicita Operação Tapa Buracos nas Ruas José de Paula Santos com a Rua Arsênio Flávio, no Centro da cidade.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/453/marcio_-_ind_126.2023_-_limpeza_linha_ferrea_bairro_florestal_ate_bairro_presidente.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/453/marcio_-_ind_126.2023_-_limpeza_linha_ferrea_bairro_florestal_ate_bairro_presidente.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza linha férrea</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/454/marcio_-_ind_127.2023_-_limpeza_e_capina_rua_pernambuco.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/454/marcio_-_ind_127.2023_-_limpeza_e_capina_rua_pernambuco.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e capina Rua Pernambuco.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/455/marcio_-_ind_128.2023_-_limpeza_pedreira_bairo_sao_pedro_e_bairro_liberdade.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/455/marcio_-_ind_128.2023_-_limpeza_pedreira_bairo_sao_pedro_e_bairro_liberdade.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza pedreira bairro São Pedro</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/456/carlos_-_ind_129.2023_-_redutor_velocidades_rua_belo_horizonte_e_limpeza_rua_amapa_tres_marias_e_cardeal_dom_jaime.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/456/carlos_-_ind_129.2023_-_redutor_velocidades_rua_belo_horizonte_e_limpeza_rua_amapa_tres_marias_e_cardeal_dom_jaime.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade sobre a implantação de 01 redutor de velocidade na rua Belo Horizonte no bairro Alvorada e limpeza e melhorias de acesso nas Ruas Amapá e Três Marias no bairro São Cristóvão e Rua Cardeal Dom Jaime no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/457/carlos_-_ind_130.2023_-_decreto_regulamento_microempresas_agricultores_produtores_rurais_mei....pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/457/carlos_-_ind_130.2023_-_decreto_regulamento_microempresas_agricultores_produtores_rurais_mei....pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo uma avaliação técnica, visando a emissão de um Decreto que regulamenta o tratamento favorecido, diferenciado e simplificado para microempresas, empresas de pequeno porte, agricultores familiares, produtores rurais, pessoa física, MEIs e sociedades cooperativas nas contratações públicas de bens, serviços e obras no âmbito da administração do município de Matozinhos.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/461/jane_-_ind_131.2023_-_adesao_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/461/jane_-_ind_131.2023_-_adesao_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo que faça a adesão à Lei "Paulo Gustavo".</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/473/marco_antonio_-_ind_132.2023_-_melhorias_rua_florianopolis.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/473/marco_antonio_-_ind_132.2023_-_melhorias_rua_florianopolis.pdf</t>
   </si>
   <si>
     <t>Melhorias na rua Florianópolis, bairro Bom Jesus I.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/474/jane_-_ind_133.2023_-_passagem_de_pedestres_ponte_bairro_estacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/474/jane_-_ind_133.2023_-_passagem_de_pedestres_ponte_bairro_estacao.pdf</t>
   </si>
   <si>
     <t>Solicita conserto da passagem de pedestres da ponte do bairro Estação.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/476/carlos_-_indicacao_134.2023_-_melhorias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/476/carlos_-_indicacao_134.2023_-_melhorias.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias de iluminação em praças.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/477/ildeu_-_indicacao_135.2023_-_transmatoz_placas_proibido_estacionar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/477/ildeu_-_indicacao_135.2023_-_transmatoz_placas_proibido_estacionar.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para realização de placas "proibido estacionar" nas ruas do bairro Bom Jesus II.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/489/jose_miguel_-_ind_136.2023_-_quebra_molas_rua_gestal_ferreira_maia_com_a_rua_juiz_de_fora.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/489/jose_miguel_-_ind_136.2023_-_quebra_molas_rua_gestal_ferreira_maia_com_a_rua_juiz_de_fora.pdf</t>
   </si>
   <si>
     <t>Solicita quebra-molas na Rua Gestal Ferreira Maia.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/490/jose_miguel-_ind_137.2023_-_revisao_decreto_estudantil_2322.2010.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/490/jose_miguel-_ind_137.2023_-_revisao_decreto_estudantil_2322.2010.pdf</t>
   </si>
   <si>
     <t>Solicita Revisão do Decreto Estudantil nº 2322 de 18-01-2010.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/493/marli_-_ind_138.2023_-_criacao_cargos_medicos_especialistas_em_geriatria.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/493/marli_-_ind_138.2023_-_criacao_cargos_medicos_especialistas_em_geriatria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que realize um estudo de viabilidade para criação de cargos de médicos especialistas em Geriatria.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/497/jane_-_ind_139.2023_-_pavimentacao_rua_frederico_jacob.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/497/jane_-_ind_139.2023_-_pavimentacao_rua_frederico_jacob.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação (asfaltamento) da Rua Padre Alípio localizada no Bairro Progresso.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/498/jane_-_ind_140.2023_-_pavimentacao_rua_padre_alipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/498/jane_-_ind_140.2023_-_pavimentacao_rua_padre_alipio.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Padre Alípio localizada no Bairro Progresso.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>Solicita realização da Operação Tapa Buracos na Rua Grimaldi de Mello, bairro estação.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>Carlos Henrique - Kaká, Ildeu Lopes, Jane Rosa, José Miguel, Marcinho do Liberdade, Marli Vale</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/505/carlos_e_demais_vereadores_-_ind_142.2023_-_nayara_rocha_apoio_ambulancia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/505/carlos_e_demais_vereadores_-_ind_142.2023_-_nayara_rocha_apoio_ambulancia.pdf</t>
   </si>
   <si>
     <t>Solicita a Deputada Estadual Nayara Rocha apoio e atenção para disponibilização de uma ambulância para o Município.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/506/jose_miguel_-_ind_143.2023_-_instalacao_postes_rua_7_bairro_sao_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/506/jose_miguel_-_ind_143.2023_-_instalacao_postes_rua_7_bairro_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo (via CEMIG) que avalie a possibilidade de instalar 2 postes na Rua 7, bairro São Miguel.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/507/jose_miguel_-_ind_144.2023_-_instalacao_ponto_de_onibus_mg_424_esquina_com_rua_pirapora.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/507/jose_miguel_-_ind_144.2023_-_instalacao_ponto_de_onibus_mg_424_esquina_com_rua_pirapora.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, via Transmatoz, que avalie a possibilidade de instalar um ponto de ônibus na MG 424, na esquina da Rua Pirapora.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/511/marco_antonio_-_ind_145.2023_-_melhorias_ruas_d_e_g.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/511/marco_antonio_-_ind_145.2023_-_melhorias_ruas_d_e_g.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada estudo de viabilidade para providenciar por meio da Secretaria de Obras competente, que adote medidas necessárias a fim de providenciar melhorias urgentes no local. Bairro São Miguel.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/517/carlos_-_ind_146.2023_-_avaliacao_tecnica_programa_mae_matozinhense.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/517/carlos_-_ind_146.2023_-_avaliacao_tecnica_programa_mae_matozinhense.pdf</t>
   </si>
   <si>
     <t>Solicita avaliação técnica para implementar o "Programa Mãe Matozinhense"</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/519/ildeu_-_ind_147.2023_-_limpeza_pedreira_rua_valter_cavalcante.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/519/ildeu_-_ind_147.2023_-_limpeza_pedreira_rua_valter_cavalcante.pdf</t>
   </si>
   <si>
     <t>Solicita que realize a limpeza da pedreira da Rua Valter Cavalcante.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/520/ildeu_-_ind_148.2023_-_estudo_tecnico_rua_canaa_e_luciana_alves.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/520/ildeu_-_ind_148.2023_-_estudo_tecnico_rua_canaa_e_luciana_alves.pdf</t>
   </si>
   <si>
     <t>Solicita que realize um estudo técnico entre as Ruas Canaã e Luciana Alves, ambas no bairro Florestal.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/521/carlos_-_ind_149.2023_-_melhorias_e_limpeza_ruas_do_bairro_aracas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/521/carlos_-_ind_149.2023_-_melhorias_e_limpeza_ruas_do_bairro_aracas.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e melhorias de acesso nas Ruas do Bairro Araçás.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/538/andre_-_ind_150.2023_-_pavimentacao_rua_custodio_goncalves.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/538/andre_-_ind_150.2023_-_pavimentacao_rua_custodio_goncalves.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação na Rua Custódio Gonçalves, bairro Floresta.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/539/claudio_-_ind._151.2023_-_instalacao_de_placa_em_remanejamento_do_ponto_de_onibus.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/539/claudio_-_ind._151.2023_-_instalacao_de_placa_em_remanejamento_do_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de placa indicativa de estacionamento "Privativo - Máximo 10", em frente à Drogaria e Perfumaria Renascer, na Avenida Caio Martins.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/543/sidirley_-_ind._152.2023_-_dep._ana_paula_-_projeto_luz_pra_todos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/543/sidirley_-_ind._152.2023_-_dep._ana_paula_-_projeto_luz_pra_todos.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Ana Paula Siqueira, apoio para assegurar o direito aos moradores do Vale das Roseiras.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/546/marco_antonio_-_ind._153.2023_-_providenciar_melhorias_na_rua_bicuiba_no_vista_alegre.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/546/marco_antonio_-_ind._153.2023_-_providenciar_melhorias_na_rua_bicuiba_no_vista_alegre.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo de viabilidade para providenciar por meio da Secretaria de Obras competente, que adote medidas necessárias.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/549/carlos_-_ind._154.2023_-_concurso_publico_para_todas_areas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/549/carlos_-_ind._154.2023_-_concurso_publico_para_todas_areas.pdf</t>
   </si>
   <si>
     <t>Que seja realizado concurso publico em todas as áreas.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/551/edson_-_ind._155.2023_-_mudanca_do_local_de_criancas_autista_tea_1.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/551/edson_-_ind._155.2023_-_mudanca_do_local_de_criancas_autista_tea_1.pdf</t>
   </si>
   <si>
     <t>Denuncia recebida, no meu gabinete do local impropriado no posto central, para realizar o atendimento das crianças portadoras de transtorno do espectro autista pela terapeuta ocupacional.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/552/carlos_marcio_-_ind._156.2023_-_limpeza_nas_manilhas_e_fluidez_das_agua_ribeiras.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/552/carlos_marcio_-_ind._156.2023_-_limpeza_nas_manilhas_e_fluidez_das_agua_ribeiras.pdf</t>
   </si>
   <si>
     <t>Limpeza nas manilhas e fluidez das aguas ribeiras, na rua General Orlando Torres e Maranhão no bairro Nossa Senhora de Fatima e Maranhão.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/554/andre_-_ind_157.2023_-_limpeza_rua_gestal_ferreira_maia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/554/andre_-_ind_157.2023_-_limpeza_rua_gestal_ferreira_maia.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que realize a limpeza da Rua Gestal Ferreira Maia, 57 ( esquina com a Rua Juiz de Fora)no bairro Bom Jesus.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/555/marco_antonio_-_ind_158.2023_-_iluminacao_rua_ardeira_vista_alegre.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/555/marco_antonio_-_ind_158.2023_-_iluminacao_rua_ardeira_vista_alegre.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo de viabilidade para providenciar melhorias urgentes na Rua Ardiera n 125, Bairro Vista Alegre II.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/559/ildeu_-_ind_159.2023_-_cerca_em_volta_do_memorial_caio_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/559/ildeu_-_ind_159.2023_-_cerca_em_volta_do_memorial_caio_martins.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que instale uma cerca em volta do Memorial Caio Martins, monumento inaugurado no último sábado 22.07.2023.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/560/ildeu_-_ind_160.2023_-_poda_de_arvores_estacao_espeteria_nossa_casa_beer.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/560/ildeu_-_ind_160.2023_-_poda_de_arvores_estacao_espeteria_nossa_casa_beer.pdf</t>
   </si>
   <si>
     <t>Solicita capina, poda de árvores e patrolamento entre a ponte da Estação e Espeteria Nossa Casa Beer.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/563/edson_-_ind_161.2023_-_troca_de_lampada_rua_piaui.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/563/edson_-_ind_161.2023_-_troca_de_lampada_rua_piaui.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas queimadas na Rua Piauí , 281 - Bairro Floresta.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/566/sidirley_-_ind_162.2023_-_rua_fernando_pezzini_proibido_parar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/566/sidirley_-_ind_162.2023_-_rua_fernando_pezzini_proibido_parar.pdf</t>
   </si>
   <si>
     <t>Criar novas alternativas, espaços de práticas de esportes, construção da pista de esporte e caminhada em meio as áreas urbanas.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/567/marco_antonio_-_ind._163.2023_-_melhorias_granja_alvorada.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/567/marco_antonio_-_ind._163.2023_-_melhorias_granja_alvorada.pdf</t>
   </si>
   <si>
     <t>REZALIZAÇÃO DE ESTUDO DE VIABILIDADE PARA PROVIDENCIAR POR MEIO DA SECRETARIA DE OBRAS PARA PROVIDENCIAR MEDIDAS URGENTES NO LOCAL ( TAPA BURACOSOU RECAPEAMENTO ASFÁTICO DO BAIRRO GRANJA ALVORADA ) NA CIDADE DE MATOZINHOS.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/572/andre_-_ind._164.2023_-_asfaltamento_rua_guarapari.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/572/andre_-_ind._164.2023_-_asfaltamento_rua_guarapari.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder executivo que realize Asfaltamento da Rua Guarapari, no trecho que se encontra sem pavimentação, localizado no bairro Bom Jesus I.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/578/marco_antonio_-_ind._165.2023_-instalacao._de_cancela_na_av_industrial_-_andre_favaleli.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/578/marco_antonio_-_ind._165.2023_-instalacao._de_cancela_na_av_industrial_-_andre_favaleli.pdf</t>
   </si>
   <si>
     <t>Para possibilidade de realização de reunião com representante da Empresa VLI Ferrovias.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/580/marcio_-_ind._166.2023_-_calcamento_rua_maria_estevao_cota.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/580/marcio_-_ind._166.2023_-_calcamento_rua_maria_estevao_cota.pdf</t>
   </si>
   <si>
     <t>Recuperação do calçamento da Rua Maria Estevão Cota no bairro Florestal.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/581/marcio_-ind._167.2023_-_pavimentacao_rua_canaa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/581/marcio_-ind._167.2023_-_pavimentacao_rua_canaa.pdf</t>
   </si>
   <si>
     <t>Pavimentação da rua Canaã com uma rampa e corrimão no final da rua.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/587/ildeu_-_ind._168.2023-_instalacao_quebra_mola_rua_custodio_alvarenga.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/587/ildeu_-_ind._168.2023-_instalacao_quebra_mola_rua_custodio_alvarenga.pdf</t>
   </si>
   <si>
     <t>instalação de quebra mola na coronel custodio alvarenga</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/588/ildeu_-_ind._169.2023_-_meio_fio_rua_guarapari_com_barbacena.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/588/ildeu_-_ind._169.2023_-_meio_fio_rua_guarapari_com_barbacena.pdf</t>
   </si>
   <si>
     <t>instalação de meio fio na rua Guarapari esquina com Barbacena altura do numero 1.020</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/592/marco_antonio_-_ind_170.2023_-_melhorias_rua_albertino_conrado.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/592/marco_antonio_-_ind_170.2023_-_melhorias_rua_albertino_conrado.pdf</t>
   </si>
   <si>
     <t>Limpeza, patrolamento, bem como calçamento ou recapeamento asfáltico da rua Albertino Conrado, no Distrito de Mocambeiro.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/595/andre_-_ind_171.2023_-_rua_dos_estrangeiros_sinalizacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/595/andre_-_ind_171.2023_-_rua_dos_estrangeiros_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que realize a sinalização na Rua dos Estrangeiros no Bairro Bom Jesus II.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/598/ildeu_-_ind_172.2023-_rua_augusto_jorge_placa_parada_obrigatoria.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/598/ildeu_-_ind_172.2023-_rua_augusto_jorge_placa_parada_obrigatoria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, via Transmatoz que avalie a possibilidade de instalar ou implantar na Rua augusto Jorge em frente ao número 25 do bairro Cento uma placa de parada obrigatória.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/599/ildeu_-_ind_173.2023_-_cratera_rua_brasilia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/599/ildeu_-_ind_173.2023_-_cratera_rua_brasilia.pdf</t>
   </si>
   <si>
     <t>Averiguação na Rua Brasília em frente ao numero 1344, no Bairro Cruzeiro a respeito da cratera que se forma no local a muito tempo.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/600/marco_antonio_-_ind._174.2023_-_reforma_ubs_vitalino_fonseca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/600/marco_antonio_-_ind._174.2023_-_reforma_ubs_vitalino_fonseca.pdf</t>
   </si>
   <si>
     <t>realizado estudo de viabilidade para providenciar pro meio da secretaria de Obras competente, medidas necessárias a fim de melhorias no local UBS vitalino Fonseca localizado na rua Luciano Pereira No bairro Conjunto</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/602/carlos_-_ind_175.2023_-_limpeza_de_ruas_paulo_goncalves_custodio_alvarenga_maranhao_general_orlando_torres.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/602/carlos_-_ind_175.2023_-_limpeza_de_ruas_paulo_goncalves_custodio_alvarenga_maranhao_general_orlando_torres.pdf</t>
   </si>
   <si>
     <t>Seja realizado pela Secretaria de desenvolvimento Urbano e Obras Limpeza e operação do caminhão pipa, visando nas melhorias das ruas : Paulo Gonçalves e custodio Alvarenga e maranhão _x000D_
 Bairro centro e Progresso  , Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/603/andre_-_ind_176.2023_-_copasa_rua_visconde_esgoto_ceu_aberto.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/603/andre_-_ind_176.2023_-_copasa_rua_visconde_esgoto_ceu_aberto.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que intervenha junto à Copasa que tome as devidas providências na Rua Visconde do Rio das Velhas , 159 no Bairro centro , pois a mesma se encontra com esgoto a céu aberto.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/604/carlos_-_ind_177.2023_-_repasse_copasa_fundo_municipal_saneamento_basico.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/604/carlos_-_ind_177.2023_-_repasse_copasa_fundo_municipal_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Que o municipio promova a Habilidade do Fundo Municipal de Saneamento Básico de Matozinhos junto a Arsea - MG para que o Municipio se torne apto a receber repasse de recursos tarifários referente a 4% ( quatro por cento ) da receita tarifária, que poderão ser destinados a realização de projetos que visem a universalização dos serviços públicos de saneamento básico.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/607/italo_-_ind_178.2023_-_paliativo_rua_rio_grande_do_sul_e_amazonas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/607/italo_-_ind_178.2023_-_paliativo_rua_rio_grande_do_sul_e_amazonas.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço paliativo nas Rua Grande do Sul e Amazonas no bairro Bom Jesus 1.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/608/edson_-_ind._179.2023_-_manutencao_rua_rio_grande_do_sul.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/608/edson_-_ind._179.2023_-_manutencao_rua_rio_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>seja ao Poder Executivo em caráter de Urgência para que providencie de imediato a manutenção da Rua Rio Grande do Sul no bairro Bom jesus</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/610/italo_-_ind_180.2023_-_lixo_da_capina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/610/italo_-_ind_180.2023_-_lixo_da_capina.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de coleta do lixo produzido pela capina realizada no Município nos últimos meses.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/609/edson_-_ind_181.2023_-_limpeza_rua_sete_de_setembro_e__grimalde_melo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/609/edson_-_ind_181.2023_-_limpeza_rua_sete_de_setembro_e__grimalde_melo.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo em caráter de urgência, para que providencie de imediato a limpeza nas ruas Sete de Setembro , e na rua Grimalde Melo, no bairro Alvorada</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/614/marco_antonio_-_ind.182.2023_-_rua_rodrigues_alves.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/614/marco_antonio_-_ind.182.2023_-_rua_rodrigues_alves.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para providenciar por meio da Secretaria de Obras competente que adote medidas necessárias a fim de providenciar melhorias urgentes no local ( na rua Rodrigues Alves ) Bairro Presidente na cidade de Matozinhos</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/620/carlos_-_ind._183.2023_-_vaga_de_carga_loja_zema.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/620/carlos_-_ind._183.2023_-_vaga_de_carga_loja_zema.pdf</t>
   </si>
   <si>
     <t>Realizar avaliação técnica quanto a possibilidade de demarcar vaga de estacionamento de carga e descarga em frente a Loja ZEMA  Matozinhos</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/621/carlos_-_ind._184.202_-_rotatoria_upa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/621/carlos_-_ind._184.202_-_rotatoria_upa.pdf</t>
   </si>
   <si>
     <t>Realizado junto a Secretaria de desenvolvimento Urbano e obras juntos a secretaria de Defesa Civil uma avaliação técnica para construir uma rotatória no cruzamento que liga a MG 424 a UPA e a Rua Waldemar Pezzini</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/623/andre_-_ind._185.2023_-_asfaltamento_rua_otavio_maia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/623/andre_-_ind._185.2023_-_asfaltamento_rua_otavio_maia.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder executivo que realize o afastalmento da rua Otavio Maia no bairro Bom Jesus 1 em Matozinhos</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/626/ildeu_-_ind_186.2023_-_manutencao_academia_ao_ar_livre_bairro_estacao_e_municipio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/626/ildeu_-_ind_186.2023_-_manutencao_academia_ao_ar_livre_bairro_estacao_e_municipio.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO DA ACADEMIA AO AR LIVRE DO BAIRRO ESTAÇÃO E TODAS AS OUTRAS DOS BAIRROS DE MATOZINHOS</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/627/ildeu_-_ind._187.2023_-_tampa_de_caixa_creche_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/627/ildeu_-_ind._187.2023_-_tampa_de_caixa_creche_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DA TAMPA DE CAIXA DAGUA NA CRECHE SANTA TEREZINHA NO BAIRRO ESTAÇÃO EM MATOZINHOS/MG</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/629/italo_-_ind._188.2023_-_cinomose_canina_doenca_infectocontagiosa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/629/italo_-_ind._188.2023_-_cinomose_canina_doenca_infectocontagiosa.pdf</t>
   </si>
   <si>
     <t>Realizar estudo para avaliação dos casos de cinomose no município de Matozinhos.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/631/sidirley_-_ind._189.2023_manutencao_em_pv_na_rua_jose_custodio_maia_esquina_com_a_rua_gustavo_jose_da_costa_.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/631/sidirley_-_ind._189.2023_manutencao_em_pv_na_rua_jose_custodio_maia_esquina_com_a_rua_gustavo_jose_da_costa_.pdf</t>
   </si>
   <si>
     <t>Requerer manutenção em PV localizado na rua Jose Custodio Maia esquina com a rua Gustavo Jose da costa</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/634/ildeu_-_ind_190.2023_-_praca_em_frente_ao_cemiterio_antigo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/634/ildeu_-_ind_190.2023_-_praca_em_frente_ao_cemiterio_antigo.pdf</t>
   </si>
   <si>
     <t>praca em frente ao cemiterio antigo.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/637/andre_-_ind_191.2023_-_troca_lampada_poste_rua_teofilo_otoni.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/637/andre_-_ind_191.2023_-_troca_lampada_poste_rua_teofilo_otoni.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo que realize a troca de lâmpada do poste na rua Teófilo Otoni  numero  1185 bairro Bom Jesus II.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/639/jane_-_ind_192.2023_-_aquisicao_area_para_eventos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/639/jane_-_ind_192.2023_-_aquisicao_area_para_eventos.pdf</t>
   </si>
   <si>
     <t>Aquisição de área destinada para a realização de eventos de maior porte.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/641/ildeu_-_ind_193.2023_-_ponto_de_onibus_rua_bonfim.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/641/ildeu_-_ind_193.2023_-_ponto_de_onibus_rua_bonfim.pdf</t>
   </si>
   <si>
     <t>Instalação de um novo ponto de ônibus na altura do número 1.503 da Rua Bonfim.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/642/edson_-_ind_194.2023_-_quebra_molas_rua_n_e_rua_helio_candido_de_souza.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/642/edson_-_ind_194.2023_-_quebra_molas_rua_n_e_rua_helio_candido_de_souza.pdf</t>
   </si>
   <si>
     <t>colocação de quebra molas</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/643/ildeu_-_ind._195.2023_-__semaforo_minas_gerais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/643/ildeu_-_ind._195.2023_-__semaforo_minas_gerais.pdf</t>
   </si>
   <si>
     <t>Instalação de semáforo na avenida Minas Gerais com Bonfim</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/644/edson_-_ind._196.2023_-_creche_izabel_cristina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/644/edson_-_ind._196.2023_-_creche_izabel_cristina.pdf</t>
   </si>
   <si>
     <t>colocação de placa de sinalização em frente a creche Municipal Izabel Cristina localizada na Rua Vital Moreira Mocambeiro</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/645/andre_-_ind_197.2023_-_iluminacao_praca_nossa_senhora.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/645/andre_-_ind_197.2023_-_iluminacao_praca_nossa_senhora.pdf</t>
   </si>
   <si>
     <t>Iluminação da Praça do bairro Nossa Senhora de fatima</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/654/jane_-_ind_198.2023_-_melhoria_convenios_ipsemg.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/654/jane_-_ind_198.2023_-_melhoria_convenios_ipsemg.pdf</t>
   </si>
   <si>
     <t>intervenção ao Governo do estado para a melhoria da rede de credenciamento/ atendimento do IPSEMG - no município de Matozinhos</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/655/andre_-_ind_199.2023_-_caminhao_pipa_bairro_sao_jose_rua_expedicionario.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/655/andre_-_ind_199.2023_-_caminhao_pipa_bairro_sao_jose_rua_expedicionario.pdf</t>
   </si>
   <si>
     <t>Solicita caminhão-pipa no bairro São José, especialmente na Rua Expedicionário João Ferreira Dutra.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/659/marco_antonio_-_ind_200.2023_-_reuniao_junto_a_cemig.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/659/marco_antonio_-_ind_200.2023_-_reuniao_junto_a_cemig.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo marcação de reunião junto à CEMIG</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/666/ildeu_-_ind_201.2023_-_operacao_tapa_buracos_rua_abrao_ellan.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/666/ildeu_-_ind_201.2023_-_operacao_tapa_buracos_rua_abrao_ellan.pdf</t>
   </si>
   <si>
     <t>Operação Tapa buraco na rua Abrao Elian no bairro Estação.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/667/ildeu_-_ind_202.2023_-_braco_luminaria_poste_final_da_rua_rio_de_janeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/667/ildeu_-_ind_202.2023_-_braco_luminaria_poste_final_da_rua_rio_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Instalação de braço com luminário no poste do final da Rua Rio de Janeiro no bairro centro em frente ao número 249.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/669/carlos_-_ind_203.2023_-_estudo_viabilidade_capacitacao_de_empreendedores.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/669/carlos_-_ind_203.2023_-_estudo_viabilidade_capacitacao_de_empreendedores.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA CAPACITAÇÃO DE EMPREENDEDORES LOCAIS</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/688/marco_antonio_-_ind_204.2023_-_retirada_entulho_ruas_bairro_sao_miguel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/688/marco_antonio_-_ind_204.2023_-_retirada_entulho_ruas_bairro_sao_miguel.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO ESTUDO DE VIABILIDADE PARA PROVIDENCIAR MEDIDAS NECESSARIAS PARA RETIRADA DE ENTULHOS DAS RUAS DO BAIRRO SAO MIGUEL</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/689/edson_-_ind_205.2023_-_providencias_ubs_bom_jesus_i.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/689/edson_-_ind_205.2023_-_providencias_ubs_bom_jesus_i.pdf</t>
   </si>
   <si>
     <t>Providenciar na Unidade Básica de Saúde do Bom Jesus I, cozinha e materiais, banheiro e telefone fixo.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/691/ildeu_-_ind_206.2023_-_limpeza_extensao_rua_otaviano_pereira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/691/ildeu_-_ind_206.2023_-_limpeza_extensao_rua_otaviano_pereira.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza em toda extensão da Rua Otaviano Pereira no bairro Estação.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/692/ildeu_-_ind_207.2023_-_recolhimento_restos_materiais_bairro_sao_sebastiao_rua_esmeraldas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/692/ildeu_-_ind_207.2023_-_recolhimento_restos_materiais_bairro_sao_sebastiao_rua_esmeraldas.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor de obras que recolha restos de materiais deixados pos execução de determinado serviços na Rua Esmeraldas em frente ao n 105., bairro São Sebastião.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/695/italo_-_ind_208.2023_-_manutencao_e_limpeza_ruas_bairro_sao_jose.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/695/italo_-_ind_208.2023_-_manutencao_e_limpeza_ruas_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>Solicito manutenção e limpeza das ruas do Bairro São José para retirada da Lama</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/696/italo_-_ind_209.2023_-_construcao_bacia_captacao_agua_general_orlando_torres.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/696/italo_-_ind_209.2023_-_construcao_bacia_captacao_agua_general_orlando_torres.pdf</t>
   </si>
   <si>
     <t>Realização de estudo para a construção de uma caixa/bacia de captação de agua para prevenção de enchentes na rua General Orlando Torres no bairro Nossa Senhora de Fatima.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>Julhão da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/697/julio_-_ind_210.2023_-_solucoes_ruas_bairro_sao_paulo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/697/julio_-_ind_210.2023_-_solucoes_ruas_bairro_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo solução efetivas para ruas do Bairro São Paulo devido as chuvas.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/700/marcio_-__ind_211.2023_-_reducao_calcada_entre_ruas_jurandir_costa_campos_e_eduardo_goncalves_cota.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/700/marcio_-__ind_211.2023_-_reducao_calcada_entre_ruas_jurandir_costa_campos_e_eduardo_goncalves_cota.pdf</t>
   </si>
   <si>
     <t>solicito estudo técnico para redução de passeio para aumentar asfalto das ruas jurandir  com a eduardo costa</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/704/ildeu_-_ind_212.2023_-_quebra_molas_condominio_recanto_jacarandas_rua_alvaro_vieira_da_costa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/704/ildeu_-_ind_212.2023_-_quebra_molas_condominio_recanto_jacarandas_rua_alvaro_vieira_da_costa.pdf</t>
   </si>
   <si>
     <t>Intalação de quebra molas em frente ao Condominio Recanto dos jacarandas no bairro estação</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/705/ildeu_-_ind_213.2023_-_redutores_faixas_de_pedestre_e_placas_mg_424_em_frente_ao_posto.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/705/ildeu_-_ind_213.2023_-_redutores_faixas_de_pedestre_e_placas_mg_424_em_frente_ao_posto.pdf</t>
   </si>
   <si>
     <t>Intalação de redutores de velocidade na segunda entrada do bairro sao miguel</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/707/carlos_-_ind_214.2023_-_instalacao_lixeiras_comunitarias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/707/carlos_-_ind_214.2023_-_instalacao_lixeiras_comunitarias.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras comunitárias para atender centro e bairros</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/708/carlos_-_ind_215.2023_-_limpeza_e_pavimentacao_rua_abraao_elian.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/708/carlos_-_ind_215.2023_-_limpeza_e_pavimentacao_rua_abraao_elian.pdf</t>
   </si>
   <si>
     <t>Limpeza e pavimentação no trecho final da Rua Abrão Elian no bairro  estação</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/710/jane_-_ind_216.2023_-_pavimentacao_estrada_aracas_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/710/jane_-_ind_216.2023_-_pavimentacao_estrada_aracas_matozinhos.pdf</t>
   </si>
   <si>
     <t>Pavimentação da estrada que liga o Araças a Matozinhos</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/711/italo_-_ind_217.2023_-_manutencao_mercado_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/711/italo_-_ind_217.2023_-_manutencao_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Manutenção do Mercado Municipal de Matozinhos</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/717/marco_antonio_-_ind_218.2023_-_melhorias_avenida_jurandir_campos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/717/marco_antonio_-_ind_218.2023_-_melhorias_avenida_jurandir_campos.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Avenida Dr. Jurandir Campos.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/718/sidirley_-_ind_219.2023_-_alteracao_trajeto_rua_bolivia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/718/sidirley_-_ind_219.2023_-_alteracao_trajeto_rua_bolivia.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade técnica sobre trajeto de transporte público municipal Matozinhos/Mocambeiro e alteração trajeto na Rua Bolívia.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/721/ildeu_-_ind_220.2023_-_servidor_para_organizar_fila_farmacia_central.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/721/ildeu_-_ind_220.2023_-_servidor_para_organizar_fila_farmacia_central.pdf</t>
   </si>
   <si>
     <t>Solicita disponibilização de servidor para organização da filma da Farmácia Central.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/724/carlos_-_ind_221.2023_-_limpeza_e_manutencao_rua_etelvina_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/724/carlos_-_ind_221.2023_-_limpeza_e_manutencao_rua_etelvina_martins.pdf</t>
   </si>
   <si>
     <t>Que seja realizado Limpeza e manutenção da rua Etelvina Martins no bairro progresso.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/727/carlos_-_ind_222.2023_-_limpeza_e_manutencao_rua_jose_dias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/727/carlos_-_ind_222.2023_-_limpeza_e_manutencao_rua_jose_dias.pdf</t>
   </si>
   <si>
     <t>Realização de manutenção pela Secretaria de Desenvolvimento Urbano manutenção coleta de capina da rua José Dias no Bairro Estação.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/728/jane_-_ind_223.2023_-_paliativo_emergencial_estrada_aracas_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/728/jane_-_ind_223.2023_-_paliativo_emergencial_estrada_aracas_matozinhos.pdf</t>
   </si>
   <si>
     <t>Realização de serviço paliativo emergencial na estrada que liga o Araçás a Matozinhos.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/740/edson_-_ind_224.2023_-_limpeza_e_tampar_buraco_rua_francisco_mendes_linhares.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/740/edson_-_ind_224.2023_-_limpeza_e_tampar_buraco_rua_francisco_mendes_linhares.pdf</t>
   </si>
   <si>
     <t>Providenciar limpeza e retirada de entulho, limpeza de bueiro e tampar buraco, Rua Francisco Mendes Linhares em frente ao nº 22 , bairro Cruzeiro - Matozinhos- MG.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/747/carlos_-_ind_225.2023_-_complexo_empresarial_no_antigo_pa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/747/carlos_-_ind_225.2023_-_complexo_empresarial_no_antigo_pa.pdf</t>
   </si>
   <si>
     <t>Solicita avaliação para criação do Complexo Empresarial nas instalações do antigo Pronto Atendimento.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/748/marco_antonio_-_ind_226.2023_-_melhorias_rua_santo_antonio_com_rua_eduardo_goncalves_cotta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/748/marco_antonio_-_ind_226.2023_-_melhorias_rua_santo_antonio_com_rua_eduardo_goncalves_cotta.pdf</t>
   </si>
   <si>
     <t>Providenciar por meio da Secretaria de obras competente, melhorias urgentes no local (tapa buraco na confluência da Rua Santo Antônio com Rua Eduardo Gonçalves Cota).</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/749/marco_antonio_-_ind_227.2023_-_poda_de_arvore_avenida_industrial_e_em_frente_restaurante_do_marinho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/749/marco_antonio_-_ind_227.2023_-_poda_de_arvore_avenida_industrial_e_em_frente_restaurante_do_marinho.pdf</t>
   </si>
   <si>
     <t>Que seja realizada estudo de viabilidade para realizar poda de árvore em frente ao n°251 da Avenida Industrial no Bairro da Graça.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/756/ildeu_-_ind_228.2023_-_operacao_tapa_buracos_rua_ulisses_goncalves_cotta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/756/ildeu_-_ind_228.2023_-_operacao_tapa_buracos_rua_ulisses_goncalves_cotta.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na rua Ulisses Gonçalves Cotta</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/757/ildeu_-_ind_229.2023_-_calcamento_asfaltamento_rua_eucalipto.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/757/ildeu_-_ind_229.2023_-_calcamento_asfaltamento_rua_eucalipto.pdf</t>
   </si>
   <si>
     <t>Solicita calçamento ou asfaltamento na Rua Eucalipto</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/759/jane_-_ind_230.2023_-_polo_defensoria_publica.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/759/jane_-_ind_230.2023_-_polo_defensoria_publica.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de polo da Defensoria Pública do estado de MG</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/762/carlos_-_ind_231.2023_-_gratuidade_transporte_publico_eleicoes_conselho_tutelar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/762/carlos_-_ind_231.2023_-_gratuidade_transporte_publico_eleicoes_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Solicita transporte público gratuito no dia das eleições do Conselho Tutelar</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/775/marco_antonio_-_ind_232.2023_-poda_arvores_antigo_cemiterio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/775/marco_antonio_-_ind_232.2023_-poda_arvores_antigo_cemiterio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a poda de árvore no antigo cemitério da cidade.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/781/carlos_-_ind_233.2023_-_limpeza_e_manutencao_sabatine_del_boccio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/781/carlos_-_ind_233.2023_-_limpeza_e_manutencao_sabatine_del_boccio.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e manutenção da Rua Sabatine Del Boccio.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/784/ildeu_-_ind_234.2023_-_placa_identificacao_capela_velorio_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/784/ildeu_-_ind_234.2023_-_placa_identificacao_capela_velorio_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Placa de identificação para capela velório do Distrito de Mocambeiro</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/785/ildeu_-_ind_235.2023_-_operacao_tapa_buracos_rua_joaquim_pereira_mocambeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/785/ildeu_-_ind_235.2023_-_operacao_tapa_buracos_rua_joaquim_pereira_mocambeiro.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Joaquim Pereira</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/786/andre_-_ind_236.2023_-_sombreiros_mercado_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/786/andre_-_ind_236.2023_-_sombreiros_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de placas eletrônicas no ponto de ônibus.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/788/jane_-_ind_237.2023_-_limpeza_bueiros_da_cidade.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/788/jane_-_ind_237.2023_-_limpeza_bueiros_da_cidade.pdf</t>
   </si>
   <si>
     <t>Operação de limpeza em todos os bueiros da cidade.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>Seja realizado estudo de viabilidade pela Secretaria de Obras afim de providenciar melhorias urgente no local ( Iluminação pública da Rua Estrela Dalva), bairro Cruzeiro, na cidade de Matozinhos.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>Solicita inclusão de informações sobre talões de estacionamento rotativo</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas na rua Estrela Dalva, bairro Cruzeiro.</t>
   </si>
   <si>
     <t>808</t>
   </si>
@@ -4444,1344 +4444,1344 @@
   <si>
     <t>815</t>
   </si>
   <si>
     <t>Instalação de dois quebras molas na rua Brasília , nas proximidades do número 1760 no bairro Vista Alegre.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>Patrolamento da rua José Dias no bairro Estação em toda sua extensão.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO ESTUDO DE VIABILIDADE PARA PROVIDENCIAR MELHORIAS URGENTES NO LOCAL ( LIMPEZA DE BUEIROS DE CAPTAÇÃO DE AGUA PLUVIAL DAS RUAS DO BAIRRO NOSSA SENHORA DE FATIMA NA CIDADE DE MATOZINHOS.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/49/marli_-_mocao_01.2023_-_parabenizacao_deputada_estadual_leninha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/49/marli_-_mocao_01.2023_-_parabenizacao_deputada_estadual_leninha.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização à Deputada Estadual Leninha.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/50/marli_-_mocao_01.2023_-_parabenizacao_deputada_maria_clara_marra.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/50/marli_-_mocao_01.2023_-_parabenizacao_deputada_maria_clara_marra.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização à Deputada Estadual Maria Clara Marra.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/73/marco_antonio_-_mocao_03.2023_-_parabenizacao_voluntarios_amor_exigente.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/73/marco_antonio_-_mocao_03.2023_-_parabenizacao_voluntarios_amor_exigente.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização aos voluntários do grupo Amor Exigente de Matozinhos, representado pela Senhora Cristiane Nunes Machado.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/74/marco_antonio_-_mocao_04.2023_-_parabenizacao_maria_efigenia_fundadora_amor_exigente.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/74/marco_antonio_-_mocao_04.2023_-_parabenizacao_maria_efigenia_fundadora_amor_exigente.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à Senhora Maria Efigênia Silva, fundadora do grupo Amor Exigente em Matozinhos.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/78/italo_-_mocao_05.2023_-_parabenizacao_marcos_vinicius_araujo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/78/italo_-_mocao_05.2023_-_parabenizacao_marcos_vinicius_araujo.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização ao senhor Marcos Vinicius Araújo, por seus feitos e suas conquistas representando a cidade de Matozinhos em diversos campeonatos de Jiu-Jitsu.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/87/ildeu_-_mocao_06.2023_-_parabenizacao_nayara_rocha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/87/ildeu_-_mocao_06.2023_-_parabenizacao_nayara_rocha.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização à Deputada Estadual Nayara Rocha.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/95/marli_-_mocao_7.2023_-_pesar_raimundo_batata.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/95/marli_-_mocao_7.2023_-_pesar_raimundo_batata.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de pesar aos familiares do ex-vereador de Sete Lagoas-MG, Sr. Raimundo Alves Gonçalves.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/106/marco_antonio_-_mocao_8.2023_-_parabenizacao_geraldo_de_fatima_-_madre_tereza.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/106/marco_antonio_-_mocao_8.2023_-_parabenizacao_geraldo_de_fatima_-_madre_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita moção de parabenização ao Sr. Geraldo de Fátima Corrêa.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/128/marli_-_mocao_9.2023_-_parabenizacao_tjmg_e_superintendencia_coordenadoria_da_mulher.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/128/marli_-_mocao_9.2023_-_parabenizacao_tjmg_e_superintendencia_coordenadoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização ao Tribunal de Justiça do Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/129/marli_-_mocao_10.2023_-_parabenizacao_rosiane_fernandes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/129/marli_-_mocao_10.2023_-_parabenizacao_rosiane_fernandes.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à Secretária de Desenvolvimento Social Sra. Rosiane pela continuidade da reforma da Casa da Mulher em Matozinhos.</t>
   </si>
   <si>
     <t>César de Soné, Edinho do Ferro Velho</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/132/cesar_e_edson_-_mocao_11.2023_-_agradecimentos_mariane_cordeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/132/cesar_e_edson_-_mocao_11.2023_-_agradecimentos_mariane_cordeiro.pdf</t>
   </si>
   <si>
     <t>Concede moção de parabenização à vereadora de Ivinhema/MS, Sra. Mariane Cordeiro de Paula.</t>
   </si>
   <si>
     <t>Jane Rosa, Marli Vale</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/133/jane_e_marli_-_mocao_12.2023_-_parabenizacao_almg_e_comissao_de_defesa_direitos_da_mulher.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/133/jane_e_marli_-_mocao_12.2023_-_parabenizacao_almg_e_comissao_de_defesa_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização à Comissão de Defesa dos Direitos da Mulher da Assembleia Legislativa de Minas Gerais.</t>
   </si>
   <si>
     <t>Marli Vale, Jane Rosa</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/134/marli_e_jane_-_mocao_13.2023_-_parabenizacao_servidores_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/134/marli_e_jane_-_mocao_13.2023_-_parabenizacao_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Concede Moção de parabenização aos servidores da Câmara.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/158/andre_-_mocao_14.2023_-_pesar_jorge_rodrigues.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/158/andre_-_mocao_14.2023_-_pesar_jorge_rodrigues.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar aos familiares do Sr. Jorge Rodrigues.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/159/andre_-_mocao_15.2023_-_pesar_clemar_maduro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/159/andre_-_mocao_15.2023_-_pesar_clemar_maduro.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar aos familiares do Sr. Clemar Maduro.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/160/marli_-_mocao_16.2023_-_pesar_jordelina_ferreira_-_vovo_preta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/160/marli_-_mocao_16.2023_-_pesar_jordelina_ferreira_-_vovo_preta.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar aos familiares da Sra. Jordelina Ferreira da Cruz.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/163/marli_-_mocao_17.2023_-_pesar_dr._clay_brites.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/163/marli_-_mocao_17.2023_-_pesar_dr._clay_brites.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar aos familiares do Dr. Clay Brites</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/164/marcio_-_mocao_18.2023_-_parabenizacao_servidores_cmm_-_15_anos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/164/marcio_-_mocao_18.2023_-_parabenizacao_servidores_cmm_-_15_anos.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização aos servidores da Câmara.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/173/jane_-_mocao_19.2023_-_parabenizacao_dalva_silva_lima_-_enxovais_gestantes_em_vulnerabilidade.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/173/jane_-_mocao_19.2023_-_parabenizacao_dalva_silva_lima_-_enxovais_gestantes_em_vulnerabilidade.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização a Sra. Dalva Silva Lima</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/183/jane_-_mocao_20.2023_-_parabenizacao_sra._maura_venancio_da_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/183/jane_-_mocao_20.2023_-_parabenizacao_sra._maura_venancio_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização à Sra. Maura Venância da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/184/jane_-_mocao_21.2023_-_parabenizacao_juliana_sampaio_dos_santos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/184/jane_-_mocao_21.2023_-_parabenizacao_juliana_sampaio_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização à Sra. Juliana Sampaio dos Santos.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/185/jane_-_mocao_22.2023_-_parabenizacao_rafaela_bruna_braga_marinho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/185/jane_-_mocao_22.2023_-_parabenizacao_rafaela_bruna_braga_marinho.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização a Sra. Rafaela Bruna Braga Marinho.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/211/jane_-_mocao_23.2023_-_familia_clemente.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/211/jane_-_mocao_23.2023_-_familia_clemente.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização para as mulheres da Família Clemente.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/212/jane_-_mocao_24.2023_-_parabenizacao_mulheres_garis.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/212/jane_-_mocao_24.2023_-_parabenizacao_mulheres_garis.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização para as garis do município</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/220/marli_-_mocao_25.2023_-_pesar_edgar_tadeu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/220/marli_-_mocao_25.2023_-_pesar_edgar_tadeu.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares do Sr. Edgar Tadeu.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/221/claudio_-_mocao_26.2023_-_pesar_flavio_moreira_pezzini.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/221/claudio_-_mocao_26.2023_-_pesar_flavio_moreira_pezzini.pdf</t>
   </si>
   <si>
     <t>Solicita moção de pesar aos familiares do Sr. Flávio Moreira Pezzini.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/227/marli_-_mocao_27.2023_-_parabenizacao_dep_nayara_pela_audiencia_do_autismo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/227/marli_-_mocao_27.2023_-_parabenizacao_dep_nayara_pela_audiencia_do_autismo.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Parabenização para Deputada Estadual Nayara Rocha, pela realização de Audiência Pública.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/234/marli_-_mocao_28.2023_-_pesar_aos_familiares_da_sra_marina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/234/marli_-_mocao_28.2023_-_pesar_aos_familiares_da_sra_marina.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Pesar aos familiares da Sra. Marina dos Prazeres Daniel.</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/244/marli_-_mocao_29.2023_-_pesar_aos_familiares_da_sra_abdon.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/244/marli_-_mocao_29.2023_-_pesar_aos_familiares_da_sra_abdon.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Pesar aos familiares do Sr. Abdon Crisóstimo da Costa.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/251/ildeu_-_mocao_30.2023_-_parabenizacao_a_igreja_universal_pela_acao_unisocial.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/251/ildeu_-_mocao_30.2023_-_parabenizacao_a_igreja_universal_pela_acao_unisocial.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Parabenização aos voluntários da Igreja Universal do Reino de Deus de Matozinhos.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/260/marco_antonio_-_mocao_31.2023_-_parabenizacao_kamilly_luiza.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/260/marco_antonio_-_mocao_31.2023_-_parabenizacao_kamilly_luiza.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização à atleta Kâmilly Luiza Carvalho Ferreira - Praticante de Muay Thai e MMA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/261/marco_antonio_-_mocao_32.2023_-_parabenizacao_samuel_barcelos_decolo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/261/marco_antonio_-_mocao_32.2023_-_parabenizacao_samuel_barcelos_decolo.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Sr. Samuel Barcelos Decoló - proprietário do Brutus Centro de Treinamento.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/265/marli_-_mocao_33.2023_-_aplausos_fernanda_venancio_miss_sarzedo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/265/marli_-_mocao_33.2023_-_aplausos_fernanda_venancio_miss_sarzedo.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de aplausos para Fernanda Venâncio.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/267/marli_e_vereadores_-_mocao_34.2023_-_pesar_familiares_maria_neves_sena_braz.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/267/marli_e_vereadores_-_mocao_34.2023_-_pesar_familiares_maria_neves_sena_braz.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares da Sra. Maria das Neves Sena Braz</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/271/jane_-_mocao_35.2023_-_parabenizacao_companhia_pe_de_pano.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/271/jane_-_mocao_35.2023_-_parabenizacao_companhia_pe_de_pano.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de parabenização para a Companhia Pé de Pano</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Geraldo Lúcio Apolinário</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/275/marli_e_cesar_-_mocao_37.2023_-_parabenizacao_geraldo_lucio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/275/marli_e_cesar_-_mocao_37.2023_-_parabenizacao_geraldo_lucio.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Aplausos para o Sr. Geraldo Lúcio Apolinário.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/280/marli_-_mocao_38.2023_-_pesar_neide_mesquita.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/280/marli_-_mocao_38.2023_-_pesar_neide_mesquita.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Sra. Neide Mesquita.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/281/marli_-_mocao_39.2023_-_parabenizacao_paulo_henrique_marazzi_diniz.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/281/marli_-_mocao_39.2023_-_parabenizacao_paulo_henrique_marazzi_diniz.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenizacão  para o estudante Paulo Henrique Souza Marazzi Diniz, natural de Contagem, pela aprovação em um programa de bolsas do governo dos Estados Unidos.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/290/marli_-_mocao_40.2023_-_pesar_familiares_maria_de_lourdes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/290/marli_-_mocao_40.2023_-_pesar_familiares_maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Pesar aos familiares da Sra. Maria de Lourdes Araújo Paula.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/292/marco_antonio_-_mocao_41.2023_-_apoio_deputado_douglas_mello.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/292/marco_antonio_-_mocao_41.2023_-_apoio_deputado_douglas_mello.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de apoio ao Deputado Estadual Douglas Melo.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/300/marli_-_mocao_42.2023_-_pesar_familiares_regina_paz_barbosa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/300/marli_-_mocao_42.2023_-_pesar_familiares_regina_paz_barbosa.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de pesar aos familiares da Sra. Regina Paz Barbosa da Silva.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/301/marli_-_mocao_43.2023_-_parabenizacao_vittorio_anthony.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/301/marli_-_mocao_43.2023_-_parabenizacao_vittorio_anthony.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Parabenização para Vittorio Anthony</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/306/carlos_-_mocao_44.2023_-_parabenizacao_airton_cesar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/306/carlos_-_mocao_44.2023_-_parabenizacao_airton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de congratulação a Airton Cesar da Rocha</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/307/carlos_-_mocao_45.2023_-_parabenizacao_geraldo_magela.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/307/carlos_-_mocao_45.2023_-_parabenizacao_geraldo_magela.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Congratulação ao Sr. Geraldo Magela de Paula</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/308/marli_-_mocao_46.2023_-_parabenizacao_laura_ramos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/308/marli_-_mocao_46.2023_-_parabenizacao_laura_ramos.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de parabenização a Laura Ramos de Oliveira Simões.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/314/ildeu_-_mocao_47.2023_-_aplausos_ana_iskarlat.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/314/ildeu_-_mocao_47.2023_-_aplausos_ana_iskarlat.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Aplausos para Ana Iskarlat Júnia Barbosa dos Santos.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/318/marli_-_mocao_48.2023_-_pesar_sra._alecilda_roberto.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/318/marli_-_mocao_48.2023_-_pesar_sra._alecilda_roberto.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de pesar aos familiares da Sra. Alecilda Roberto.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/339/ildeu_-_mocao_49.2023_-_mocao_de_apoio_para_deputado_marcelo_crivella.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/339/ildeu_-_mocao_49.2023_-_mocao_de_apoio_para_deputado_marcelo_crivella.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de apoio para o Dep. Federal Marcelo Crivella, referente a PEC 05/2023</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Marli Vale, Cláudio Cecé, Edinho do Ferro Velho, Ítalo Borges</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/374/marli_-_mocao_50.2023_-_familiares_remaclo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/374/marli_-_mocao_50.2023_-_familiares_remaclo.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares do Ex-Prefeito de Capim Branco, Remaclo Souza</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/398/ildeu_-_mocao_51.2023_-_parabenizacao_cassio_campolina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/398/ildeu_-_mocao_51.2023_-_parabenizacao_cassio_campolina.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de parabenização ao Sr. Cássio Campolina</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/408/marli_-_mocao_52.2023_-_parabenizacao_maria_clara_marra.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/408/marli_-_mocao_52.2023_-_parabenizacao_maria_clara_marra.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Parabenização para Deputada Maria Clara Marra.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/409/marli_-_mocao_53.2023_-_parabenizacao_nayara_rocha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/409/marli_-_mocao_53.2023_-_parabenizacao_nayara_rocha.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Parabenização para Deputada Nayara Rocha.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/411/andre_-_mocao_54.2023_-_parabenizacao_pelo_casamento_maria_e_gabriel.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/411/andre_-_mocao_54.2023_-_parabenizacao_pelo_casamento_maria_e_gabriel.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização para Maria Clara Serafim de Matos Pires e Gabriel Davi Pires.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/412/marli_-_mocao_55.2023_-_agradecimento_pela_doacao_de_sangue.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/412/marli_-_mocao_55.2023_-_agradecimento_pela_doacao_de_sangue.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Agradecimento as pessoas abaixo citadas, que contribuíram para a Campanha de Doação de Sangue</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/413/marli_-_mocao_56.2023_-_agradecimento_sargento_magalhaes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/413/marli_-_mocao_56.2023_-_agradecimento_sargento_magalhaes.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de agradecimento ao Sargento Magalhães e alunos do Tiro de Guerra 04-043, pela doação de sangue.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/417/edson_-_mocao_57.2023_-_parabenizacao_ao_sr._juliano_medeiros.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/417/edson_-_mocao_57.2023_-_parabenizacao_ao_sr._juliano_medeiros.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Parabenização para o Sr. Juliano Medeiros de Oliveira.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/418/ildeu_-_mocao_58.2023_-_parabenizacao_aos_servidores_da_creche_santa_terezinha.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/418/ildeu_-_mocao_58.2023_-_parabenizacao_aos_servidores_da_creche_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de parabenização para as servidoras da Creche Santa Terezinha</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/458/marli_-_mocao_59-2023_-_mocao_de_pesar_fatima_batista.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/458/marli_-_mocao_59-2023_-_mocao_de_pesar_fatima_batista.pdf</t>
   </si>
   <si>
     <t>Moção de pesar Sra. Fátima Batista Pereira.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/459/marli_e_vereadores_-_mocao_60.2023_-_aplausos_afonso_leite.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/459/marli_e_vereadores_-_mocao_60.2023_-_aplausos_afonso_leite.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Sr. Afonso Leite.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/465/carlos_-_mocao_61.2023_-_congratulacao_vega_abrasivos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/465/carlos_-_mocao_61.2023_-_congratulacao_vega_abrasivos.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Congratulação para a empresa VEGA ABRASIVOS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/466/marco_antonio_-_mocao_62.2023_-_parabenizacao_sergio_braz.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/466/marco_antonio_-_mocao_62.2023_-_parabenizacao_sergio_braz.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Parabenização para Sérgio Braz de Souza.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/469/marli_-_mocao_63.2023_-_parabenizacao_joao_perez.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/469/marli_-_mocao_63.2023_-_parabenizacao_joao_perez.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao João Perez Sobrinho pela celebração dos 88 anos de vida.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/470/marli_-_mocao_64.2023_-_pesar_familiares_mario_vieira_da_costa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/470/marli_-_mocao_64.2023_-_pesar_familiares_mario_vieira_da_costa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. Mário Vieira da Costa.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/478/ildeu_-_mocao_65.2023_-_parabenizacao_promotor_gilvan.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/478/ildeu_-_mocao_65.2023_-_parabenizacao_promotor_gilvan.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização ao Promotor Gilvan Augusto Alves.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/482/claudio_cece_-_mocao_66.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/482/claudio_cece_-_mocao_66.2023.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização para Inês Gomes Luiz.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/483/claudio_cece_-_mocao_67.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/483/claudio_cece_-_mocao_67.2023.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Parabenização para Laura Gomes.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/488/marcio_-_mocao_68.2023_-_parabenizacao_flavia_geovana.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/488/marcio_-_mocao_68.2023_-_parabenizacao_flavia_geovana.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Parabenização para Flávia Geovana Silva.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/491/marli_-_mocao_69.2023_-_parabenizacao_equipe_tempo_de_aprender.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/491/marli_-_mocao_69.2023_-_parabenizacao_equipe_tempo_de_aprender.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Parabenização para Equipe do Tempo de Aprender, do Município de Capim Branco.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/492/marli_-_mocao_70.2023_-__paroquia_do_senhor_bom_jesus_de_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/492/marli_-_mocao_70.2023_-__paroquia_do_senhor_bom_jesus_de_matozinhos.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de parabenização para a Paróquia do Senhor Bom Jesus de Matozinhos.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/508/marli_-_mocao_71.2023_-_pesar_familiares_sr._joao_pereira_soares.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/508/marli_-_mocao_71.2023_-_pesar_familiares_sr._joao_pereira_soares.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Pesar aos familiares do Sr. João Pereira Soares.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/509/marco_antonio_-_mocao_72.2023_-_parabenizacao_sr._divino_goncalves_da_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/509/marco_antonio_-_mocao_72.2023_-_parabenizacao_sr._divino_goncalves_da_silva.pdf</t>
   </si>
   <si>
     <t>Parabenização ao sr. Divino Gonçalves da Silva conhecido como "Bilu" que possui um trailer na Rua Fernando Pezzini.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/510/marco_antonio_-_mocao_73.2023_-_parabenizacao_aos_membros_da_diretoria_da_oab_matozinhos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/510/marco_antonio_-_mocao_73.2023_-_parabenizacao_aos_membros_da_diretoria_da_oab_matozinhos.pdf</t>
   </si>
   <si>
     <t>Parabenização aos membros da Diretoria da 198ª Ordem dos Advogados do Brasil OAB - Matozinhos.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/518/ildeu_-_mocao_74.2023_-_parabenizacao_clube_recreativo_eldorado.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/518/ildeu_-_mocao_74.2023_-_parabenizacao_clube_recreativo_eldorado.pdf</t>
   </si>
   <si>
     <t>Parabenização para o Clube Recreativo Eldorado de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/522/jane_-_mocao_75.2023_-_parabenizacao_geraldo_luciano.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/522/jane_-_mocao_75.2023_-_parabenizacao_geraldo_luciano.pdf</t>
   </si>
   <si>
     <t>Parabenização para Geraldo Luciano de Carvalho pelo seu trabalho realizado, contribuindo para o legado da construção da nossa Matozinhos nos seus 200 anos.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/523/jane_-_mocao_76.2023_-_parabenizacao_sarah_fonseca_maia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/523/jane_-_mocao_76.2023_-_parabenizacao_sarah_fonseca_maia.pdf</t>
   </si>
   <si>
     <t>Parabenização para Sarah Fonseca Maia Mesquita. Eleva o nome de Matozinhos nacionalmente através dos esportes que pratica, além de ser uma inspiração para outros atletas.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/524/jane_-_mocao_77.2023_-_parabenizacao_afonso_leite.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/524/jane_-_mocao_77.2023_-_parabenizacao_afonso_leite.pdf</t>
   </si>
   <si>
     <t>Parabenização para Afonso Leite, pela sua atuante participação na construção da história dos 200 anos de Matozinhos.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/526/jane_-_mocao_78.2023_-_parabenizacao_maria_diniz.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/526/jane_-_mocao_78.2023_-_parabenizacao_maria_diniz.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de parabenização para Maria Diniz da Cruz.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/527/jane_-_mocao_79.2023_-_parabenizacao_ana_julia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/527/jane_-_mocao_79.2023_-_parabenizacao_ana_julia.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Parabenização para Ana Júlia de Souza.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/528/jane_-_mocao_80.2023_-_parabenizacao_cabo_terra.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/528/jane_-_mocao_80.2023_-_parabenizacao_cabo_terra.pdf</t>
   </si>
   <si>
     <t>Parabenização para Pedro Felício Terra pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/537/marli_-_mocao_81.2023_-__aplausos_hospital_aberto_cavalcanti.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/537/marli_-_mocao_81.2023_-__aplausos_hospital_aberto_cavalcanti.pdf</t>
   </si>
   <si>
     <t>Aplausos para o Hospital Alberto Cavalcante é o primeiro hospital público estadual a entregar laringes eletrônicas a pacientes.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/540/marco_antonio_-_mocao_82.2023-__aplausos_senhor_ignacio_vilomar_castanon_de_mattos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/540/marco_antonio_-_mocao_82.2023-__aplausos_senhor_ignacio_vilomar_castanon_de_mattos.pdf</t>
   </si>
   <si>
     <t>Aplausos para o Sr. Ignácio Vilomar Castanón de Mattos, atual diretor administrativo ano Grupo Escoteiro Liz do Amanhã em Juiz de Fora MG</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/541/marco_antonio_-_mocao_83.2023_-_aplausos__assoc._madre_tereza_de_calcuta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/541/marco_antonio_-_mocao_83.2023_-_aplausos__assoc._madre_tereza_de_calcuta.pdf</t>
   </si>
   <si>
     <t>Aplausos aos membros da Diretoria da Associação Madre Tereza de Calcutá</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/544/sidirley__-_mocao_84.2023_-_aplausos_projeto_corredores_atletas_de_cristo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/544/sidirley__-_mocao_84.2023_-_aplausos_projeto_corredores_atletas_de_cristo.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para Projeto Corredores Atletas de Cristo.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/556/ildeu_-_mocao_85.2023_-_parabenizacao_aberlardo_jose_da_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/556/ildeu_-_mocao_85.2023_-_parabenizacao_aberlardo_jose_da_silva.pdf</t>
   </si>
   <si>
     <t>Parabenização para o sr. Abelardo José da Silva</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/557/ildeu_-_mocao_86.2023_-_parabenizacao_jose_henrique_de_paula.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/557/ildeu_-_mocao_86.2023_-_parabenizacao_jose_henrique_de_paula.pdf</t>
   </si>
   <si>
     <t>Parabenização para o sr. José Henrique de Paula.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>Parabenização para o Sr. José Henrique de Paula</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>MOCAO DE PARABENIZAÇÃO PARA DNG PINTURAS PELA ATENÇÃO AO FOMENTO E GERAÇÃO DE EMPREGO DO NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/569/ildeu_-_mocao_89.2023_-_jorge_luiz_da_cruz_-_du_jorge.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/569/ildeu_-_mocao_89.2023_-_jorge_luiz_da_cruz_-_du_jorge.pdf</t>
   </si>
   <si>
     <t>RECONHECIMENTO A JORGE LUIZ DA CRUZ LEITE CONHECIDO COMO DU JORGE PELO IMPORTANTE SERVIÇO PRESTADO AO MUNICIPIO</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/573/ildeu_-_mocao_90.2023_-_eliani_de_fatima_oliveira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/573/ildeu_-_mocao_90.2023_-_eliani_de_fatima_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização para Eliani de Fátima Oliveira - Por ser corretora do município há anos e pelo seu conhecimento na área do ramo imobiliário.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/574/ildeu_-_mocao_91.2023_-_eduarda_inacia_madureira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/574/ildeu_-_mocao_91.2023_-_eduarda_inacia_madureira.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização para Eduarda Inácia Madureira - Dentista formada na faculdade FACSETE e há 23 anos presta serviços na clínica COPEL em Matozinhos.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/575/cesar_-_mocao_92.2023_-__ver._antonio_nilson_machado_-_pesar_gabriel_machado.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/575/cesar_-_mocao_92.2023_-__ver._antonio_nilson_machado_-_pesar_gabriel_machado.pdf</t>
   </si>
   <si>
     <t>Moção de Profundo Pesar ao Ex Vereador Antônio Nilson Machado e aos familiares, pelo falecimento  de seus Pai o Sr. Gabriel Machado conhecido como Biezinho.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/576/cesar_-mocao_93.2023_-_pesar_ao_vereador_evaldo_-_maria_raimunda_da_aaparecida.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/576/cesar_-mocao_93.2023_-_pesar_ao_vereador_evaldo_-_maria_raimunda_da_aaparecida.pdf</t>
   </si>
   <si>
     <t>Moção de Profundo Pesar ao Vereador Evaldo Geraldo do Carmo extensivo aos demais familiares, pelo falecimento de sua Mãe a Sra. Maria Raimunda da Aparecida.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/577/cesar_-_mocao_94.2023_-_ver._mauro_junior_lopes_-_pesar_mauricio_francisco.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/577/cesar_-_mocao_94.2023_-_ver._mauro_junior_lopes_-_pesar_mauricio_francisco.pdf</t>
   </si>
   <si>
     <t>Moção de Profundo Pesar ao Vereador Mauro Junior Lopes Francisco, extensivo aos demais membros da família, pelo falecimento de seu Pai Maurício Francisco.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/579/jose_miguel_-_mocao_95.2023_-_parabenizacao_wenderson_paulo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/579/jose_miguel_-_mocao_95.2023_-_parabenizacao_wenderson_paulo.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização para Wenderson Paulo Lourenço, pelos 15 anos de Fanfarra prestado ao Município.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/583/marcio_-_mocao_96.2023_-_sarah_crystina_ferreira_campo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/583/marcio_-_mocao_96.2023_-_sarah_crystina_ferreira_campo.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização para Sarah Crystina Ferreira Campo Vieira, de apenas 9 anos representará Matozinhos no Miss Mirim Minas Gerais 2023.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/584/jane_-_mocao_97.2023_-_ana_carolina_teixeira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/584/jane_-_mocao_97.2023_-_ana_carolina_teixeira.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização para Ana Carolina Teixeira conhecida como Carol Teixeira atualmente reporte da Galotv</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/590/carlos_-_mocao_98.2023_-_camila_gomes_lacerda.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/590/carlos_-_mocao_98.2023_-_camila_gomes_lacerda.pdf</t>
   </si>
   <si>
     <t>Moção Parabenização para Camila Gomes Lacerda de Castro pelo empenho, dedicação e relevantes serviços prestados a toda sociedade ela é sócio- administradora da indústria CAESP CALDERARIA.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/591/carlos_-_mocao_99.2023_-_elverco_pereira_de_lacerda.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/591/carlos_-_mocao_99.2023_-_elverco_pereira_de_lacerda.pdf</t>
   </si>
   <si>
     <t>Parabenizo Elverço Pereira de Lacerda imensurável empenho dedicação relevantes serviços prestados a toda a sociedade.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/593/carlos_-_mocao_100.2023_-_congratulacao_claudemir_nascimento.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/593/carlos_-_mocao_100.2023_-_congratulacao_claudemir_nascimento.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização para o senhor Claudemir Nascimento pela participação no evento de fisiculturismo.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/594/carlos_-_mocao_101.2023_-_wilson_pinheiro_-_will.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/594/carlos_-_mocao_101.2023_-_wilson_pinheiro_-_will.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização para Wilson Pinheiro pela representatividade no evento de fisiculturismo.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/615/carlos_-_mocao_102.2023_-_dafnny_martiele_ferreira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/615/carlos_-_mocao_102.2023_-_dafnny_martiele_ferreira.pdf</t>
   </si>
   <si>
     <t>Parabenização a Dafnny Martiele Ferreira</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/616/carlos_-_mocao_103.2023_-_victor_hugo_silva_ferreira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/616/carlos_-_mocao_103.2023_-_victor_hugo_silva_ferreira.pdf</t>
   </si>
   <si>
     <t>Parabenização a Victor Hugo Ferreira Maia</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/617/jane_-_mocao_104.2023_-_antonio_goncalves_sobrinho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/617/jane_-_mocao_104.2023_-_antonio_goncalves_sobrinho.pdf</t>
   </si>
   <si>
     <t>MOCAO DE APLAUSOS A ANTONIO GONÇALVES SOBRINHO</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/618/jane_-_mocao_105.2023_-_nilton_martins_de_matos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/618/jane_-_mocao_105.2023_-_nilton_martins_de_matos.pdf</t>
   </si>
   <si>
     <t>MOCAO APLAUSOS A NILTON MARTINS DE MATOS</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/638/jane_-_mocao_106.2023_-_mocao_repudio_assassinato_bernadete.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/638/jane_-_mocao_106.2023_-_mocao_repudio_assassinato_bernadete.pdf</t>
   </si>
   <si>
     <t>moção de repudio ao assassinato de Dona Bernadete Pacífico.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/640/jane_-_mocao_107.2023_-_parabenizacao_celia_rocha_siqueira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/640/jane_-_mocao_107.2023_-_parabenizacao_celia_rocha_siqueira.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização a Celia Rocha Siqueira</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/648/carlos_-_mocao_108.2023_-_congratulacao_cristian_lucas_lacerda.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/648/carlos_-_mocao_108.2023_-_congratulacao_cristian_lucas_lacerda.pdf</t>
   </si>
   <si>
     <t>Moção  de Congratulação ao Senhor Cristian Lucas Lacerda que foi competidor e campeão no grande evento em Minas Gerais.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/649/carlos_-_mocao_109.2023_-_parabenizacao_emerson_alves_da_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/649/carlos_-_mocao_109.2023_-_parabenizacao_emerson_alves_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação para Emerson Alves da Silva que foi competidor e campeão no grande evento em Minas Gerais.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/665/carlos_-_mocao_110.2023_-_congratulacao_rodrigo_otavio_da_costa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/665/carlos_-_mocao_110.2023_-_congratulacao_rodrigo_otavio_da_costa.pdf</t>
   </si>
   <si>
     <t>Mocao de congratulação a Rodrigo Otavio da Costa</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/676/italo_-_mocao_111.2023_-_pesar_gabriel_paschoal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/676/italo_-_mocao_111.2023_-_pesar_gabriel_paschoal.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Gabriel Paschoal</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/678/claudio_cece_-_mocao_112.2023_-_pesar_familiares_estefany_rosa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/678/claudio_cece_-_mocao_112.2023_-_pesar_familiares_estefany_rosa.pdf</t>
   </si>
   <si>
     <t>Moção de pesar a Estefany Rosa Fernandes Santos</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/679/claudio_cece_-_mocao_113.2023_-_aplausos_antonio_vasconcelos_filho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/679/claudio_cece_-_mocao_113.2023_-_aplausos_antonio_vasconcelos_filho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Antônio Vasconcelos Filho</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/701/ildeu_-_mocao_114.2023_-_parabenizacao_danielle_olinda.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/701/ildeu_-_mocao_114.2023_-_parabenizacao_danielle_olinda.pdf</t>
   </si>
   <si>
     <t>moção de parabenização a Danielle Olinda Xavier de almeida</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/702/ildeu_-_mocao_115.2023_-_aplausos_jane_rosa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/702/ildeu_-_mocao_115.2023_-_aplausos_jane_rosa.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Jane Rosa dos Santos Almeida</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/709/cesar_-_mocao_116.2023_-_parabenizacao_carlos_godoi.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/709/cesar_-_mocao_116.2023_-_parabenizacao_carlos_godoi.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação ao DR. Carlos Eduardo Teixeira de Godoi</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/723/ildeu_-_mocao_117.2023_-_parabenizacao_paulo_cesar_barbosa_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/723/ildeu_-_mocao_117.2023_-_parabenizacao_paulo_cesar_barbosa_silva.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização para Paulo César Barbosa Silva</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/729/jane_-_mocao_118.2023_-_parabenizacao_geraldo_moreira_filho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/729/jane_-_mocao_118.2023_-_parabenizacao_geraldo_moreira_filho.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização para o senhor Geraldo Moreira Filho.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/751/sidirley_-_mocao_119.2023_-_aplausos_soldado_kelson.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/751/sidirley_-_mocao_119.2023_-_aplausos_soldado_kelson.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos Soldado Sr. Kelson de Paula Souza</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/752/italo_-_mocao_120.2023_-_aplausos_soldado_luciano_de_oliveira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/752/italo_-_mocao_120.2023_-_aplausos_soldado_luciano_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao soldado Luciano de Oliveira Ferreira</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/758/jane_-_mocao_121.2023_-_parabenizacao_jaime_junior.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/758/jane_-_mocao_121.2023_-_parabenizacao_jaime_junior.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização para Jaime Pires de Miranda Júnior</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/761/edson_-_mocao_122.2023_-_aplausos_sargento_leonardo_cabo_erik_dantas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/761/edson_-_mocao_122.2023_-_aplausos_sargento_leonardo_cabo_erik_dantas.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de aplausos para Sargento Leonardo Afonso e Cabo Erik Dantas</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/763/italo_-_mocao_123.2023_-_aplausos_escola_felix_jiu_jitsu.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/763/italo_-_mocao_123.2023_-_aplausos_escola_felix_jiu_jitsu.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Aplausos para Escola Felix Jiu Jitsu Matozinhos.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/767/cesar_-_mocao_124.2023_-__atleta_de_jiu_jitsu_victor_hugo_silva_ferreira_maia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/767/cesar_-_mocao_124.2023_-__atleta_de_jiu_jitsu_victor_hugo_silva_ferreira_maia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A VICTOR HUGO SILVA FERREIRA MAIA</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/768/miguel_-_mocao_125.2023_-_atleta_de_jiu_jitsu_guilherme_ferreira_de_souza.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/768/miguel_-_mocao_125.2023_-_atleta_de_jiu_jitsu_guilherme_ferreira_de_souza.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A GUILHERME FERREIRA DE SOUZA</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/769/claudio_-_mocao_126.2023_-_atleta_de_jiu_jitsu_davi_cesar_luiz_almeida.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/769/claudio_-_mocao_126.2023_-_atleta_de_jiu_jitsu_davi_cesar_luiz_almeida.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DAVI CESAR LUIZ ALMEIDA</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/770/sidirley_-_mocao_127.2023_-_atleta_jiu_jitsu_zaine_caroline_souza_oliveira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/770/sidirley_-_mocao_127.2023_-_atleta_jiu_jitsu_zaine_caroline_souza_oliveira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ZAINE CAROLINE SOUZA OLIVEIRA</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/771/italo_-_mocao_128.2023_-_atleta_jiu_jitsu_ingred_fabianni_dos_santos_amaral.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/771/italo_-_mocao_128.2023_-_atleta_jiu_jitsu_ingred_fabianni_dos_santos_amaral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A INGRID FABIANNI DOS SANTOS AMARAL</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/772/julio_-_mocao_129.2023_-_atleta_jiu_jitsu_tiago_mauricio_alves_de_lima.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/772/julio_-_mocao_129.2023_-_atleta_jiu_jitsu_tiago_mauricio_alves_de_lima.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A TIAGO MAURICIO ALVES DE LIMA</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/773/jose_miguel_-_mocao_130.2023_-_aplausos_lorenzo_panhozi.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/773/jose_miguel_-_mocao_130.2023_-_aplausos_lorenzo_panhozi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A LORENZO PANHOZI FERREIRA</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/774/cesar_-_mocao_131.2023_-_aplausos_joao_felipe.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/774/cesar_-_mocao_131.2023_-_aplausos_joao_felipe.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A JOAO FELIPE DA COSTA SILVA</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Cabo Laurisson Roberto Rabelo Alcântara e a Soldado Larissa Santos Silva, membros da Patrulha de combate a Violência Doméstica da 11° Cia Ind da Polícia Militar do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/783/ildeu_-_mocao_133.2023_-_parabenizacao_jullya_roberth.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/783/ildeu_-_mocao_133.2023_-_parabenizacao_jullya_roberth.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização para Jullya Roberth de Souza</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DR. MURILO PEREIRA DE RESENDE.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>MOCAO DE APLAUSOS A IVAN ROSA SOARES</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/797/ildeu_-_mocao_136.2023_-_aplausos_gleisson_gomes_pereira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/797/ildeu_-_mocao_136.2023_-_aplausos_gleisson_gomes_pereira.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para Gleisson Gomes Pereira.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/798/ildeu_-_mocao_137.2023_-_aplausos_meire_aparecida_oliveira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/798/ildeu_-_mocao_137.2023_-_aplausos_meire_aparecida_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Meire Aparecida de Oliveira Victor.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/799/ildeu_-_mocao_138.2023_-_aplausos_alexandre_loura_diniz.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/799/ildeu_-_mocao_138.2023_-_aplausos_alexandre_loura_diniz.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Alexandre Loura Diniz</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/800/ildeu_-_mocao_139.2023_-_parabenizacao_geraldo_gomes_ferreira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/800/ildeu_-_mocao_139.2023_-_parabenizacao_geraldo_gomes_ferreira.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização para Geraldo Gomes Ferreira</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/801/ildeu_-_mocao_140.2023_-_parabenizacao_everaldo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/801/ildeu_-_mocao_140.2023_-_parabenizacao_everaldo.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização para Everaldo Santos Silva</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>Moção de Parabenização para Lucas Otávio da Conceição.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>Solicita Moção de Pesar para os familiares de Maria Piedade Lima</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares do Sr. Pedro Maciel.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>Moção de Parabenização para Diogo Batista Chaves; empreendedor no seguimento de distribuição de gás de cozinha, além do ramo de pescaria e agropecuária atende toda cidade e população.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/23/pl_2719.2023_-_comercializacao_alimentos_trailler_food_truck_food_park.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/23/pl_2719.2023_-_comercializacao_alimentos_trailler_food_truck_food_park.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comercialização de alimentos em equipamentos como trailers, caminhões, furgões e congêneres, nas modalidades de Food Trucks e Food Park, em áreas públicas e privadas, e dá outras providências.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>Zélia Alves Pezzini</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/30/pl_2720.2023_-_politica_municipal_direitos_pessoas_com_deficiencia_conselho.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/30/pl_2720.2023_-_politica_municipal_direitos_pessoas_com_deficiencia_conselho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Política Municipal dos Direitos da Pessoa com Deficiência e sobre o Conselho Municipal de Defesa dos Direitos da Pessoa com Deficiência de Matozinhos/MG, revoga a Lei Municipal 1.782, de 15 de julho de 2003 e dá outras providências.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/31/pl_2721.2023_-_altera_redacao_loa_2023_tabelas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/31/pl_2721.2023_-_altera_redacao_loa_2023_tabelas.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2º incisos I e II, § 3º inciso III do art. 1º e parágrafo único do art. 5º da Lei nº 2.549/2022, que Estima a Receita e Fixa a Despesa do Orçamento Fiscal do Município de Matozinhos para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/47/pl_2722.2023_-_distribuicao_gratuita_absorventes_e_tampoes_situacao_vulnerabilidade.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/47/pl_2722.2023_-_distribuicao_gratuita_absorventes_e_tampoes_situacao_vulnerabilidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição gratuita e regular de tampões e absorventes higiênico para mulheres em situação de vulnerabilidade econômica, social, extrema pobreza ou em situação de rua e dá outras providências.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_2723.2023_-_promocao_liberdade_religiosa_e_combate_a_intolerancia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_2723.2023_-_promocao_liberdade_religiosa_e_combate_a_intolerancia.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de promoção à liberdade religiosa e combate à intolerância no município de Matozinhos - MG</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/104/pl_2724.2023_-_rede_de_protecao_da_mulher.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/104/pl_2724.2023_-_rede_de_protecao_da_mulher.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a implantação do programa "Rede de Proteção da Mulher" no município de Matozinhos.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar veículo à entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/123/pl_2726.2023_-_marli_-_programa_de_incentivo_a_doacao_de_cabelos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/123/pl_2726.2023_-_marli_-_programa_de_incentivo_a_doacao_de_cabelos.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Doação de Cabelos para Pessoas em Tratamento de Câncer e Doenças Raras, no município de Matozinhos, e dá outras providências.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>Cria a isenção de impostos municipais para Pessoa Física ou Jurídica que financiar reformas ou melhorias em vias públicas.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>Institui o serviço público municipal de transporte escolar no município e dá outras providências.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/142/pl_2729.2023_-_institui_fundo_municipal_direitos_pessoa_idosa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/142/pl_2729.2023_-_institui_fundo_municipal_direitos_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal dos Direitos da Pessoa Idosa do Município de Matozinhos, conforme especifica e acrescenta inciso ao art. 2º da Lei Municipal nº 1775/2003 e dá outras providências.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/144/pl_2730.2023_-_autoriza_abertura_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/144/pl_2730.2023_-_autoriza_abertura_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>Concede revisão geral anual e aumento real aos Servidores Públicos da Administração do Poder Executivo do Município de Matozinhos previstos na Lei nº 2.227/2013, com suas posteriores alterações e dá outras providências.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>Concede revisão geral anual e aumento real aos Servidores Públicos da saúde do Poder Executivo do Município de Matozinhos previstos na Lei nº 2.229/2013, com suas posteriores alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>Concede revisão geral anual e aumento real aos Servidores Públicos da Educação do Poder Executivo do Município de Matozinhos previstos na Lei nº 2.227/2013 e Lei Complementar nº 55/2017, com suas posteriores alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
@@ -5797,573 +5797,573 @@
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>Concede revisão geral anual e aumento real aos Servidores que ocupam cargos de provimento em comissão do grupo de direção e assessoramento previstos na Lei Complementar nº 12, de 20 de janeiro de 2010, com suas posteriores alterações, altera seu Anexo I e dá outras providências.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>Concede revisão geral anual e aumento real aos Servidores que ocupam funções gratificadas previstas na Lei Complementar nº 12, de 20 de janeiro de 2010, com suas posteriores alterações, altera seu Anexo II e dá outras providências.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>Concede recomposição salarial aos Secretários Municipais, Procurador-Geral do Município, Auditor-Geral do Município e Chefe de Gabinete e dá outras providências.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>Marli Vale, Carlos Henrique - Kaká, Edinho do Ferro Velho</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/157/pl_2739.2023_-_marli_-_cordao_de_girassol_-_deficiencia_oculta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/157/pl_2739.2023_-_marli_-_cordao_de_girassol_-_deficiencia_oculta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização do cordão de girassol como instrumento auxiliar de orientação para a identificação da pessoa com deficiência oculta no Município de Matozinhos e dá outras providências.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/190/pl_2740.2023_-_revisao_geral_e_aumento_real_servidores_administracao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/190/pl_2740.2023_-_revisao_geral_e_aumento_real_servidores_administracao.pdf</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/191/pl_2741.2023_-_revisao_geral_e_aumento_real_servidores_saude.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/191/pl_2741.2023_-_revisao_geral_e_aumento_real_servidores_saude.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e aumento real aos Servidores Públicos da Saúde do Poder Executivo do Município de Matozinhos previstos na Lei nº 2.229/2013, com suas posteriores alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/192/pl_2742.2023_-_revisao_geral_e_aumento_real_servidores_educacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/192/pl_2742.2023_-_revisao_geral_e_aumento_real_servidores_educacao.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e aumento real aos Servidores Públicos da Educação do Poder Executivo do Município de Matozinhos previstos na Lei nº 2.228/2013 e Lei Complementar nº 55/2017, com suas posteriores alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/193/pl_2743.2023_-_revisao_geral_e_aumento_real_diretores_escolares.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/193/pl_2743.2023_-_revisao_geral_e_aumento_real_diretores_escolares.pdf</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/194/pl_2744.2023_-_revisao_geral_e_aumento_real_servidores_administracao_lc_60.2017.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/194/pl_2744.2023_-_revisao_geral_e_aumento_real_servidores_administracao_lc_60.2017.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e aumento real aos Servidores Públicos da Administração do Poder Executivo do Município de Matozinhos previstos na Lei Complementar nº 60/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_2745.2023_-_revisao_geral_e_aumento_real_cargos_em_comissao_-_dam.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_2745.2023_-_revisao_geral_e_aumento_real_cargos_em_comissao_-_dam.pdf</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_2746.2023_-_revisao_geral_e_aumento_real_funcoes_gratificadas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_2746.2023_-_revisao_geral_e_aumento_real_funcoes_gratificadas.pdf</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/205/pl_2748.2023_-_abono_fardamento_guarda_municipal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/205/pl_2748.2023_-_abono_fardamento_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o abono fardamento destinado aos servidores da Guarda Municipal do Município de Matozinhos e dá outras providências.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/206/pl_2749.2023_-_jane_-_equidade_de_genero.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/206/pl_2749.2023_-_jane_-_equidade_de_genero.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas de equidade de gênero, de igualdade das condições de trabalho, de oportunidade e de remuneração no serviço público municipal e de uso do nome social.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_2750.2023_-_doacao_de_veiculo_associacao_madre_tereza.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_2750.2023_-_doacao_de_veiculo_associacao_madre_tereza.pdf</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/208/pl_2751.2023_-_altera_lei_2508.2022_-_subsidio_transporte_.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/208/pl_2751.2023_-_altera_lei_2508.2022_-_subsidio_transporte_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2508, de 20 de abril de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/223/pl_2752.2023_-_martins_-_programa_jovem_atleta.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/223/pl_2752.2023_-_martins_-_programa_jovem_atleta.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a implantação do programa Jovem Atleta no Município de Matozinhos-MG.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/283/pl_2753.2023_-_subsidio_tarifario_e_concessao_gratuidade_transporte_publico_coletivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/283/pl_2753.2023_-_subsidio_tarifario_e_concessao_gratuidade_transporte_publico_coletivo.pdf</t>
   </si>
   <si>
     <t>Institui as diretrizes do subsídio tarifário e da concessão de gratuidades e descontos ao Serviço de Transporte Público Coletivo e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/291/pl_2754.2023_-_linguagem_simples.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/291/pl_2754.2023_-_linguagem_simples.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Linguagem Simples na Divulgação de Informações no âmbito da Prefeitura Municipal e da Câmara Municipal de Matozinhos</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/293/pl_2755.2023_-_direitos_crianca_e_adolescente_conselho_tutelar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/293/pl_2755.2023_-_direitos_crianca_e_adolescente_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança  e do Adolescente, do Conselho Municipal dos Direitos da Criança e do Adolescente, do Conselho Tutelar e do Fundo Municipal dos Direitos da Criança e do Adolescente, revoga a Lei Municipal nº 2.085/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/294/pl_2756.2023_-_vacinacao_idoso_em_casa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/294/pl_2756.2023_-_vacinacao_idoso_em_casa.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a implantação do Programa Vacinação do Idoso em Casa no Município de Matozinhos-MG.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/315/pl_2757.2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/315/pl_2757.2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/359/pl_2758.2023_-_autoriza_a_abertura_de_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/359/pl_2758.2023_-_autoriza_a_abertura_de_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar e dá outras providências .</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/360/pl_2759.2023_-_gratificacao_exercicio_funcao_e_participacao_comissao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/360/pl_2759.2023_-_gratificacao_exercicio_funcao_e_participacao_comissao.pdf</t>
   </si>
   <si>
     <t>Concede gratificação por exercício de função e participação em comissão aos servidores públicos municipais e dispõe sobre a adequação dos agentes público do Poder Executivo Municipal responsáveis pelas licitações, contratações públicas e procedimentos auxiliares às disposições previstas na Lei Federal 14.133, de 01 de abril de 2021, revoga a Lei Municipal nº 2.150, de 27 de setembro de 2011.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/443/pl_2760.2023_-_reurb.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/443/pl_2760.2023_-_reurb.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 2º; 23 § 1° inciso l; inciso l do artigo 37 e revoga os §s 1º, 2º e 3º do artigo 20; § 1º do artigo 21; § 1º inciso ll do artigo 23; artigo 36; inciso ll do artigo 37 da Lei Municipal nº 2.432, de 16 de novembro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/460/pl_2761.2023_-_politica_atencao_ao_climaterio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/460/pl_2761.2023_-_politica_atencao_ao_climaterio.pdf</t>
   </si>
   <si>
     <t>Institui a "Política Municipal de Atenção ao Climatério" no Município de Matozinhos-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/494/pl_2762.2023_-_autoriza_convenio_subvencao_hospital_wanda_andrade_drummond.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/494/pl_2762.2023_-_autoriza_convenio_subvencao_hospital_wanda_andrade_drummond.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio e conceder subvenção social à Associação de Proteção à Maternidade e a Infância de Matozinhos/Hospital Wanda Andrade Drummond e dá outras providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/502/pl_2763.2023_-_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/502/pl_2763.2023_-_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>Concede o título de cidadã honorária à Senhora Maria de Lourdes Fonseca Batista.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/534/pl_2765.2023_-_recomposicao_secretarios_municipais.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/534/pl_2765.2023_-_recomposicao_secretarios_municipais.pdf</t>
   </si>
   <si>
     <t>Concede recomposição salarial aos Secretários Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/536/pl_2766.2023_-_autoriza_subvencao_social_hospital_wanda.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/536/pl_2766.2023_-_autoriza_subvencao_social_hospital_wanda.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social à Associação de Proteção à Maternidade e a infância de Matozinhos/Hospital Wanda Andrade Drummond e dá outras providências.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/553/pl_2767.2023_-_abertura_credito_suplementar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/553/pl_2767.2023_-_abertura_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/596/pl_2768.2023_-_gratificacao_especial_aos_servidores_publicos_mun._em_eventos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/596/pl_2768.2023_-_gratificacao_especial_aos_servidores_publicos_mun._em_eventos.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação especial aos servidores públicos municipais que trabalharem, de forma excepcional, em eventos e plantões municipais.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>Carlos Henrique - Kaká, Dr. André, Jane Rosa, Sargento Martins</t>
   </si>
   <si>
     <t>Concede titulo de cidadão honorário do município de Matozinhos , ao senhor José Salim Mattar Junior</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/632/pl_2770.2023_-_criacao_brigada_de_combate_a_incendio_florestal.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/632/pl_2770.2023_-_criacao_brigada_de_combate_a_incendio_florestal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de brigada de combate a Incêndio Florestal do Município de Matozinhos, e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>Concede titulo de cidadão honoraria  do Município de Matozinhos a senhora Jacqueline Katia Vieira Aranha</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pl_2772.2023_-_ratifica_alteracao_contrato_consorcio_alianca_para_saude.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pl_2772.2023_-_ratifica_alteracao_contrato_consorcio_alianca_para_saude.pdf</t>
   </si>
   <si>
     <t>Ratifica a 1ª alteração do Contrato de Consorcio do Consorcio Intermunicipal Aliança para a Saúde - CIAS, subscrita pelo Executivo do Município de Matozinhos- MG</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/682/pl_2773.2023_-_fundo_municipal_saneamento_basico.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/682/pl_2773.2023_-_fundo_municipal_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Saneamento Básico e dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/683/pl_2774.2023_-_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/683/pl_2774.2023_-_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/684/pl_2775.2023_-_loa_2024.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/684/pl_2775.2023_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima as receitas e fixa as despesas do Orçamento Fiscal do Município de Matozinhos para o exercício de 2024, e da outras providências.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/685/pl_2776.2023_-_incentivo_a_adocao_tardia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/685/pl_2776.2023_-_incentivo_a_adocao_tardia.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de incentivo a adoção tardia no Município de Matozinhos - MG</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/737/pl_2777.2023_-_banco_de_ideias_legislativas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/737/pl_2777.2023_-_banco_de_ideias_legislativas.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE MATOZINHOS, O BANCO DE IDEIAS LEGISLATIVAS.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>Dispõe sobre o alinhamento e retirada de cabos em desuso dos postes de energia existentes no município e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/744/pl_2779.2023_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/744/pl_2779.2023_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Institui a Parcela Complementar do Piso da enfermagem e dá outras providências.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/202/plc_103.2023_-_revisao_geral_e_aumento_real_servidores_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/202/plc_103.2023_-_revisao_geral_e_aumento_real_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e aumento real aos servidores efetivos, inativos, contratados e comissionados da Câmara Municipal de Matozinhos, nos percentuais que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>César de Soné, Cláudio Cecé, Edinho do Ferro Velho, José Miguel, Marli Vale, Sidirley Bento</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/334/plc_104.2023_-_codigo_ambiental.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/334/plc_104.2023_-_codigo_ambiental.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Meio Ambiente e Desenvolvimento Sustentável do Município de Matozinhos e dá outras providências.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/535/plc_106.2023_-_altera_lei_complementar_11.2009.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/535/plc_106.2023_-_altera_lei_complementar_11.2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 11, de 20 de novembro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/570/plc_107.2023_-_altera_cargos_servidores_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/570/plc_107.2023_-_altera_cargos_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 15 e 16 e anexos I,II,III e IV , todos da Lei Complementar Municipal nº 63, de 10 de Novembro de 2017, que " dispoe sobre a reestruturação do plano de cargos, vencimentos e carreira dos servidores da Câmara Municipal de Matozinhos " e dá outras providencias.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/571/plc_108.2023_-_revisao_geral_anual_vereadores.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/571/plc_108.2023_-_revisao_geral_anual_vereadores.pdf</t>
   </si>
   <si>
     <t>" Concede revisão geral anual aos Vereadores da Câmara Municipal de Matozinhos, nos percentuais que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/743/plc_109.2023_-_altera_lc_49.2015.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/743/plc_109.2023_-_altera_lc_49.2015.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso I do artigo 18 da Lei Complementar nº 049, de 19 de junho de 2015.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/71/pr_344.2023_-_projeto_que_altera_redacao_regimento_interno_-_resolucao_338.2022.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/71/pr_344.2023_-_projeto_que_altera_redacao_regimento_interno_-_resolucao_338.2022.pdf</t>
   </si>
   <si>
     <t>Projeto que altera a redação da Resolução nº 338, de 29 de dezembro de 2022, nos artigos que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/252/pr_345.2023_-_comissao_especial_pagamento_piso_salarial_profissionais_ensino.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/252/pr_345.2023_-_comissao_especial_pagamento_piso_salarial_profissionais_ensino.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial à luz do artigo 66 do Regimento Interno, destinada a proceder estudos sobre a criação e implantação do Plano de Cargos, Carreiras e Salários, bem como sobre o pagamento do piso salarial dos profissionais da rede municipal de ensino de Matozinhos-MG.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/651/pr_346.2023_-_autoriza_doacao_bens_moveis_do_legislativo_ao_poder_executivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/651/pr_346.2023_-_autoriza_doacao_bens_moveis_do_legislativo_ao_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a realizar doação de bens moveis ao poder executivo.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>Fica decretada a perda de mandato em face da cassação da vereadora Marli Vale do Partido da Social Democracia Brasileira ( PSDB), com base os termos do parecer proferido pela Comissão de Legislação, Justiça e Redação Final desta Casa Legislativa.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>Suprime o §1º e §2º do art. 184B da Resolução nº 338, de 29 de dezembro de 2022 - Regimento Interno da Câmara Municipal de Matozinhos e dá outras providências.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/698/pdl_55.2023_-_concede_titulo_cidadao_honoraria_aline_moura_assis_versao_site.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/698/pdl_55.2023_-_concede_titulo_cidadao_honoraria_aline_moura_assis_versao_site.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã honorária à Senhora Aline Moura Assis.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE MATOZINHOS AO SENHOR GIL ALESSANDRO MACHADO.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE MATOZINHOS AO SENHOR CARLOS LUIZ FERREIRA.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE MATOZINHOS A SENHORA MARIA HORÁCIO GORETI SATURNINO.</t>
   </si>
   <si>
     <t>734</t>
   </si>
@@ -6388,1500 +6388,1500 @@
   <si>
     <t>Concede titulo de cidadã honoraria a senhora Jacqueline Katia Vieira Aranha.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>Concede Titulo de cidadão honorário ao Senhor Jorge Luiz da Cruz Leite</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário do Município de Matozinhos ao Senhor Albenzio Moreira de Almeida Júnior</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/479/emenda_aditiva_01_ao_pl_2757.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/479/emenda_aditiva_01_ao_pl_2757.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 01 que “modifica a redação do ‘Anexo I – Diretrizes Orçamentárias para o exercício financeiro de 2024 - Metas Físicas Prioritárias’, do Projeto de Lei nº 2757/2023 que, ‘Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2024e dá outras providências”</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>Aditiva  à redação do Anexo I – Diretrizes Orçamentárias para o exercício financeiro de 2024 - Metas Físicas Prioritárias’, do Projeto de Lei nº 2757/2023 que, ‘Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2024e dá outras providências”  as metas físicas prioritárias que menciona.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/8/portaria_1077.2023_-_nomeia_chefe_de_rh_-_claudio_afonso_moreira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/8/portaria_1077.2023_-_nomeia_chefe_de_rh_-_claudio_afonso_moreira.pdf</t>
   </si>
   <si>
     <t>Nomeia Chefe de RH</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/9/portaria_1078.2023_-_nomeia_motorista_de_gabinete_-_luciano_oliveira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/9/portaria_1078.2023_-_nomeia_motorista_de_gabinete_-_luciano_oliveira.pdf</t>
   </si>
   <si>
     <t>Nomeia Motorista de Gabinete</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/10/portaria_1079.2023_-_nomeia_diretora_de_gabinete_-_poliana_araujo_de_souza.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/10/portaria_1079.2023_-_nomeia_diretora_de_gabinete_-_poliana_araujo_de_souza.pdf</t>
   </si>
   <si>
     <t>Nomeia Diretora de Gabinete</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/11/portaria_1080.2023_-_nomeia_procurador_geral_-_carlos_godoi.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/11/portaria_1080.2023_-_nomeia_procurador_geral_-_carlos_godoi.pdf</t>
   </si>
   <si>
     <t>Nomeia Procurador Geral</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/12/portaria_1081.2023_-_nomeia_secretaria_executiva_-_marcelle_oliveira_dos_santos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/12/portaria_1081.2023_-_nomeia_secretaria_executiva_-_marcelle_oliveira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Nomeia Secretária Executiva</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/13/portaria_1082.2023_-_nomeia_chefe_de_tesouraria_-__ronaldo_diniz_pereira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/13/portaria_1082.2023_-_nomeia_chefe_de_tesouraria_-__ronaldo_diniz_pereira.pdf</t>
   </si>
   <si>
     <t>Nomeia Chefe de Tesouraria</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/14/portaria_1083.2023_-_nomeia_assessora_juridica_-_kelly_franca_fonseca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/14/portaria_1083.2023_-_nomeia_assessora_juridica_-_kelly_franca_fonseca.pdf</t>
   </si>
   <si>
     <t>Nomeia Assessora Jurídica</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/15/portaria_1084.2023_-_nomeia_chefe_de_compras_-_alex_fagundes_da_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/15/portaria_1084.2023_-_nomeia_chefe_de_compras_-_alex_fagundes_da_silva.pdf</t>
   </si>
   <si>
     <t>Nomeia Chefe de Compras</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/16/portaria_1085.2023_-_nomeia_controladora_geral_-_gessina_lais_pedro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/16/portaria_1085.2023_-_nomeia_controladora_geral_-_gessina_lais_pedro.pdf</t>
   </si>
   <si>
     <t>Nomeia Controladora Geral</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/17/portaria_1086.2023_-_nomeia_diretor_financeiro_-_joel_eleoterio_alkimim.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/17/portaria_1086.2023_-_nomeia_diretor_financeiro_-_joel_eleoterio_alkimim.pdf</t>
   </si>
   <si>
     <t>Nomeia Diretor Financeiro</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/18/portaria_1087.2023_-_nomeia_diretora_administrativa_-_neli_santos_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/18/portaria_1087.2023_-_nomeia_diretora_administrativa_-_neli_santos_silva.pdf</t>
   </si>
   <si>
     <t>Nomeia Diretora Administrativa</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/19/portaria_1088.2023_-_progressao_de_grau_diogenes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/19/portaria_1088.2023_-_progressao_de_grau_diogenes.pdf</t>
   </si>
   <si>
     <t>Progressão de servidor.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/20/portaria_1089.2023_-_nomeacao_comissao_permanente_licitacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/20/portaria_1089.2023_-_nomeacao_comissao_permanente_licitacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre composição da Comissão Permanente de Licitação.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/21/portaria_1090.2023_-_comissoes_permanentes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/21/portaria_1090.2023_-_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre composição das Comissões Permanentes para o biênio 2023/2024.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/22/portaria_1091.2023_-_revoga_a_portaria_1090.2023_comissoes_permanentes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/22/portaria_1091.2023_-_revoga_a_portaria_1090.2023_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>Revoga a Portaria 1090/2023.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/24/portaria_1092.2023_-_exonera_chefe_de_rh_-_claudio_afonso_moreira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/24/portaria_1092.2023_-_exonera_chefe_de_rh_-_claudio_afonso_moreira.pdf</t>
   </si>
   <si>
     <t>Exonera Chefe de RH.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/25/portaria_1093.2023_-_nomeia_pedro_henrique_de_oliveira_da_silva_-_chefe_de_rh.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/25/portaria_1093.2023_-_nomeia_pedro_henrique_de_oliveira_da_silva_-_chefe_de_rh.pdf</t>
   </si>
   <si>
     <t>Nomeia Chefe de RH.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/26/portaria_1094.2023_-_nomeia_diretor_legislativo_-_claudio_afonso.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/26/portaria_1094.2023_-_nomeia_diretor_legislativo_-_claudio_afonso.pdf</t>
   </si>
   <si>
     <t>Nomeia Diretor Legislativo.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/27/portaria_1095.2023_-_exonera_diretor_legislativo_-_claudio_afonso.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/27/portaria_1095.2023_-_exonera_diretor_legislativo_-_claudio_afonso.pdf</t>
   </si>
   <si>
     <t>Exonera o Senhor Cláudio Afonso Moreira do cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/28/portaria_1096.2023_-_nomeia_diretora_legislativa_-_marcia_manoela_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/28/portaria_1096.2023_-_nomeia_diretora_legislativa_-_marcia_manoela_silva.pdf</t>
   </si>
   <si>
     <t>Nomeia a Senhora Márcia Manoela Silva para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/32/portaria_1097.2023_-_nomeia_diretor_financeiro_-_joel_alkimim.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/32/portaria_1097.2023_-_nomeia_diretor_financeiro_-_joel_alkimim.pdf</t>
   </si>
   <si>
     <t>Nomeia Diretor Financeiro.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/33/portaria_1098.2023_-_comissao_temporaria_organizadora_processo_seletivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/33/portaria_1098.2023_-_comissao_temporaria_organizadora_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão Temporária Organizadora de Processo Seletivo.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/35/portaria_1099.2023_-_exonera_chefe_de_tesouraria_-_ronaldo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/35/portaria_1099.2023_-_exonera_chefe_de_tesouraria_-_ronaldo.pdf</t>
   </si>
   <si>
     <t>Exonera Chefe de Tesouraria.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/36/portaria_1100.2023_-_exonera_chefe_de_rh_-_pedro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/36/portaria_1100.2023_-_exonera_chefe_de_rh_-_pedro.pdf</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/37/portaria_1101.2023_-_nomeia_chefe_de_rh_-_claudio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/37/portaria_1101.2023_-_nomeia_chefe_de_rh_-_claudio.pdf</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/38/portaria_1102.2023_-_nomeia_chefe_de_tesouraria_pedro_henrique_de_oliveira_da_silva.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/38/portaria_1102.2023_-_nomeia_chefe_de_tesouraria_pedro_henrique_de_oliveira_da_silva.pdf</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/40/portaria_1103.2023_-_acrescenta_membros_comissao_processo_seletivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/40/portaria_1103.2023_-_acrescenta_membros_comissao_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>Acrescenta membros à Comissão Temporária Organizadora do Processo Seletivo Simplificado Nº 01/2023 da Câmara Municipal de Matozinhos - MG e dá outras providências.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/41/portaria_1104.2023_-_exonera_chefe_de_rh_-_claudio_afonso.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/41/portaria_1104.2023_-_exonera_chefe_de_rh_-_claudio_afonso.pdf</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/42/portaria_1105.2023_-_exonera_diretor_financeiro_-_joel_eleoterio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/42/portaria_1105.2023_-_exonera_diretor_financeiro_-_joel_eleoterio.pdf</t>
   </si>
   <si>
     <t>Exonera o Senhor Joel Eleoterio Alkimim do cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/43/portaria_1106.2023_-_exonera_controladora_geral_-_gessina.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/43/portaria_1106.2023_-_exonera_controladora_geral_-_gessina.pdf</t>
   </si>
   <si>
     <t>Exonera a Senhora Gessina Lais Pedro do cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/44/portaria_1107.2023_-_nomeia_controlador_geral_-_claudio_afonso.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/44/portaria_1107.2023_-_nomeia_controlador_geral_-_claudio_afonso.pdf</t>
   </si>
   <si>
     <t>Nomeia o Senhor Cláudio Afonso Moreira para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/45/portaria_1108.2023_-_nomeia_diretor_financeiro_-_gabriel_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/45/portaria_1108.2023_-_nomeia_diretor_financeiro_-_gabriel_martins.pdf</t>
   </si>
   <si>
     <t>Nomeia o Sr. Gabriel Martins Moreira para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/46/portaria_1109.2023_-_nomeia_chefe_de_rh_-_nilton_ponciano.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/46/portaria_1109.2023_-_nomeia_chefe_de_rh_-_nilton_ponciano.pdf</t>
   </si>
   <si>
     <t>Nomeia o Senhor Nilton Ponciano Júnior para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/65/portaria_1110.2023_-_designa_membros_comissoes_permanentes_2023.2024.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/65/portaria_1110.2023_-_designa_membros_comissoes_permanentes_2023.2024.pdf</t>
   </si>
   <si>
     <t>Designa membros e respectivos suplentes das comissões permanentes para o biênio 2023/2024.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/92/portaria_1111.2023_-_ponto_facultativo_carnaval.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/92/portaria_1111.2023_-_ponto_facultativo_carnaval.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo nos dias que menciona e dá outras providências. (Carnaval)</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/94/portaria_1112.2023_-_institui_cpi_obras.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/94/portaria_1112.2023_-_institui_cpi_obras.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Parlamentar de Inquérito no âmbito do Poder Legislativo do Município de Matozinhos, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/113/portaria_1113.2023_-_designa_comissao_para_instauracao_de_sindicancia_administrativa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/113/portaria_1113.2023_-_designa_comissao_para_instauracao_de_sindicancia_administrativa.pdf</t>
   </si>
   <si>
     <t>Designa comissão para instauração de Sindicância Administrativa e dá outras providências.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/114/portaria_1114.2023_-_dispoe_sobre_a_progressao_de_um_grau_na_tabela_de_vencimentos_por_tempo_de_servico.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/114/portaria_1114.2023_-_dispoe_sobre_a_progressao_de_um_grau_na_tabela_de_vencimentos_por_tempo_de_servico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a progressão de um grau na tabela de vencimentos por tempo de serviço dos servidores efetivos da Câmara Municipal de Matozinhos.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/120/portaria_1115.2023_-_nomeacao_da_comissao_invetariante_da_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/120/portaria_1115.2023_-_nomeacao_da_comissao_invetariante_da_camara.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a nomeação da Comissão Inventariante da Câmara Municipal da Câmara Municipal de Matozinhos".</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/121/portaria_1116.2023_-_processo_administrativo_disciplinar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/121/portaria_1116.2023_-_processo_administrativo_disciplinar.pdf</t>
   </si>
   <si>
     <t>Designa Comissão para instauração de Processo Administrativo Disciplinar e dá outras providências.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/153/portaria_1117.2023_-_procuradoras_adjuntas_da_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/153/portaria_1117.2023_-_procuradoras_adjuntas_da_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Designa Procuradoras Adjuntas para atuarem na Procuradoria da Mulher, nos termos da Resolução n° 338, de 29 de dezembro de 2022, Regimento Interno.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/154/portaria_1118.2023_-_procurador_adjunto_da_procuradoria_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/154/portaria_1118.2023_-_procurador_adjunto_da_procuradoria_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Designa Procurador Adjunto para atuar na Procuradoria Especial em Defesa dos Direitos da Pessoa Idosa, nos termos da Resolução nº 338, de 29 de dezembro de 2022.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/181/portaria_1119.2023_-_altera_portaria_1116.2023_processo_administrativo_.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/181/portaria_1119.2023_-_altera_portaria_1116.2023_processo_administrativo_.pdf</t>
   </si>
   <si>
     <t>Altera a Portaria nº 1.116/2023.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/228/portaria_1120.2023_-_exonera_o_sr_gabriel_martins_do_cargo_comissionado_que_menciona.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/228/portaria_1120.2023_-_exonera_o_sr_gabriel_martins_do_cargo_comissionado_que_menciona.pdf</t>
   </si>
   <si>
     <t>Exonera o Senhor Gabriel Martins Moreira do cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/229/portaria_1121.2023_-_nomeia_diretora_financeira_-_lesly.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/229/portaria_1121.2023_-_nomeia_diretora_financeira_-_lesly.pdf</t>
   </si>
   <si>
     <t>Nomeia a Sra. Lesly Sabriny Teodoro Martins para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/254/portaria_1122.2023_-_ponto_facultativo_semana_santa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/254/portaria_1122.2023_-_ponto_facultativo_semana_santa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara durante a Semana Santa.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/255/portaria_1123.2023_-_protocolo_de_requerimentos_indicacoes_e_mocoes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/255/portaria_1123.2023_-_protocolo_de_requerimentos_indicacoes_e_mocoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o protocolo de indicações, requerimentos e moções em dias de reunião.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/375/portaria_1124.2023_-_exonera_secretaria_executiva_-_marcelle_oliveira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/375/portaria_1124.2023_-_exonera_secretaria_executiva_-_marcelle_oliveira.pdf</t>
   </si>
   <si>
     <t>Exonera a Senhora Marcelle Oliveira dos Santos do cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/376/portaria_1125.2023_-_nomeia_secretario_executivo_-_diego_henrique.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/376/portaria_1125.2023_-_nomeia_secretario_executivo_-_diego_henrique.pdf</t>
   </si>
   <si>
     <t>Nomeia o Sr. Diego Henrique Pereira para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/377/portaria_1126.2023_-_cancelada_-_nomeia_edson_magalhaes_assessor.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/377/portaria_1126.2023_-_cancelada_-_nomeia_edson_magalhaes_assessor.pdf</t>
   </si>
   <si>
     <t>Nomeia o Sr. Edson Magalhães Pereira para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/378/portaria_1127.2023_-_nomeia_assessor_presidente_cesar_-_joel_alkimim.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/378/portaria_1127.2023_-_nomeia_assessor_presidente_cesar_-_joel_alkimim.pdf</t>
   </si>
   <si>
     <t>Nomeia o Sr. Joel Eleoterio Alkimim para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/379/portaria_1128.2023_-_nomeia_assessor_ver_claudio_cece_-_ronaldo_diniz.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/379/portaria_1128.2023_-_nomeia_assessor_ver_claudio_cece_-_ronaldo_diniz.pdf</t>
   </si>
   <si>
     <t>Nomeia o Sr. Ronaldo Diniz Pereira para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/380/portaria_1129.2023_-_nomeia_assessora_ver_jose_miguel_-_juliana_vieira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/380/portaria_1129.2023_-_nomeia_assessora_ver_jose_miguel_-_juliana_vieira.pdf</t>
   </si>
   <si>
     <t>Nomeia a Sra. Juliana Vieira da Rocha Alves para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/381/portaria_1130.2023_-_nomeia_assessora_ver_marli_-_marcelle_oliveira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/381/portaria_1130.2023_-_nomeia_assessora_ver_marli_-_marcelle_oliveira.pdf</t>
   </si>
   <si>
     <t>Nomeia a Sra. Marcelle Oliveira dos Santos para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/382/portaria_1131.2023_-_nomeia_assessora_ver_ildeu_-_fernanda_aparecida.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/382/portaria_1131.2023_-_nomeia_assessora_ver_ildeu_-_fernanda_aparecida.pdf</t>
   </si>
   <si>
     <t>Nomeia a Sra. Fernanda Aparecida Siqueira Silva para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/383/portaria_1132.2023_-_nomeia_assessor_ver_andre_-_cleiberson_maduro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/383/portaria_1132.2023_-_nomeia_assessor_ver_andre_-_cleiberson_maduro.pdf</t>
   </si>
   <si>
     <t>Nomeia o Sr. Cleiberson da Silva Maduro para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/384/portaria_1133.2023_-_nomeia_assessora_ver__edson_-_regina_castro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/384/portaria_1133.2023_-_nomeia_assessora_ver__edson_-_regina_castro.pdf</t>
   </si>
   <si>
     <t>Nomeia a Sra. Regina Castro de Faria para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/385/portaria_1134.2023_-_nomeia_assessora_ver_jane_-_bianca_guimaraes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/385/portaria_1134.2023_-_nomeia_assessora_ver_jane_-_bianca_guimaraes.pdf</t>
   </si>
   <si>
     <t>Nomeia a Sra. Bianca Guimarães Garcia para o cargo comssionado que menciona.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/386/portaria_1135.2023_-_nomeia_assessora_ver_marcio_-_nila_de_jesus.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/386/portaria_1135.2023_-_nomeia_assessora_ver_marcio_-_nila_de_jesus.pdf</t>
   </si>
   <si>
     <t>Nomeia a Sra. Nila de Jesus Pereira para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/387/portaria_1136.2023_-_nomeia_assessor_ver_carlos_henrique_-_andre_felipe.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/387/portaria_1136.2023_-_nomeia_assessor_ver_carlos_henrique_-_andre_felipe.pdf</t>
   </si>
   <si>
     <t>Nomeia o Sr. André Felipe Ferreira Mateus para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/388/portaria_1137.2023_-_nomeia_assessor_ver_italo_-_marcelo_ricardo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/388/portaria_1137.2023_-_nomeia_assessor_ver_italo_-_marcelo_ricardo.pdf</t>
   </si>
   <si>
     <t>Nomeia o Sr. Marcelo Ricardo Ferreira de Sales.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/389/portaria_1138.2023_-_nomeia_o_sr._marco_antonio_para_o_cargo_comissionado_que_menciona.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/389/portaria_1138.2023_-_nomeia_o_sr._marco_antonio_para_o_cargo_comissionado_que_menciona.pdf</t>
   </si>
   <si>
     <t>Nomeia o Sr. Marco Antônio Bernardes para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/390/portaria_1139.2023_-_nomeia_agente_de_contratacao_-_jussara_de_almeida_prado.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/390/portaria_1139.2023_-_nomeia_agente_de_contratacao_-_jussara_de_almeida_prado.pdf</t>
   </si>
   <si>
     <t>Nomeia a Sra. Jussara de Almeida Prado para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/391/portaria_1140.2023_-_regulamenta_vale_transporte.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/391/portaria_1140.2023_-_regulamenta_vale_transporte.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação na distribuição de vales transporte urbano aos servidores da Câmara Municipal de Matozinhos.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/392/portaria_1141.2023_-_horario_de_trabalho_advogado_e_assessoria_juridica.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/392/portaria_1141.2023_-_horario_de_trabalho_advogado_e_assessoria_juridica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre horário de trabalho do Advogado e da Assessoria Jurídica da Câmara Municipal de Matozinhos.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/393/portaria_1142.2023_-_regulamenta_vale_transporte.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/393/portaria_1142.2023_-_regulamenta_vale_transporte.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação na distribuição de vales transporte urbano aos servidores da Câmara Municipal de Matozinhos. (revoga Portaria 1140/2023)</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/394/portaria_1143.2023_-_nomeia_assessor_de_comunicacao_e_imprensa_-_diogenes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/394/portaria_1143.2023_-_nomeia_assessor_de_comunicacao_e_imprensa_-_diogenes.pdf</t>
   </si>
   <si>
     <t>Nomeia o Sr. Diógenes Claudino da Silva para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/395/portaria_1144.2023_-_regulamenta_vale-transporte.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/395/portaria_1144.2023_-_regulamenta_vale-transporte.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de vale-transporte no âmbito da Câmara Municipal de Matozinhos.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/423/portaria_1145.2023_-_jornada_de_trabalho_assessor_parlamentar.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/423/portaria_1145.2023_-_jornada_de_trabalho_assessor_parlamentar.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a jornada de trabalho do cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/424/portaria_1146.2023_-_marcacao_ponto_servidores_comissionados.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/424/portaria_1146.2023_-_marcacao_ponto_servidores_comissionados.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a marcação de ponto pelos servidores comissionados da Câmara Municipal de Matozinhos.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/425/portaria_-_1147.2023_-_nomeia_o_sr._luiz_fernando_para_o_cargo_comissionado_que_menciona.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/425/portaria_-_1147.2023_-_nomeia_o_sr._luiz_fernando_para_o_cargo_comissionado_que_menciona.pdf</t>
   </si>
   <si>
     <t>Nomeia o Sr. Luiz Fernando de Oliveira Gomes para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/426/portaria_-_1148.2023_-_nomeia_edson_magalhaes_para_o_cargo_comissionado_que_menciona..pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/426/portaria_-_1148.2023_-_nomeia_edson_magalhaes_para_o_cargo_comissionado_que_menciona..pdf</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/427/portaria_1149.2023_-_altera_a_composicao_dos_membros_da_equipe_de_apoio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/427/portaria_1149.2023_-_altera_a_composicao_dos_membros_da_equipe_de_apoio.pdf</t>
   </si>
   <si>
     <t>Altera a composição dos Membros da Equipe de Apoio, nos termos da Lei Federal nº 14.133, de 1º de abril de 2021 e da outras providências.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/428/portaria_1150.2023_-_designa_agente_de_contratacao_e_menbros_da_equipe_de_apoio.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/428/portaria_1150.2023_-_designa_agente_de_contratacao_e_menbros_da_equipe_de_apoio.pdf</t>
   </si>
   <si>
     <t>Designa Agente de Contratação e Membros da equipe de Apoio, nos termos da Lei Federal nº 14.133, de 1° de abril de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/429/portaria_1151.2023_-comissao_organizadora_de_eventos_da_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/429/portaria_1151.2023_-comissao_organizadora_de_eventos_da_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Comissão Organizadora de Eventos da Câmara Municipal de Matozinhos.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/430/portaria_1152.2023_-_revoga_a_portaria_1115.2023_que_dispoe_sobre_a_a_nomeacao_da_comissao_invetariante_da_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/430/portaria_1152.2023_-_revoga_a_portaria_1115.2023_que_dispoe_sobre_a_a_nomeacao_da_comissao_invetariante_da_camara.pdf</t>
   </si>
   <si>
     <t>Revoga a Portaria nº 1115/2023 que dispõe sobre a nomeação da Comissão inventariante da Câmara Municipal de Matozinhos.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/431/portaria_1153.2023_-_normas_ao_cumprimeito_da_jornada_de_trabalho_pelos_servidores_da_camara.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/431/portaria_1153.2023_-_normas_ao_cumprimeito_da_jornada_de_trabalho_pelos_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Estabelece normas referentes ao cumprimento da Jornada de Trabalho pelo Servidores da Câmara Municipal de Matozinhos, e horário de funcionamento da sede.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/432/portaria_1154.2023_-_exonera_o_sr._nilton_ponciano_do_cargo_comissionado_que_menciona.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/432/portaria_1154.2023_-_exonera_o_sr._nilton_ponciano_do_cargo_comissionado_que_menciona.pdf</t>
   </si>
   <si>
     <t>Exonera o Senhor Nilton Ponciano Júnior do cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/433/portaria_1155.2023_-_exonera_o_sr._alex_fagundes_do_cargo_comissionado_que_menciona.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/433/portaria_1155.2023_-_exonera_o_sr._alex_fagundes_do_cargo_comissionado_que_menciona.pdf</t>
   </si>
   <si>
     <t>Exonera o Sr. Alex Fagundes da Silva do cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/434/portaria_1156_.2023_-_nomeia_o_sr._nilton_ponciano_para_o_cargo_comissionado_menciona.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/434/portaria_1156_.2023_-_nomeia_o_sr._nilton_ponciano_para_o_cargo_comissionado_menciona.pdf</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/435/portaria_1157.2023_-_nomeia_o_sr._alex_fagundes_para_o_cargo_comissionado_menciona.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/435/portaria_1157.2023_-_nomeia_o_sr._alex_fagundes_para_o_cargo_comissionado_menciona.pdf</t>
   </si>
   <si>
     <t>Nomeia o Senhor Alex Fagundes da Silva para o cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/436/portaria_1158.2023_-_restricao_temporaria_de_publico_ao_legistativo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/436/portaria_1158.2023_-_restricao_temporaria_de_publico_ao_legistativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a restrição excepcional e temporária de acesso ao público externo às dependências da sede do Podes Legislativo Municipal, nos dias e nos termos que especifica, e das outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/437/portaria_1159.2023_-_restricao_temporaria_de_acesso_de_publico_ao_legislativo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/437/portaria_1159.2023_-_restricao_temporaria_de_acesso_de_publico_ao_legislativo.pdf</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/438/portaria_-_1160.2023_-_designa_servidores_para_comporem_a_comissao_temporaria_para_elaboracao_das_minutas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/438/portaria_-_1160.2023_-_designa_servidores_para_comporem_a_comissao_temporaria_para_elaboracao_das_minutas.pdf</t>
   </si>
   <si>
     <t>Designa servidores para comporem a Comissão Temporária para elaboração das minutas de projetos de lei que visam regulamentação dos procedimentos de compras, licitações e contratos, nos termos da Lei de Licitações e Contratos Administrativos - Lei nº 14.133/2021, no âmbito da Câmara Municipal de Matozinhos.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/439/portaria_-_1161.2023_-_declara_ponto_facultativo_no_dia_que_menciona_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/439/portaria_-_1161.2023_-_declara_ponto_facultativo_no_dia_que_menciona_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo no dia que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/440/portaria_-_1162.2023_-_restricao_excepcional_e_temporaria_de_acesso_de_publico.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/440/portaria_-_1162.2023_-_restricao_excepcional_e_temporaria_de_acesso_de_publico.pdf</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/441/portaria_1163.2023_-_altera_menbros_das_comissoes_permanentes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/441/portaria_1163.2023_-_altera_menbros_das_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>Altera membros e respectivos suplentes das comissões permanentes para o biênio 2023/2024.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/444/portaria_1164.2023_-_agente_de_contratacao_e_membros_da_equipe_de_apoio_licitacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/444/portaria_1164.2023_-_agente_de_contratacao_e_membros_da_equipe_de_apoio_licitacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Agente de Contratação e Equipe de Apoio (Licitação)</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/445/portaria_1165.2023_-_comissao_organizadora_de_eventos.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/445/portaria_1165.2023_-_comissao_organizadora_de_eventos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Comissão Organizadora de Eventos.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/446/portaria_1166.2023_-_procuradoras_adjuntas_da_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/446/portaria_1166.2023_-_procuradoras_adjuntas_da_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Designa Procuradoras adjuntas da Procuradoria da Mulher.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/463/portaria_1167.2023_-_concessao_vale-transporte.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/463/portaria_1167.2023_-_concessao_vale-transporte.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de vale-transporte.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/464/portaria_1168.2023_-_jornada_de_trabalho_servidores.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/464/portaria_1168.2023_-_jornada_de_trabalho_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a jornada de trabalho dos servidores.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/484/portaria_1169.2023_-_designa_membros_para_sindicancia.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/484/portaria_1169.2023_-_designa_membros_para_sindicancia.pdf</t>
   </si>
   <si>
     <t>Designa Comissão para instauração de Sindicância Administrativa.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/485/portaria_1170.2023_-_restricao_publico_em_03.03.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/485/portaria_1170.2023_-_restricao_publico_em_03.03.2023.pdf</t>
   </si>
   <si>
     <t>Restrição de público externo em 03/07/2023</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/486/portaria_1171.2023_-_exonera_jussara_prado_cargo_agente_de_contratacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/486/portaria_1171.2023_-_exonera_jussara_prado_cargo_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>Exonera Jussara de Almeida Prado do cargo comissionado que menciona.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/487/portaria_1172.2023_-_dispoe_sobre_horario_de_protocolo_de_requerimentos_indicacoes_e_mocoes.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/487/portaria_1172.2023_-_dispoe_sobre_horario_de_protocolo_de_requerimentos_indicacoes_e_mocoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre horário de protocolos de Requerimentos, indicações e Moções em dia de reunião.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/501/portaria_1173.2023_-_nomeando_agente_de_contratacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/501/portaria_1173.2023_-_nomeando_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>Nomeia Agente de Contratação</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/531/portaria_1174.2023_-_exonera_diretora_legislativa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/531/portaria_1174.2023_-_exonera_diretora_legislativa.pdf</t>
   </si>
   <si>
     <t>Exonera Diretora Legislativa</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/532/portaria_1175.2023_-_exonera_secretario_executivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/532/portaria_1175.2023_-_exonera_secretario_executivo.pdf</t>
   </si>
   <si>
     <t>Exonera Secretário Executivo</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/533/portaria_1176.2023_-_pregoeiro_-_cledson_mota_cordeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/533/portaria_1176.2023_-_pregoeiro_-_cledson_mota_cordeiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre comissão de licitação</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/660/portaria_1177.2023_-_nomeia_deiziane_borges_diretora_legislativa.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/660/portaria_1177.2023_-_nomeia_deiziane_borges_diretora_legislativa.pdf</t>
   </si>
   <si>
     <t>Nomeia Diretora Legislativa</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/661/portaria_1178.2023_-_nomeia_secretaria_deisiane_de_souza_faria.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/661/portaria_1178.2023_-_nomeia_secretaria_deisiane_de_souza_faria.pdf</t>
   </si>
   <si>
     <t>Nomeia Secretária Executiva da Presidência</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/662/portaria_1179.2023_-_agente_de_contratacao_pregoeiro_membros_da_equipe_de_apoio_e_fiscal_de_contratos..pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/662/portaria_1179.2023_-_agente_de_contratacao_pregoeiro_membros_da_equipe_de_apoio_e_fiscal_de_contratos..pdf</t>
   </si>
   <si>
     <t>Designa Agente de Contratação, Pregoeiro, Membros da Equipe de Apoio e Fiscal de Contratos</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/663/portaria_1180.2023_-_exonera_joel_eleoterio_alkimin.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/663/portaria_1180.2023_-_exonera_joel_eleoterio_alkimin.pdf</t>
   </si>
   <si>
     <t>Exonera Assessor Parlamentar</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/664/portaria_1181.2023_-_exonera_lesly_sabriny_teodoro_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/664/portaria_1181.2023_-_exonera_lesly_sabriny_teodoro_martins.pdf</t>
   </si>
   <si>
     <t>Exonera Diretora Financeira</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/671/portaria_1182.2023_-_exonera_kelly_franca_fonseca.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/671/portaria_1182.2023_-_exonera_kelly_franca_fonseca.pdf</t>
   </si>
   <si>
     <t>Exonera Assessora Jurídica.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/672/portaria_1183.2023_-_nomeia_joel_alkimin_eleoterio_-_diretor_financeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/672/portaria_1183.2023_-_nomeia_joel_alkimin_eleoterio_-_diretor_financeiro.pdf</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/673/portaria_1184.2023_-_nomeia_lesly_sabriny_teodoro_martins.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/673/portaria_1184.2023_-_nomeia_lesly_sabriny_teodoro_martins.pdf</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/674/portaria_1185.2023_-_proibicao_uso_de_celular_e_aparelhos_plenario.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/674/portaria_1185.2023_-_proibicao_uso_de_celular_e_aparelhos_plenario.pdf</t>
   </si>
   <si>
     <t>Proibição uso celulares e aparelhos no Plenário em Reuniões</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/675/portaria_1186.2023_-_arquivamento_da_sindicancia_administrativa__02.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/675/portaria_1186.2023_-_arquivamento_da_sindicancia_administrativa__02.2023.pdf</t>
   </si>
   <si>
     <t>Arquivamenteo Sindicância 02/2023</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/686/portaria_1187.2023_-_recebimento_de_documentos_pelos_assessores_parlamentares.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/686/portaria_1187.2023_-_recebimento_de_documentos_pelos_assessores_parlamentares.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento de documentos pelos Assessores Parlamentares.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/687/portaria_1188.2023_-_prorroga_portaria_1160.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/687/portaria_1188.2023_-_prorroga_portaria_1160.2023.pdf</t>
   </si>
   <si>
     <t>Prorroga Portaria nº 1160/2023.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/690/portaria_1189.2023_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/690/portaria_1189.2023_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/699/portaria_1190.2023_-_exonera_diretor_financeiro.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/699/portaria_1190.2023_-_exonera_diretor_financeiro.pdf</t>
   </si>
   <si>
     <t>Exonera Diretor Financeiro</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/714/portaria_1191.2023_-_agente_de_contratacao_membros_licitacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/714/portaria_1191.2023_-_agente_de_contratacao_membros_licitacao.pdf</t>
   </si>
   <si>
     <t>Designa agente de contratação, pregoeiro, membros da equipe de apoio e fiscal de contratos (licitação)</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/715/portaria_1192.2023_-_nomeia_diretora_financeira.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/715/portaria_1192.2023_-_nomeia_diretora_financeira.pdf</t>
   </si>
   <si>
     <t>Nomeia Diretora Financeira</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/716/portaria_1193.2023_-_nomeia_assessor_parlamentar_do_presidente.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/716/portaria_1193.2023_-_nomeia_assessor_parlamentar_do_presidente.pdf</t>
   </si>
   <si>
     <t>Nomeia Assessor Parlamentar - Joel</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/745/portaria_1194.2023_-_exonera_gestor_de_rh.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/745/portaria_1194.2023_-_exonera_gestor_de_rh.pdf</t>
   </si>
   <si>
     <t>Exonera, a pedido, Gestor de RH.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/746/portaria_1195.2023_-_exonera_gestor_de_compras_nilton_ponciano.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/746/portaria_1195.2023_-_exonera_gestor_de_compras_nilton_ponciano.pdf</t>
   </si>
   <si>
     <t>Exonera Gestor de Compras</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/764/portaria_1196.2023_-_nomeia_gestor_de_compras_igor_henrique.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/764/portaria_1196.2023_-_nomeia_gestor_de_compras_igor_henrique.pdf</t>
   </si>
   <si>
     <t>Nomeia Gestor de Compras</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/765/portaria_1197.2023_-_nomeia_gestor_de_recursos_humanos_nilton.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/765/portaria_1197.2023_-_nomeia_gestor_de_recursos_humanos_nilton.pdf</t>
   </si>
   <si>
     <t>Nomeia Gestor de RH</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/766/portaria_1198.2023_-_comissao_avaliacao_desempenho_2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/766/portaria_1198.2023_-_comissao_avaliacao_desempenho_2023.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão de Avaliação de Desempenho Individual dos Servidores Efetivos - exercício de 2023</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/787/portaria_1199.2023_-_estabelece_cronograma_de_pagamento_para_os_exercicios_de_2023_e_2024.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/787/portaria_1199.2023_-_estabelece_cronograma_de_pagamento_para_os_exercicios_de_2023_e_2024.pdf</t>
   </si>
   <si>
     <t>Cronograma pagamentos exercício 2023 e 2024</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/793/portaria_1200.2023_-_designa_agente_de_contratacao_equipe_de_apoio_pregoeiro_fiscal_de_contratos_licitacao.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/793/portaria_1200.2023_-_designa_agente_de_contratacao_equipe_de_apoio_pregoeiro_fiscal_de_contratos_licitacao.pdf</t>
   </si>
   <si>
     <t>Designa Agente de Contratação, Pregoeiro, Fiscal de Contratos e Membros da equipe de apoio (licitação)</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/794/portaria_1201.2023_-_revoga_portaria_comissao_de_eventos_1201.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/794/portaria_1201.2023_-_revoga_portaria_comissao_de_eventos_1201.2023.pdf</t>
   </si>
   <si>
     <t>Revoga Portaria 1201/2023 - Comissão de eventos</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/795/portaria_1202.2023_-_designa_procuradoras_adjuntas_da_mulher.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/795/portaria_1202.2023_-_designa_procuradoras_adjuntas_da_mulher.pdf</t>
   </si>
   <si>
     <t>Designa Procuradoras adjuntas da Mulher</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/796/portaria_1203.2023_-_altera_composicao_comissao_minutas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/796/portaria_1203.2023_-_altera_composicao_comissao_minutas.pdf</t>
   </si>
   <si>
     <t>Altera composição de servidores (Comissão Temporária para elaboração de minutas)</t>
   </si>
   <si>
     <t>SUBPL</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/39/pl_2721.2023_substitutivo_-_altera_redacao_loa_2023_tabelas.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/39/pl_2721.2023_substitutivo_-_altera_redacao_loa_2023_tabelas.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2º incisos I e II, § 3º inciso I do art. 1º e parágrafo único do art. 5º da Lei nº 2.549/2022, que "Estima a receita e fixa a despesa do orçamento fiscal do Município de Matozinhos para o exercício financeiro de 2023, e dá outras providências".</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/514/pl_2757.2023_substitutivo_-_ldo_2024.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/514/pl_2757.2023_substitutivo_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/585/pl_2759.2023_-_substitutivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/585/pl_2759.2023_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Concede Gratificação por exercício de Função e participação em Comissão aos servidores públicos municipais e dispõe sobre a adequação dos agentes públicos do Poder Executivo Municipal responsáveis pelas licitações, contratações públicas e procedimentos auxiliares ás disposições previstas na Lei Federal 14.133, de 01 de abril de 2021; revoga a Lei Municipal n° 2.150, de 27 de setembro de 2011.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/633/pl_2766.2023_-_substitutivo.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/633/pl_2766.2023_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social à Associação de Proteção à Maternidade e a infância de Matozinhos/ Hospital Wanda Andrade Drummond e dá outras providências.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>Institui a Parcela Complementar do Piso da Enfermagem  e dá outras providências.</t>
   </si>
   <si>
     <t>SUPR</t>
   </si>
   <si>
     <t>Substitutivo de Projeto de Resolução</t>
   </si>
   <si>
     <t>Altera a redação do § 5º do art. 69; do inciso III, do art. 87 e seu §4º; do §1º do art.97; art.108; do caput do artigo 109 e o seu inciso VII do §3º; art. 111; §1º do art. 137 e o art. 144 da Resolução 338 de 29 de dezembro de 2022.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
     <t>Denúncia por crime de responsabilidade.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/336/denuncia_02.2023.pdf</t>
+    <t>http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/336/denuncia_02.2023.pdf</t>
   </si>
   <si>
     <t>Representação por quebra de decoro parlamentar em face dos vereadores Carlos Henrique Santos de Oliveira, José Miguel Dias Filho e Marco Antônio Martins.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>Representação por quebra de decoro parlamentar em face de Marli Vale.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>Apuração de Infração Político- Administrativa do Vereador Sidirley Bento - PSD.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -8200,68 +8200,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/29/marli_-_req_1.2023_-_informacoes_projeto_saude_na_escola_como_prioridade_absoluta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/34/edson_sidirley_claudio_italo_cesar_marcio_-_req_2.2023_-_abertura_de_cpi_obras_e_convenio_amav.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/54/jane_-_req_3.2023_-_informacoes_aplicabilidade_lei_absorventes_em_escolas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/60/carlos_-_req_4.2023_-_avaliacao_tecnica_lencol_freatico_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/61/italo_-_req_5.2023_-_motivo_nao_asfaltamento__bairro_sao_jose_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/62/italo_-_req_6.2023_-_comissao_especial_parque_barrocao_sao_jose_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/67/sidirley_-_req_7.2023_-_nota_de_empenho_comprovante_pagamento_contrato_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/68/sidirley_-_req_8.2023_-_prestacao_de_contas_2020_para_cfo_e_cljrf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/69/marco_antonio_jane_ildeu_-_req_9.2023_-_requer_formacao_comissao_especial_plano_de_cargos_pagamento_piso_rede_municipal_ensino.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/75/sidirley_-_req_10.2023_-_nao_tomada_de_providencias_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/80/italo_-_req_11.2023_-_requer_resposta_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/82/claudio_cece_-_req_12.2023_-_informacoes_creches_e_escolas_sistema_anti_incendio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/84/marli_-_req_13.2023_-_informacoes_campanha_camara_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/88/italo_-_req_14.2023_-_requer_cronograma_troca_de_lampadas_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/93/sidirley_-_req_15.2023_-_lista_espera_creche_e_nf_telas_75.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/97/cljrf_-_req_16.2023_-_dilacao_de_prazo_pl_2720.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/103/marli_-_req_17.2023_-_solicita_envio_de_projetos_recomposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/108/carlos_-_req_18.2023_-_informacoes_contratacao_transporte_estudantes_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/109/italo_-_req_19.2023_-_solicita_explicacoes_reajuste_professores_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/110/italo_-_req_20.2023_-_informacoes_prefeitura_bloqueando_mensagens_nas_redes_sociais.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/116/marcio_-_req_21.2023_-_telefone_corporativo_secretaria_obras.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/117/sidirley_-_req_22.2023_-_informacoes_rua_fazenda_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/119/cljrf_-_req_23.2023_-_dilacao_prazo_parecer_pl_2723.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/126/mesa_diretora_-_req_24.2023_-_retirada_tramitacao_pr_343.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/137/cdhdc_-_req_25.2023_-_dilacao_prazo_parecer_pl_2719_e_2722.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/138/ctma_-_req_26.2023_-_dilacao_prazo_parecer_pl_2719.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/139/csas_-_req_27.2023_-_dilacao_prazo_parecer_pl_2719_e_2722.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/140/cddm_-_req_28.2023_-_dilacao_prazo_parecer_pl_2722.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/143/coputtsp_-_req_29.2023_-_dilacao_prazo_parecer_pl_2707_e_2719.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/155/carlos_-_req_30.2023_-_contratos_iluminacao_-_ecologica_e_vagalume.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/156/sidirley_-_req_31.2023_-_demonstrativo_fundeb.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/166/marli_-_req_32.2023_-_informacoes_convenios_especialidades_e_especialistas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/167/marli_-_req_33.2023_-_reducao_do_numero_de_cirurgias_ofertadas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/168/claudio_cece_-_req_34.2023_-_convoca_procuradora_do_municipio_-_juliana_ferreira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/170/carlos_-_req_35.2023_-_ocupacao_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/171/carlos_-_req_36.2023_-_passagem_de_aguas_pluviais_mg_424_-_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/172/italo_-_req_37.2023_-_informacoes_manutencao_vias_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/174/italo_e_outros_-_req_38.2023_-_convocacoes_iluminacao_-_pamela_vagalume_ecologica_cemig.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/175/jose_miguel_-_req_39.2023_-_copia_documento_prefeitura_notificou_empresa_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/176/jose_miguel_-_req_40.2023_-_informacoes_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/177/ildeu_-_req_41.2023_-_informacoes_poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/182/marco_antonio_-_req_42.2023_-_providencias__pl_2725.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/186/cdhdc_-_req_43.2023_-_solicita_pl_2720.2023_para_a_comissao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/187/cdhdc_-_req_44.2023_-_solicita_pl_2739.2023_para_comissao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/188/cfo_-_req_45.2023_-_solicita_pl_2729.2023_para_comissao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/199/cljrf_-_req_46.2023_-_dilacao_de_prazo_pr_344.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/200/cljrf_-_req_47.2023_-_dilacao_de_prazo_pl_2724.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/201/cljrf_-_req_48.2023_-_dilacao_de_prazo_pl_2726.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/203/sidirley_-_req_49.2023_-_revisao_predio_mercado_municipal_solicita_projeto_eletricoarquitetonico_e_valor_final.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/204/marcio_-_req_50.2023_-_telefone_para_servicos_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/209/csas-_req_51.2023_-_informacoes_de_estagiarios_medicina_upa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/214/cljrf_-_req_52.2023_-_solicita_enc_do_pl_2730.2023_ao_cms.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/215/cljrf_-_req_53.2023_-solicita_a_juntada_pl_decisao_cms.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/216/cljrf_-_req_54.2023_-_convocacao_secretarios_referente_pl_2729.2023_e_2730.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/217/cljrf_-_req_55.2023_-_dilacao_de_prazo_pl_2729.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/218/cljrf_-_req_56.2023_-_dilacao_prazo_pl_2730.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/219/cljrf_-_req_57.2023_-_dilacao_de_prazo_pl_2739.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/222/claudio_-_req_58.2023_-_planejamento_para_evitar_poluicao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/226/marli_-_req_59.2023_-_informacoes_sobre_cirurgias_via_ppi.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/230/marli_-_req_60.2023_-transcricao_em_ata_das_reunioes_das_comissoes_que_sou_menbra.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/232/mesa_-_req_61.2023_-retirada_substitutivo_projeto_344.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/233/cljrf_-_req_62.2023_-copia_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/242/carlos_-_req_63.2023_-lista_de_tel_das_secretarias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/243/marli_-_req_64.2023_-informacao_do_motivo_do_encerramento_do_proinfo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/245/italo_-_req_65.2023_-estudo_impacto_reajuste_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/246/cljrf_-_req_66.2023_-_suspensao_tramitacao_pl_2729.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/247/cljrf_-_req_67.2023_-dilacao_prazo_15_dias_pl_2748_e_2749.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/248/cljrf_-_req_68.2023_-convocacao_secretariojunta_de_documentos_e_suspencao_pl_2751.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/249/csas_-_req_69.2023_-informacao_do_motivo_retirada_pl_27.30.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/250/marli_-_req_70.2023_-data_realizacao_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/259/marli_-_req_71.2023_-_solicita_pl_2739_e_2726.2023_nao_entrem_na_10a_ro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/266/csas_-_req_72.2023_-_solicita_detalhamento_gestao_upa_e_ibds.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/269/italo_-_req_73.2023_-_processo_licitatorio_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/273/marli_-_req_74.2023_-_esclarecimentos_denuncia_mae_atendimento_posto_bom_jesus_i.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/276/claudio_cece_-_req_75.2023_-_extratos_pagamentos_inss.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/277/marli_-_req_76.2023_-_pl_2739.2023_e_2726.2023_entrem_em_09.05.23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/279/italo_-_req_77.2023_-_copias_documentos_setor_compras_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/287/marli_-_req_78.2023_-_ambulancias_alugadas_pagamento.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/288/csas_-_req_79.2023_-_informacoes_contratacao_medicos_psf.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/289/csas_-_req_80.2023_-_dilacao_prazo_parecer_pl_2752.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/296/edson_-_req_81.2023_-_informacoes_servico_capina.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/297/carlos_-_req_82.2023_-_planejamento_operacao_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/298/carlos_-_req_83.2023_-_relacao_ocupacao_creche.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/299/carlos_-_req_84.2023_-_contrato_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/303/marli_-_req_85.2023_-_informacoes_exames_transretais_biopsia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/304/csas_-_req_86.2023_-_notas_fiscais_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/309/sidirley_-_req_87.2023_-_duf__cerca_viva_ara_saara.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/311/italo_-_req_88.2023_-_informacoes_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/312/italo_-_req_89.2023_-_pagamento_trabalhadores_amav_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/313/cesar_-_req_90.2023_-_solicita_nf_guard_rail.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/320/italo_-_req_91.2023_-_informacoes_drenagem_rua_paulo_goncalves.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/321/cljrf_-_req_92.2023_-_dilacao_de_prazo_pl_2753.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/328/ctma_-_req_93.2023_-_informacoes_veiculo_amarok.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/330/csas_-_req_94.2023_-_convocacao_secretaria_de_saude_e_convidar_servidores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/332/sidirley_-_req_95.2023_-_informacoes_sobre_dr._daniel_miranda.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/340/ildeu_-_req_96.2023_-_solicita_copia_contrato_grupo_zello_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/341/marli_-_req_97.2023_-_solicita_convite_rosiane_fernanda_da_silva.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/342/edson_-_req_98.2023_-_solicita_copia_do_contrato_de_locacao_do_imovel_da_ubs_bom_jesus_ii.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/343/edson_-_req_99.2023_-_solicita_copia_contrato_de_locacao_de_cacambas_para_coleta_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/347/marli_-_req_100.2023_-_solicita_previsao_casa_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/357/marli_vale_-_req_101.2023_-_inf_cargo_e_salario_do_responsavel_da_subsecretaria_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/358/marco_antonio_-_req_102.2023_-_requer_que_falas_da_reuniao_seja_na_integra..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/364/csas_-_req_103.2023_-_solicita_contrato_locacao_farmacia_central.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/367/carlos_henrique_-_req_104.2023_-_requer_que_as_falas_da_denuncia_sejam_transcritas_na_integra.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/368/coputtsp_-_req_105.2023_-_pl_104.2023_seja_encaminhado_a_cp_para_analise_e_parecer.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/370/cljrf_-_req_106.2023_-_dilacao_prazo_parecer_pl_2755_2756_e_2757.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/371/csas_-_req_107.2023_-_convovacao_dr._luiz_e_convite_ao_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/372/cljrf_-_req_108.2023_-_dilacao_prazo_parecer_plc104.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/373/csas_-_req_109.2023_-_informacoes_do_consorcio_alianca.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/400/italo_-_req_110.2023_-_informacoes_em_relacao_a_a_aquisicao_de_terreno_na_av_mg.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/401/italo_-_req_111.2023_-_explicacoes_sobre_carta_em_anexo..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/405/sidirley_italo_e_edson_-_req_112.2023_-_prorrogacao_cpi_obras.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/419/ildeu_-_req_113.2023_-_requer_informacao_da_entrada_sao_miguel__pela_424.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/447/jose_miguel_-_req_114.2023_-_cronograma_obras_quadras.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/462/cljrf_-_req_115.2023_-_suspensao_do_plc__104.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/467/csas_-_req_116.2023_-_programacao_anual_de_saude_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/468/cljrf_-_req_117.2023_-_dilacao_prazo_pl_2758.2023_e_2759.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/471/cljrf_-_requerimento_118.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/475/csas_-_req_119.2023_-_dilacao_prazo_pl_2756.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/481/italo_-_req_120.2023_-_corrego_passaginha_fazenda_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/495/sidirley_e_demais_vereadores_-_req_121.2023_-_informacoes_telas_interativas_escolas_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/496/edson_-_req_122.2023_-_copia_integral_processo_licitacao_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/499/claudio_cece_e_demais_vereadores_-_req_123.2023_-_relatorio_analitico_pagamentos_secretaria_saude_setembro_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/500/cljrf_-_req_124.2023_-_dilacao_prazo_pl_2760.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/512/marli_-_req_125.2023_-_informacoes_sobre_cardiologistas_e_demais_especialidades.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/513/marli_-_req_126.2023_-_informacoes_cateterismo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/515/edson_-_req_127.2023_-_copia_integral_gastos_praca_bairro_presidente.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/516/cljrf_-_req_128.2023_-_dilacao_prazo_pl_2761.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/529/marli_-_req._129.2023_-_cirurgia_resseccao_endoscopica.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/542/marco_antonio_-_req_131.2023_-_anexar_declaracao_de_ratificacao_ao_processo_de_pl_2757.2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/545/sidirley_-_req_132.2023_-_cpi_obras_visita_rodovia_mtz_010.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/547/jane_-_req._133.2023_-_declaracao_de_ratificacao_pl_2757.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/548/carlos_-_req._134.2023_-_anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/550/edson_-_req._135.2023_-lista_de_medicamentos_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/561/ildeu_-_req._136.2023_-_creche_atender_criancas_tea.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/562/edson_-_req._137.2023_-_processo_de_licitacao_carlos_martins.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/564/edson_-_req._138.2023_-_fiscalizacao_ruas_sabatine_del_boccio_paulo_goncalves_mtz_010.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/565/edson_-_req._139.2023_-__audiencia_publica_artistas_locais.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/582/marcio_-_req._140.2023_-__tapa_buraco_bairro_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/586/carlos_-_req._141.2023_-_credenciamento_de_pessoa_juridica__boxes_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/589/cljrf_-_req_142.2023_-_dilacao_do_prazo_plc_106.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/601/jane_-_req._144.2023_-_casa_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/605/edson_-_req._145.2023_-_informacoes_consulta_medica_e_exame_de_prostata.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/606/edson_-_req_146.2023_-_informacao_consultas_medicas.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/611/sidirley_-_req_147.2023_-_transporte_vale_das_roseiras.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/612/jose_miguel_-_req._148.2023_-_tramitacao_projeto_agente_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/619/carlos_-_req._150.2023_-_frota_carros_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/624/italo_-_req._151.2023-_convoca_esclarecimentos_pl_2763.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/625/italo_-_req._152.2023_-_convoca_secretaria_obras_pamela_freitas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/628/italo_-_req._153.2023_-medicamentos_adquiridos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/630/sidirley_-_req._154.2023_-_relatorio_fundeb.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/635/cljrf_-_req._155.2023_-_dilacao_de_prazo_pl_2759.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/636/cljrf_-_req_156.2023_-_dilacao_prazo_plc_108.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/646/sidirley_-_req_157.2023_-_paliativo_transporte_escolar_vale_das_roseiras.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/647/sidirley_-_req_158.2023_-_informacoes_contratos_e_empenhos_empresas_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/650/carlos_-_req_159.2023_-_manutencao_ubs_cruzeiro_tonico_cota_e_vitalino_fonseca.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/652/cljrf_-_req_160.2023_-_dilacao_prazo_pl_2766.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/653/cljrf_-_req_161.2023_-_dilacao_prazo_pl_2768.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/657/claudio_cece_-_req_162.2023_-_audiencia_publica_educacao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/658/jose_miguel_-_req_163.2023_-_notificacao_empresa_sabatine_del_boccio.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/668/carlos_-_req_164.2023_-_piso_salarial_profissional_saude.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/670/edson_-_req_165.2023_-_copia_projeto_de_execucao_obra_praca_bairro_presidente.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/677/jose_miguel_-_req_166.2023_-_informacoes_sobre_reforma_e_telefones_postos_de_saude_ubs.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/693/ildeu_-_req_167.2023_-_informacoes_coleta_mato_servico_capina.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/694/claudio_cece_-_req_168.2023_-_limpeza_rua_domingos_xavier_bairro_aracas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/703/ildeu_-_req_169.2023_-_consulta_medico_sem_agendamento_previo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/706/carlos_-_req_170.2023_-_despesa_alimentacao_tratamento_fora_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/712/italo_-_req_171.2023_-_informacoes_chamamento_publico_box_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/713/cesar_-_req_172.2023_-_informacoes_paralizacao_obra_mtz__10.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/719/sidirley_-_req_173.2023_-_informacoes_construcao_gabiao_barrocao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/720/sidirley_-_req_174.2023_-_audiencia_publica_codigo_ambiental_plc_104.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/722/carlos_-_req_175.2023_-_encaminha_anteprojeto_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/725/ildeu_-_req_176.2023_-_informacoes_local_eventos_de_pequeno_e_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/726/ildeu_-_req_177.2023_-_solicita_rendimentos_desde_a_posse.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/730/cfo_-_req_178.2023_-_dilacao_prazo_pl_2763.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/741/cljrf_-_req_179.2023_-_dilacao_prazo_pl_2773.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/753/sidirley_-_req_180.2023_-_reforma_ubs_tonico_cota.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/754/cljrf_-_req_181.2023_-_dilacao_prazo_pl_2774.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/755/ildeu_-_req_182.2023_-_liberacao_medicamentos_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/760/edson_-_req_183.2023_-_projeto_estrutural_obra_praca_bairro_presidente.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/777/sidirley_e_italo_-_req_184.2023_-_audiencia_publica_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/778/cljrf_-_req_185.2023_-_dilacao_prazo_pl_2767.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/782/carlos_-_req_186.2023_-_anteprojeto_nota_fiscal_premiada.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/791/cesar_-_req_187.2023_-_honorarios_advogados_procuradoria_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/48/marli_-_ind_1.2023_-_manutencao_banheiros_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/52/jane_-_ind_2.2023_-_academia_ao_ar_livre_centro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/53/jane_-_ind_3.2023_-_criacao_secretaria_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/55/marli_-_ind_4.2023_-_troca_medica_vitalino_fonseca.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/56/marco_antonio_-_ind_5.2023_-_limpeza_e_capina_no_caic.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/57/ildeu_-_ind_6.2023_-_limpeza_todas_as_unidades_basicas_saude_ubs.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/58/ildeu_-_ind_7.2023_-_supressao_ou_poda_arvore_br_metals.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/59/carlos_-_ind_8.2023_-_redutor_velocidade_rua_rio_grande_do_sul_e_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/63/italo_-_ind_9.2023_-_paliativo_rua_rio_grande_do_sul_e_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/64/italo_-_ind_10.2023_-_moradores_bairro_alvorada_atendidos_na_ubs_progresso_para_ubs_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/72/marco_antonio_-_ind_11.2023_-_melhorias_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/76/sidirley_-_ind_12.2023_-_tapa_buracos_ruas_francisco_mendes_sergipe_maranhao_amapa_joaquim_vieira.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/77/sidirley_-_ind_13.2023_-_contencao_vocoroca_rua_08_e_rua_florestal.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/79/italo_-_ind_14.2023_-_paliativo_travessa_joao_albano.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/81/marco_antonio_-_ind_15.2023_-_funcionarios_transmatoz_sejam_incorporados_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/85/ildeu_-_ind_17.2023_-_limpeza_e_capina_rotatoria_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/86/ildeu_-_ind_18.2023_-_instalacao_lanchonete_upa_24_horas.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/89/italo_-_ind_19.2023_-_envio_de_maquinas_materiais_e_equipamentos_para_paliativo_em_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/90/jane_-_ind_20.2023_-_construcao_memorial_caio_viana_martins.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/91/carlos_-_ind_21.2023_-_construcao_passagem_pedestres_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/96/marli_-_ind_22.2023_-_instalacao_do_caps_no_antigo_pa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/100/claudio_cece_-_ind_23.2023_-_servicos_aracas.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/101/claudio_cece_-_ind_24.2023_-_centro_de_referencia_do_aluno_e_do_professor.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/102/marli_-_ind_25.2023_-_convenio_apae_de_pedro_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/105/marco_antonio_-_ind_26.2023_-_fresagem_e_recapeamento_ruas_bairro_da_graca.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/107/carlos_-_ind_27.2023_-_passagem_de_pedestres_av_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/111/italo_-_ind_28.2023_-_atendimento_a_todos_estudantes_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/112/carlos_-_ind_29.2023_-_limpeza_e_melhorias_em_diversas_ruas.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/130/claudio_cece_-_ind_30.2023_-_pista_de_caminhada_e_de_cooper.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/131/marli_-_ind_31.2023_-_manutencao_rua_petropolis.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/135/carlos_-_ind_32.2023_-_limpeza_e_manutencao_rua_nossa_senhora_do_carmo_e_dr_jose_diniz_alves_quebra_mola_rua_varginha.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/136/jane_-_ind_33.2023_-_reativacao_conselho_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/141/marli_-_ind_34.2023_-_maior_divulgacao_servicos_odontologia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/161/marli_-_ind_35.2023_-_manutencao_de_placa_na_praca_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/162/marli_-_ind_36.2023_-_solicita_que_as_pautas_da_reunioes_sejam_divulgadas.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/165/marco_antonio_-_ind_37.2023_-_iluminacao_rua_piaui.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/169/carlos_-_ind_38.2023_-_projeto_minas_ao_luar_-_dep_nayara_rocha.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/178/carlos_-_ind_39.2023_-_servico_esterilizacao_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/179/marli_-_ind_40.2023_-_solicita_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/180/carlos_-_ind_41.2023_-_limpeza_e_melhorias_rua_cruzeiro_antonio_bento_e_cardeal_dom_jaime_jatoba_guaribu_gustavo_jose_da_costa.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/189/jane_-_ind_42.2023_-_contratacao_profesor_ou_maestro_de_musica.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/198/ildeu_-_ind_43.2023_-_solicita_construcao_de_um_lote_lindeiro_na_frente_do_cond_paris.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/210/marco_antonio_e_vereadores_-_ind_44.2023_-_revestir_espacos_entre_tumulos_cemiterio_antigo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/213/italo_-_ind_45.2023_-_caminhao_pipa_mtz_010.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/224/marli_-_ind_46.2023_-_possibilidade_de_multirao_de_catarata.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/225/marli_-_ind_47.2023_-_possibilidade_de_multirao_de_exames_laboratoriais.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/231/jose_miguel_-_ind_48.2023_-_que_a_copasa_retorne_com_atendimento_presencial.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/235/jane_-ind_49.2023_-contrucao_memorial_agripa_vasconcellos.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/236/italo_-ind_50.2023_-criacao_de_mais_vagas_de_creche.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/237/italo_-ind_51.2023_-criacao_canal_denuncia_para_lotes_vagos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/238/marco_antonio_-_ind_52.2023_-_aplicacao_de_inseticida_contra_dengue.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/239/marco_antonio_-_ind_53.2023_-_adote_medidas_que_reforcem_a_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/240/carlos_-_ind_54.2023_-_instalacao_de_interfones_cameras_e_porta_giratorias_em_escolas.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/241/italo_-_ind_55.2023_-_implantacao_botao_panico_e_detector_de_metais_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/253/marli_-_ind_56.2023_-_mutirao_duplex_scan.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/257/ildeu_-_ind_57.2023_-_calcamento_rua_rio_branco_com_antiga_rua_b.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/258/ildeu_-_ind_58.2023_-_academia_ao_ar_livre_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/262/italo_-_ind_59.2023_-_horario_audiencia_publica_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/263/italo_-_ind_60.2023_-_contratacao_empresa_capina.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/264/marli_-_ind_61.2023_-_solicita_mais_medicos_upa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/268/marli_-_ind_62.2023_-_solicita_abertura_cemiterio_dia_das_maes.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/270/marco_antonio_-_ind_63.2023_-_aderir_chamada_publica_seguranca_escolas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/274/italo_-_ind_64.2023_-_manutencao_estrada_jaguara.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/278/carlos_-_ind_65.2023_-_interditar_parte_avenida_alcino_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/282/marli_-_ind_66.2023_-_materiais_higiene_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/284/jane_-_ind_67.2023_-_retorno_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/285/marli_-_ind_68.2023_-_contratacao_neuropediatrico.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/286/marli_-_ind_69.2023_-_troca_lampadas_ruas.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/302/marli_-_ind_70.2023_-_projeto_retirada_animais.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/305/carlos_-_ind_71.2023_-_melhorias_rua_sem_nome.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/310/jane_-_ind_72.2023_-_placar_proibido_estacionar_rua_maria_alice_martins.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/316/ildeu_-_ind_73.2023_-_possibilidade_de_criacao_de_cada_para_maes_com_filhos_autistas.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/317/ildeu_-_ind_74.2023_-_possibilidade_de_emissao_de_rg_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/319/marco_-_ind_75.2023_-_solicita_melhorias_urgentes_na_iluminacao_da_praca_do_sorvete.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/322/italo_-_ind_76.2023_-_melhorias_no_desvio_da_obra_mtz_010.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/323/italo_-_ind_77.2023_-_tapa_buracos_na_avenida_central__rua_esmeralda_e_desvio_obra_mtz010.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/324/italo_-ind_78.2023_-_cada_asfaltica_em_22_ruas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/325/jane_-_ind_79.2023_-_alteracao_no_cod_municipal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/326/edson_-_ind_80.2023_-_troca_de_lampadas_praca_santo_antonio_rua_15_de_novembro_rua_lagoinha_rua_albertino_conrado_pedro_pereira....pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/327/edson_-_ind_81.2023_-_troca_de_lampadas_rua_candido_fonseca_sobrinho_e_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/329/cesar_-_ind_82.2023_-_manutencao_em_toda_rede_eletrica_no_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/331/carlos_-_ind_83.2023_-_solicita_limpeza_melhorias_acesso_e_pavimentacao_na_rua_claudiomiro_cupertino_esquina_com_av_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/333/sidirley_-_ind_84.2023_-_solicita_avaliacao_isencao_tarifa_linha_mocambeiro_riacho.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/335/marcio_-_ind_85.2023_-_operacao_tapa_buraco_nairro_sao_miguel_e_manutencao_postes.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/337/ildeu_-_ind_86.2023_-_troca_lampadas_rua_candido_fonseca_viana.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/338/ildeu_-_ind_87.2023_-_semaforo_entre_as_ruas_custodio_alvarenga_e_dom_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/344/edson_-_ind_88.2023_-_requer_melhorias_ubs_bom_jesus_i.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/345/edson_-_ind_89.2023_-_troca_de_lampadas_rua_bonfim_rua_januario.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/346/marco_antonio_-_ind_90.2023_-_fresagem_da_pavimentacao_e_recapeamento_asfaltico_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/348/sidirley_-_ind_91.2023_-_abertura_iluminacao_publica_e_infraestrutura_rua_grimaldi_de_meli.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/349/sidirley_-_ind_92.2023_-_troca_de_lampadas_rua_raul_teixeira.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/350/sidirley_-_ind_93.2023_-_capina_rua_cardeal_dom_jaime.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/351/sidirley_-_ind_94.2023_-_solicita_gari_praca_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/352/sidirley_-_ind_95.2023_-_solicita_instalacao_de_rede_eletrica_no_vale_das_roseiras.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/353/jane_-_ind_96.2023_-_operacao_tapa_buraco_e_reparo_em_frente_condominio_paris.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/354/jane_-_ind_97.2023_-_manutencao_da_rua_maria_issa_elian.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/355/carlos_-_ind_98.2023_-_limpeza_e_manutencao_praca_rua_carlos_alves_e_canteiro_rua_esmeralda_terreno_baldio_rua_8_dezembro.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/356/edson_-_ind_99.2023_-_caminhao_pipa_para_as_ruas_12_e_14_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/361/andre_-_ind_100.2023_-_implantacao_piso_salarial_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/362/edson__-_ind_101.2023_-_troca_de_iluminacao_para_led_no_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/363/csas_-_ind_102.2023_-_pagamento_do_piso_salarial_para_enfermeiros_e_profissionais_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/365/csas_-_req_103.2023_-_solicita_contrato_locacao_farmacia_central.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/366/carlos_henrique_-_req_104.2023_-_requer_que_as_falas_da_denuncia_sejam_transcritas_na_integra.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/369/jane_-_ind_105.2023_-_poda_de_arvore_rua_o.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/396/ildeu_-_ind_106.2023_-_solicita_recapeamento_mg_424.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/397/ildeu_-_ind_107.2023_-_solicita_troca_de_lampadas_na_rua_neide_pereira.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/399/edson_-_ind_108.2023_-_limpeza_no__terreno_na_rua_jair_teixeira.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/402/carlos_-_ind_109.2023_-_limpeza_e_manutencao_da_rua_sabatine_del_boccio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/403/carlos_-_ind_110.2023_-_melhorias_do_transito_em_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/406/andre_-_ind_111.2023_-_limpeza_da_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/407/andre_-_ind_112.2023_-_asfaltamento_rua_prata.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/410/carlos_-__ind_113.2023_-_estudo_para_implementar_cartao_alimento_mtz.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/414/carlos_-_114.2023_-_quebra_molas_carlos_alves_8_de_dezembro_dona_laura__tapa_buraco_rua_esmeralda_limpeza_av_maestro.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/415/marco_-_ind_115.2023_-_melhorias_nas__ruas_fgb_e_d.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/416/marco_-_ind_116.2023_-_melhorias_rua_o.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/420/ildeu_-_ind_117.2023_-_tapa_buraco_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/421/ildeu__-_ind_118.2023_-_poda_e_capina_na_rua_bom_despacho.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/422/andre_-_ind_119.2023_-_troca_de_lampadas_praca_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/442/marco_antonio_-_ind_120.2023_-_reforma_posto_tonico_cota.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/448/marco_antonio_-_ind_121.2023_-_melhorias_rua_jose_candido_vieira.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/449/claudio_cece_-_ind_122.2023_-_limpeza_bueiros_rua_joana_darc.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/450/jane_-_ind_123.2023_-_presenca_agentes_transmatoz_colegio_eurico_viana.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/451/ildeu_-_ind_124.2023_-_faixa_de_pedestres_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/452/ildeu_-_ind_125.2023_-_operacao_tapa_buracos_rua_jose_de_paula_santos_e_arsenio_flavio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/453/marcio_-_ind_126.2023_-_limpeza_linha_ferrea_bairro_florestal_ate_bairro_presidente.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/454/marcio_-_ind_127.2023_-_limpeza_e_capina_rua_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/455/marcio_-_ind_128.2023_-_limpeza_pedreira_bairo_sao_pedro_e_bairro_liberdade.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/456/carlos_-_ind_129.2023_-_redutor_velocidades_rua_belo_horizonte_e_limpeza_rua_amapa_tres_marias_e_cardeal_dom_jaime.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/457/carlos_-_ind_130.2023_-_decreto_regulamento_microempresas_agricultores_produtores_rurais_mei....pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/461/jane_-_ind_131.2023_-_adesao_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/473/marco_antonio_-_ind_132.2023_-_melhorias_rua_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/474/jane_-_ind_133.2023_-_passagem_de_pedestres_ponte_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/476/carlos_-_indicacao_134.2023_-_melhorias.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/477/ildeu_-_indicacao_135.2023_-_transmatoz_placas_proibido_estacionar.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/489/jose_miguel_-_ind_136.2023_-_quebra_molas_rua_gestal_ferreira_maia_com_a_rua_juiz_de_fora.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/490/jose_miguel-_ind_137.2023_-_revisao_decreto_estudantil_2322.2010.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/493/marli_-_ind_138.2023_-_criacao_cargos_medicos_especialistas_em_geriatria.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/497/jane_-_ind_139.2023_-_pavimentacao_rua_frederico_jacob.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/498/jane_-_ind_140.2023_-_pavimentacao_rua_padre_alipio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/505/carlos_e_demais_vereadores_-_ind_142.2023_-_nayara_rocha_apoio_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/506/jose_miguel_-_ind_143.2023_-_instalacao_postes_rua_7_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/507/jose_miguel_-_ind_144.2023_-_instalacao_ponto_de_onibus_mg_424_esquina_com_rua_pirapora.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/511/marco_antonio_-_ind_145.2023_-_melhorias_ruas_d_e_g.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/517/carlos_-_ind_146.2023_-_avaliacao_tecnica_programa_mae_matozinhense.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/519/ildeu_-_ind_147.2023_-_limpeza_pedreira_rua_valter_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/520/ildeu_-_ind_148.2023_-_estudo_tecnico_rua_canaa_e_luciana_alves.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/521/carlos_-_ind_149.2023_-_melhorias_e_limpeza_ruas_do_bairro_aracas.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/538/andre_-_ind_150.2023_-_pavimentacao_rua_custodio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/539/claudio_-_ind._151.2023_-_instalacao_de_placa_em_remanejamento_do_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/543/sidirley_-_ind._152.2023_-_dep._ana_paula_-_projeto_luz_pra_todos.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/546/marco_antonio_-_ind._153.2023_-_providenciar_melhorias_na_rua_bicuiba_no_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/549/carlos_-_ind._154.2023_-_concurso_publico_para_todas_areas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/551/edson_-_ind._155.2023_-_mudanca_do_local_de_criancas_autista_tea_1.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/552/carlos_marcio_-_ind._156.2023_-_limpeza_nas_manilhas_e_fluidez_das_agua_ribeiras.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/554/andre_-_ind_157.2023_-_limpeza_rua_gestal_ferreira_maia.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/555/marco_antonio_-_ind_158.2023_-_iluminacao_rua_ardeira_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/559/ildeu_-_ind_159.2023_-_cerca_em_volta_do_memorial_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/560/ildeu_-_ind_160.2023_-_poda_de_arvores_estacao_espeteria_nossa_casa_beer.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/563/edson_-_ind_161.2023_-_troca_de_lampada_rua_piaui.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/566/sidirley_-_ind_162.2023_-_rua_fernando_pezzini_proibido_parar.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/567/marco_antonio_-_ind._163.2023_-_melhorias_granja_alvorada.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/572/andre_-_ind._164.2023_-_asfaltamento_rua_guarapari.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/578/marco_antonio_-_ind._165.2023_-instalacao._de_cancela_na_av_industrial_-_andre_favaleli.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/580/marcio_-_ind._166.2023_-_calcamento_rua_maria_estevao_cota.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/581/marcio_-ind._167.2023_-_pavimentacao_rua_canaa.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/587/ildeu_-_ind._168.2023-_instalacao_quebra_mola_rua_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/588/ildeu_-_ind._169.2023_-_meio_fio_rua_guarapari_com_barbacena.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/592/marco_antonio_-_ind_170.2023_-_melhorias_rua_albertino_conrado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/595/andre_-_ind_171.2023_-_rua_dos_estrangeiros_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/598/ildeu_-_ind_172.2023-_rua_augusto_jorge_placa_parada_obrigatoria.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/599/ildeu_-_ind_173.2023_-_cratera_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/600/marco_antonio_-_ind._174.2023_-_reforma_ubs_vitalino_fonseca.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/602/carlos_-_ind_175.2023_-_limpeza_de_ruas_paulo_goncalves_custodio_alvarenga_maranhao_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/603/andre_-_ind_176.2023_-_copasa_rua_visconde_esgoto_ceu_aberto.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/604/carlos_-_ind_177.2023_-_repasse_copasa_fundo_municipal_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/607/italo_-_ind_178.2023_-_paliativo_rua_rio_grande_do_sul_e_amazonas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/608/edson_-_ind._179.2023_-_manutencao_rua_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/610/italo_-_ind_180.2023_-_lixo_da_capina.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/609/edson_-_ind_181.2023_-_limpeza_rua_sete_de_setembro_e__grimalde_melo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/614/marco_antonio_-_ind.182.2023_-_rua_rodrigues_alves.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/620/carlos_-_ind._183.2023_-_vaga_de_carga_loja_zema.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/621/carlos_-_ind._184.202_-_rotatoria_upa.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/623/andre_-_ind._185.2023_-_asfaltamento_rua_otavio_maia.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/626/ildeu_-_ind_186.2023_-_manutencao_academia_ao_ar_livre_bairro_estacao_e_municipio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/627/ildeu_-_ind._187.2023_-_tampa_de_caixa_creche_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/629/italo_-_ind._188.2023_-_cinomose_canina_doenca_infectocontagiosa.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/631/sidirley_-_ind._189.2023_manutencao_em_pv_na_rua_jose_custodio_maia_esquina_com_a_rua_gustavo_jose_da_costa_.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/634/ildeu_-_ind_190.2023_-_praca_em_frente_ao_cemiterio_antigo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/637/andre_-_ind_191.2023_-_troca_lampada_poste_rua_teofilo_otoni.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/639/jane_-_ind_192.2023_-_aquisicao_area_para_eventos.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/641/ildeu_-_ind_193.2023_-_ponto_de_onibus_rua_bonfim.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/642/edson_-_ind_194.2023_-_quebra_molas_rua_n_e_rua_helio_candido_de_souza.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/643/ildeu_-_ind._195.2023_-__semaforo_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/644/edson_-_ind._196.2023_-_creche_izabel_cristina.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/645/andre_-_ind_197.2023_-_iluminacao_praca_nossa_senhora.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/654/jane_-_ind_198.2023_-_melhoria_convenios_ipsemg.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/655/andre_-_ind_199.2023_-_caminhao_pipa_bairro_sao_jose_rua_expedicionario.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/659/marco_antonio_-_ind_200.2023_-_reuniao_junto_a_cemig.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/666/ildeu_-_ind_201.2023_-_operacao_tapa_buracos_rua_abrao_ellan.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/667/ildeu_-_ind_202.2023_-_braco_luminaria_poste_final_da_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/669/carlos_-_ind_203.2023_-_estudo_viabilidade_capacitacao_de_empreendedores.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/688/marco_antonio_-_ind_204.2023_-_retirada_entulho_ruas_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/689/edson_-_ind_205.2023_-_providencias_ubs_bom_jesus_i.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/691/ildeu_-_ind_206.2023_-_limpeza_extensao_rua_otaviano_pereira.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/692/ildeu_-_ind_207.2023_-_recolhimento_restos_materiais_bairro_sao_sebastiao_rua_esmeraldas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/695/italo_-_ind_208.2023_-_manutencao_e_limpeza_ruas_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/696/italo_-_ind_209.2023_-_construcao_bacia_captacao_agua_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/697/julio_-_ind_210.2023_-_solucoes_ruas_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/700/marcio_-__ind_211.2023_-_reducao_calcada_entre_ruas_jurandir_costa_campos_e_eduardo_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/704/ildeu_-_ind_212.2023_-_quebra_molas_condominio_recanto_jacarandas_rua_alvaro_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/705/ildeu_-_ind_213.2023_-_redutores_faixas_de_pedestre_e_placas_mg_424_em_frente_ao_posto.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/707/carlos_-_ind_214.2023_-_instalacao_lixeiras_comunitarias.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/708/carlos_-_ind_215.2023_-_limpeza_e_pavimentacao_rua_abraao_elian.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/710/jane_-_ind_216.2023_-_pavimentacao_estrada_aracas_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/711/italo_-_ind_217.2023_-_manutencao_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/717/marco_antonio_-_ind_218.2023_-_melhorias_avenida_jurandir_campos.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/718/sidirley_-_ind_219.2023_-_alteracao_trajeto_rua_bolivia.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/721/ildeu_-_ind_220.2023_-_servidor_para_organizar_fila_farmacia_central.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/724/carlos_-_ind_221.2023_-_limpeza_e_manutencao_rua_etelvina_martins.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/727/carlos_-_ind_222.2023_-_limpeza_e_manutencao_rua_jose_dias.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/728/jane_-_ind_223.2023_-_paliativo_emergencial_estrada_aracas_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/740/edson_-_ind_224.2023_-_limpeza_e_tampar_buraco_rua_francisco_mendes_linhares.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/747/carlos_-_ind_225.2023_-_complexo_empresarial_no_antigo_pa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/748/marco_antonio_-_ind_226.2023_-_melhorias_rua_santo_antonio_com_rua_eduardo_goncalves_cotta.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/749/marco_antonio_-_ind_227.2023_-_poda_de_arvore_avenida_industrial_e_em_frente_restaurante_do_marinho.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/756/ildeu_-_ind_228.2023_-_operacao_tapa_buracos_rua_ulisses_goncalves_cotta.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/757/ildeu_-_ind_229.2023_-_calcamento_asfaltamento_rua_eucalipto.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/759/jane_-_ind_230.2023_-_polo_defensoria_publica.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/762/carlos_-_ind_231.2023_-_gratuidade_transporte_publico_eleicoes_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/775/marco_antonio_-_ind_232.2023_-poda_arvores_antigo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/781/carlos_-_ind_233.2023_-_limpeza_e_manutencao_sabatine_del_boccio.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/784/ildeu_-_ind_234.2023_-_placa_identificacao_capela_velorio_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/785/ildeu_-_ind_235.2023_-_operacao_tapa_buracos_rua_joaquim_pereira_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/786/andre_-_ind_236.2023_-_sombreiros_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/788/jane_-_ind_237.2023_-_limpeza_bueiros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/49/marli_-_mocao_01.2023_-_parabenizacao_deputada_estadual_leninha.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/50/marli_-_mocao_01.2023_-_parabenizacao_deputada_maria_clara_marra.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/73/marco_antonio_-_mocao_03.2023_-_parabenizacao_voluntarios_amor_exigente.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/74/marco_antonio_-_mocao_04.2023_-_parabenizacao_maria_efigenia_fundadora_amor_exigente.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/78/italo_-_mocao_05.2023_-_parabenizacao_marcos_vinicius_araujo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/87/ildeu_-_mocao_06.2023_-_parabenizacao_nayara_rocha.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/95/marli_-_mocao_7.2023_-_pesar_raimundo_batata.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/106/marco_antonio_-_mocao_8.2023_-_parabenizacao_geraldo_de_fatima_-_madre_tereza.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/128/marli_-_mocao_9.2023_-_parabenizacao_tjmg_e_superintendencia_coordenadoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/129/marli_-_mocao_10.2023_-_parabenizacao_rosiane_fernandes.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/132/cesar_e_edson_-_mocao_11.2023_-_agradecimentos_mariane_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/133/jane_e_marli_-_mocao_12.2023_-_parabenizacao_almg_e_comissao_de_defesa_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/134/marli_e_jane_-_mocao_13.2023_-_parabenizacao_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/158/andre_-_mocao_14.2023_-_pesar_jorge_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/159/andre_-_mocao_15.2023_-_pesar_clemar_maduro.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/160/marli_-_mocao_16.2023_-_pesar_jordelina_ferreira_-_vovo_preta.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/163/marli_-_mocao_17.2023_-_pesar_dr._clay_brites.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/164/marcio_-_mocao_18.2023_-_parabenizacao_servidores_cmm_-_15_anos.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/173/jane_-_mocao_19.2023_-_parabenizacao_dalva_silva_lima_-_enxovais_gestantes_em_vulnerabilidade.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/183/jane_-_mocao_20.2023_-_parabenizacao_sra._maura_venancio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/184/jane_-_mocao_21.2023_-_parabenizacao_juliana_sampaio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/185/jane_-_mocao_22.2023_-_parabenizacao_rafaela_bruna_braga_marinho.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/211/jane_-_mocao_23.2023_-_familia_clemente.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/212/jane_-_mocao_24.2023_-_parabenizacao_mulheres_garis.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/220/marli_-_mocao_25.2023_-_pesar_edgar_tadeu.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/221/claudio_-_mocao_26.2023_-_pesar_flavio_moreira_pezzini.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/227/marli_-_mocao_27.2023_-_parabenizacao_dep_nayara_pela_audiencia_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/234/marli_-_mocao_28.2023_-_pesar_aos_familiares_da_sra_marina.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/244/marli_-_mocao_29.2023_-_pesar_aos_familiares_da_sra_abdon.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/251/ildeu_-_mocao_30.2023_-_parabenizacao_a_igreja_universal_pela_acao_unisocial.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/260/marco_antonio_-_mocao_31.2023_-_parabenizacao_kamilly_luiza.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/261/marco_antonio_-_mocao_32.2023_-_parabenizacao_samuel_barcelos_decolo.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/265/marli_-_mocao_33.2023_-_aplausos_fernanda_venancio_miss_sarzedo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/267/marli_e_vereadores_-_mocao_34.2023_-_pesar_familiares_maria_neves_sena_braz.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/271/jane_-_mocao_35.2023_-_parabenizacao_companhia_pe_de_pano.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/275/marli_e_cesar_-_mocao_37.2023_-_parabenizacao_geraldo_lucio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/280/marli_-_mocao_38.2023_-_pesar_neide_mesquita.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/281/marli_-_mocao_39.2023_-_parabenizacao_paulo_henrique_marazzi_diniz.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/290/marli_-_mocao_40.2023_-_pesar_familiares_maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/292/marco_antonio_-_mocao_41.2023_-_apoio_deputado_douglas_mello.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/300/marli_-_mocao_42.2023_-_pesar_familiares_regina_paz_barbosa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/301/marli_-_mocao_43.2023_-_parabenizacao_vittorio_anthony.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/306/carlos_-_mocao_44.2023_-_parabenizacao_airton_cesar.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/307/carlos_-_mocao_45.2023_-_parabenizacao_geraldo_magela.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/308/marli_-_mocao_46.2023_-_parabenizacao_laura_ramos.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/314/ildeu_-_mocao_47.2023_-_aplausos_ana_iskarlat.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/318/marli_-_mocao_48.2023_-_pesar_sra._alecilda_roberto.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/339/ildeu_-_mocao_49.2023_-_mocao_de_apoio_para_deputado_marcelo_crivella.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/374/marli_-_mocao_50.2023_-_familiares_remaclo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/398/ildeu_-_mocao_51.2023_-_parabenizacao_cassio_campolina.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/408/marli_-_mocao_52.2023_-_parabenizacao_maria_clara_marra.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/409/marli_-_mocao_53.2023_-_parabenizacao_nayara_rocha.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/411/andre_-_mocao_54.2023_-_parabenizacao_pelo_casamento_maria_e_gabriel.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/412/marli_-_mocao_55.2023_-_agradecimento_pela_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/413/marli_-_mocao_56.2023_-_agradecimento_sargento_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/417/edson_-_mocao_57.2023_-_parabenizacao_ao_sr._juliano_medeiros.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/418/ildeu_-_mocao_58.2023_-_parabenizacao_aos_servidores_da_creche_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/458/marli_-_mocao_59-2023_-_mocao_de_pesar_fatima_batista.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/459/marli_e_vereadores_-_mocao_60.2023_-_aplausos_afonso_leite.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/465/carlos_-_mocao_61.2023_-_congratulacao_vega_abrasivos.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/466/marco_antonio_-_mocao_62.2023_-_parabenizacao_sergio_braz.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/469/marli_-_mocao_63.2023_-_parabenizacao_joao_perez.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/470/marli_-_mocao_64.2023_-_pesar_familiares_mario_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/478/ildeu_-_mocao_65.2023_-_parabenizacao_promotor_gilvan.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/482/claudio_cece_-_mocao_66.2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/483/claudio_cece_-_mocao_67.2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/488/marcio_-_mocao_68.2023_-_parabenizacao_flavia_geovana.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/491/marli_-_mocao_69.2023_-_parabenizacao_equipe_tempo_de_aprender.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/492/marli_-_mocao_70.2023_-__paroquia_do_senhor_bom_jesus_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/508/marli_-_mocao_71.2023_-_pesar_familiares_sr._joao_pereira_soares.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/509/marco_antonio_-_mocao_72.2023_-_parabenizacao_sr._divino_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/510/marco_antonio_-_mocao_73.2023_-_parabenizacao_aos_membros_da_diretoria_da_oab_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/518/ildeu_-_mocao_74.2023_-_parabenizacao_clube_recreativo_eldorado.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/522/jane_-_mocao_75.2023_-_parabenizacao_geraldo_luciano.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/523/jane_-_mocao_76.2023_-_parabenizacao_sarah_fonseca_maia.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/524/jane_-_mocao_77.2023_-_parabenizacao_afonso_leite.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/526/jane_-_mocao_78.2023_-_parabenizacao_maria_diniz.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/527/jane_-_mocao_79.2023_-_parabenizacao_ana_julia.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/528/jane_-_mocao_80.2023_-_parabenizacao_cabo_terra.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/537/marli_-_mocao_81.2023_-__aplausos_hospital_aberto_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/540/marco_antonio_-_mocao_82.2023-__aplausos_senhor_ignacio_vilomar_castanon_de_mattos.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/541/marco_antonio_-_mocao_83.2023_-_aplausos__assoc._madre_tereza_de_calcuta.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/544/sidirley__-_mocao_84.2023_-_aplausos_projeto_corredores_atletas_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/556/ildeu_-_mocao_85.2023_-_parabenizacao_aberlardo_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/557/ildeu_-_mocao_86.2023_-_parabenizacao_jose_henrique_de_paula.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/569/ildeu_-_mocao_89.2023_-_jorge_luiz_da_cruz_-_du_jorge.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/573/ildeu_-_mocao_90.2023_-_eliani_de_fatima_oliveira.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/574/ildeu_-_mocao_91.2023_-_eduarda_inacia_madureira.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/575/cesar_-_mocao_92.2023_-__ver._antonio_nilson_machado_-_pesar_gabriel_machado.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/576/cesar_-mocao_93.2023_-_pesar_ao_vereador_evaldo_-_maria_raimunda_da_aaparecida.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/577/cesar_-_mocao_94.2023_-_ver._mauro_junior_lopes_-_pesar_mauricio_francisco.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/579/jose_miguel_-_mocao_95.2023_-_parabenizacao_wenderson_paulo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/583/marcio_-_mocao_96.2023_-_sarah_crystina_ferreira_campo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/584/jane_-_mocao_97.2023_-_ana_carolina_teixeira.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/590/carlos_-_mocao_98.2023_-_camila_gomes_lacerda.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/591/carlos_-_mocao_99.2023_-_elverco_pereira_de_lacerda.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/593/carlos_-_mocao_100.2023_-_congratulacao_claudemir_nascimento.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/594/carlos_-_mocao_101.2023_-_wilson_pinheiro_-_will.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/615/carlos_-_mocao_102.2023_-_dafnny_martiele_ferreira.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/616/carlos_-_mocao_103.2023_-_victor_hugo_silva_ferreira.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/617/jane_-_mocao_104.2023_-_antonio_goncalves_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/618/jane_-_mocao_105.2023_-_nilton_martins_de_matos.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/638/jane_-_mocao_106.2023_-_mocao_repudio_assassinato_bernadete.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/640/jane_-_mocao_107.2023_-_parabenizacao_celia_rocha_siqueira.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/648/carlos_-_mocao_108.2023_-_congratulacao_cristian_lucas_lacerda.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/649/carlos_-_mocao_109.2023_-_parabenizacao_emerson_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/665/carlos_-_mocao_110.2023_-_congratulacao_rodrigo_otavio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/676/italo_-_mocao_111.2023_-_pesar_gabriel_paschoal.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/678/claudio_cece_-_mocao_112.2023_-_pesar_familiares_estefany_rosa.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/679/claudio_cece_-_mocao_113.2023_-_aplausos_antonio_vasconcelos_filho.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/701/ildeu_-_mocao_114.2023_-_parabenizacao_danielle_olinda.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/702/ildeu_-_mocao_115.2023_-_aplausos_jane_rosa.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/709/cesar_-_mocao_116.2023_-_parabenizacao_carlos_godoi.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/723/ildeu_-_mocao_117.2023_-_parabenizacao_paulo_cesar_barbosa_silva.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/729/jane_-_mocao_118.2023_-_parabenizacao_geraldo_moreira_filho.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/751/sidirley_-_mocao_119.2023_-_aplausos_soldado_kelson.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/752/italo_-_mocao_120.2023_-_aplausos_soldado_luciano_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/758/jane_-_mocao_121.2023_-_parabenizacao_jaime_junior.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/761/edson_-_mocao_122.2023_-_aplausos_sargento_leonardo_cabo_erik_dantas.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/763/italo_-_mocao_123.2023_-_aplausos_escola_felix_jiu_jitsu.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/767/cesar_-_mocao_124.2023_-__atleta_de_jiu_jitsu_victor_hugo_silva_ferreira_maia.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/768/miguel_-_mocao_125.2023_-_atleta_de_jiu_jitsu_guilherme_ferreira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/769/claudio_-_mocao_126.2023_-_atleta_de_jiu_jitsu_davi_cesar_luiz_almeida.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/770/sidirley_-_mocao_127.2023_-_atleta_jiu_jitsu_zaine_caroline_souza_oliveira.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/771/italo_-_mocao_128.2023_-_atleta_jiu_jitsu_ingred_fabianni_dos_santos_amaral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/772/julio_-_mocao_129.2023_-_atleta_jiu_jitsu_tiago_mauricio_alves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/773/jose_miguel_-_mocao_130.2023_-_aplausos_lorenzo_panhozi.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/774/cesar_-_mocao_131.2023_-_aplausos_joao_felipe.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/783/ildeu_-_mocao_133.2023_-_parabenizacao_jullya_roberth.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/797/ildeu_-_mocao_136.2023_-_aplausos_gleisson_gomes_pereira.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/798/ildeu_-_mocao_137.2023_-_aplausos_meire_aparecida_oliveira.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/799/ildeu_-_mocao_138.2023_-_aplausos_alexandre_loura_diniz.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/800/ildeu_-_mocao_139.2023_-_parabenizacao_geraldo_gomes_ferreira.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/801/ildeu_-_mocao_140.2023_-_parabenizacao_everaldo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/23/pl_2719.2023_-_comercializacao_alimentos_trailler_food_truck_food_park.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/30/pl_2720.2023_-_politica_municipal_direitos_pessoas_com_deficiencia_conselho.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/31/pl_2721.2023_-_altera_redacao_loa_2023_tabelas.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/47/pl_2722.2023_-_distribuicao_gratuita_absorventes_e_tampoes_situacao_vulnerabilidade.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_2723.2023_-_promocao_liberdade_religiosa_e_combate_a_intolerancia.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/104/pl_2724.2023_-_rede_de_protecao_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/123/pl_2726.2023_-_marli_-_programa_de_incentivo_a_doacao_de_cabelos.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/142/pl_2729.2023_-_institui_fundo_municipal_direitos_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/144/pl_2730.2023_-_autoriza_abertura_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/157/pl_2739.2023_-_marli_-_cordao_de_girassol_-_deficiencia_oculta.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/190/pl_2740.2023_-_revisao_geral_e_aumento_real_servidores_administracao.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/191/pl_2741.2023_-_revisao_geral_e_aumento_real_servidores_saude.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/192/pl_2742.2023_-_revisao_geral_e_aumento_real_servidores_educacao.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/193/pl_2743.2023_-_revisao_geral_e_aumento_real_diretores_escolares.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/194/pl_2744.2023_-_revisao_geral_e_aumento_real_servidores_administracao_lc_60.2017.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_2745.2023_-_revisao_geral_e_aumento_real_cargos_em_comissao_-_dam.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_2746.2023_-_revisao_geral_e_aumento_real_funcoes_gratificadas.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/205/pl_2748.2023_-_abono_fardamento_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/206/pl_2749.2023_-_jane_-_equidade_de_genero.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_2750.2023_-_doacao_de_veiculo_associacao_madre_tereza.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/208/pl_2751.2023_-_altera_lei_2508.2022_-_subsidio_transporte_.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/223/pl_2752.2023_-_martins_-_programa_jovem_atleta.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/283/pl_2753.2023_-_subsidio_tarifario_e_concessao_gratuidade_transporte_publico_coletivo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/291/pl_2754.2023_-_linguagem_simples.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/293/pl_2755.2023_-_direitos_crianca_e_adolescente_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/294/pl_2756.2023_-_vacinacao_idoso_em_casa.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/315/pl_2757.2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/359/pl_2758.2023_-_autoriza_a_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/360/pl_2759.2023_-_gratificacao_exercicio_funcao_e_participacao_comissao.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/443/pl_2760.2023_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/460/pl_2761.2023_-_politica_atencao_ao_climaterio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/494/pl_2762.2023_-_autoriza_convenio_subvencao_hospital_wanda_andrade_drummond.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/502/pl_2763.2023_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/534/pl_2765.2023_-_recomposicao_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/536/pl_2766.2023_-_autoriza_subvencao_social_hospital_wanda.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/553/pl_2767.2023_-_abertura_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/596/pl_2768.2023_-_gratificacao_especial_aos_servidores_publicos_mun._em_eventos.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/632/pl_2770.2023_-_criacao_brigada_de_combate_a_incendio_florestal.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pl_2772.2023_-_ratifica_alteracao_contrato_consorcio_alianca_para_saude.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/682/pl_2773.2023_-_fundo_municipal_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/683/pl_2774.2023_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/684/pl_2775.2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/685/pl_2776.2023_-_incentivo_a_adocao_tardia.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/737/pl_2777.2023_-_banco_de_ideias_legislativas.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/744/pl_2779.2023_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/202/plc_103.2023_-_revisao_geral_e_aumento_real_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/334/plc_104.2023_-_codigo_ambiental.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/535/plc_106.2023_-_altera_lei_complementar_11.2009.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/570/plc_107.2023_-_altera_cargos_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/571/plc_108.2023_-_revisao_geral_anual_vereadores.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/743/plc_109.2023_-_altera_lc_49.2015.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/71/pr_344.2023_-_projeto_que_altera_redacao_regimento_interno_-_resolucao_338.2022.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/252/pr_345.2023_-_comissao_especial_pagamento_piso_salarial_profissionais_ensino.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/651/pr_346.2023_-_autoriza_doacao_bens_moveis_do_legislativo_ao_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/698/pdl_55.2023_-_concede_titulo_cidadao_honoraria_aline_moura_assis_versao_site.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/479/emenda_aditiva_01_ao_pl_2757.2023.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/8/portaria_1077.2023_-_nomeia_chefe_de_rh_-_claudio_afonso_moreira.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/9/portaria_1078.2023_-_nomeia_motorista_de_gabinete_-_luciano_oliveira.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/10/portaria_1079.2023_-_nomeia_diretora_de_gabinete_-_poliana_araujo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/11/portaria_1080.2023_-_nomeia_procurador_geral_-_carlos_godoi.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/12/portaria_1081.2023_-_nomeia_secretaria_executiva_-_marcelle_oliveira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/13/portaria_1082.2023_-_nomeia_chefe_de_tesouraria_-__ronaldo_diniz_pereira.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/14/portaria_1083.2023_-_nomeia_assessora_juridica_-_kelly_franca_fonseca.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/15/portaria_1084.2023_-_nomeia_chefe_de_compras_-_alex_fagundes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/16/portaria_1085.2023_-_nomeia_controladora_geral_-_gessina_lais_pedro.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/17/portaria_1086.2023_-_nomeia_diretor_financeiro_-_joel_eleoterio_alkimim.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/18/portaria_1087.2023_-_nomeia_diretora_administrativa_-_neli_santos_silva.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/19/portaria_1088.2023_-_progressao_de_grau_diogenes.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/20/portaria_1089.2023_-_nomeacao_comissao_permanente_licitacao.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/21/portaria_1090.2023_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/22/portaria_1091.2023_-_revoga_a_portaria_1090.2023_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/24/portaria_1092.2023_-_exonera_chefe_de_rh_-_claudio_afonso_moreira.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/25/portaria_1093.2023_-_nomeia_pedro_henrique_de_oliveira_da_silva_-_chefe_de_rh.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/26/portaria_1094.2023_-_nomeia_diretor_legislativo_-_claudio_afonso.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/27/portaria_1095.2023_-_exonera_diretor_legislativo_-_claudio_afonso.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/28/portaria_1096.2023_-_nomeia_diretora_legislativa_-_marcia_manoela_silva.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/32/portaria_1097.2023_-_nomeia_diretor_financeiro_-_joel_alkimim.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/33/portaria_1098.2023_-_comissao_temporaria_organizadora_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/35/portaria_1099.2023_-_exonera_chefe_de_tesouraria_-_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/36/portaria_1100.2023_-_exonera_chefe_de_rh_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/37/portaria_1101.2023_-_nomeia_chefe_de_rh_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/38/portaria_1102.2023_-_nomeia_chefe_de_tesouraria_pedro_henrique_de_oliveira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/40/portaria_1103.2023_-_acrescenta_membros_comissao_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/41/portaria_1104.2023_-_exonera_chefe_de_rh_-_claudio_afonso.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/42/portaria_1105.2023_-_exonera_diretor_financeiro_-_joel_eleoterio.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/43/portaria_1106.2023_-_exonera_controladora_geral_-_gessina.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/44/portaria_1107.2023_-_nomeia_controlador_geral_-_claudio_afonso.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/45/portaria_1108.2023_-_nomeia_diretor_financeiro_-_gabriel_martins.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/46/portaria_1109.2023_-_nomeia_chefe_de_rh_-_nilton_ponciano.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/65/portaria_1110.2023_-_designa_membros_comissoes_permanentes_2023.2024.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/92/portaria_1111.2023_-_ponto_facultativo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/94/portaria_1112.2023_-_institui_cpi_obras.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/113/portaria_1113.2023_-_designa_comissao_para_instauracao_de_sindicancia_administrativa.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/114/portaria_1114.2023_-_dispoe_sobre_a_progressao_de_um_grau_na_tabela_de_vencimentos_por_tempo_de_servico.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/120/portaria_1115.2023_-_nomeacao_da_comissao_invetariante_da_camara.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/121/portaria_1116.2023_-_processo_administrativo_disciplinar.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/153/portaria_1117.2023_-_procuradoras_adjuntas_da_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/154/portaria_1118.2023_-_procurador_adjunto_da_procuradoria_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/181/portaria_1119.2023_-_altera_portaria_1116.2023_processo_administrativo_.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/228/portaria_1120.2023_-_exonera_o_sr_gabriel_martins_do_cargo_comissionado_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/229/portaria_1121.2023_-_nomeia_diretora_financeira_-_lesly.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/254/portaria_1122.2023_-_ponto_facultativo_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/255/portaria_1123.2023_-_protocolo_de_requerimentos_indicacoes_e_mocoes.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/375/portaria_1124.2023_-_exonera_secretaria_executiva_-_marcelle_oliveira.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/376/portaria_1125.2023_-_nomeia_secretario_executivo_-_diego_henrique.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/377/portaria_1126.2023_-_cancelada_-_nomeia_edson_magalhaes_assessor.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/378/portaria_1127.2023_-_nomeia_assessor_presidente_cesar_-_joel_alkimim.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/379/portaria_1128.2023_-_nomeia_assessor_ver_claudio_cece_-_ronaldo_diniz.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/380/portaria_1129.2023_-_nomeia_assessora_ver_jose_miguel_-_juliana_vieira.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/381/portaria_1130.2023_-_nomeia_assessora_ver_marli_-_marcelle_oliveira.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/382/portaria_1131.2023_-_nomeia_assessora_ver_ildeu_-_fernanda_aparecida.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/383/portaria_1132.2023_-_nomeia_assessor_ver_andre_-_cleiberson_maduro.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/384/portaria_1133.2023_-_nomeia_assessora_ver__edson_-_regina_castro.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/385/portaria_1134.2023_-_nomeia_assessora_ver_jane_-_bianca_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/386/portaria_1135.2023_-_nomeia_assessora_ver_marcio_-_nila_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/387/portaria_1136.2023_-_nomeia_assessor_ver_carlos_henrique_-_andre_felipe.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/388/portaria_1137.2023_-_nomeia_assessor_ver_italo_-_marcelo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/389/portaria_1138.2023_-_nomeia_o_sr._marco_antonio_para_o_cargo_comissionado_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/390/portaria_1139.2023_-_nomeia_agente_de_contratacao_-_jussara_de_almeida_prado.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/391/portaria_1140.2023_-_regulamenta_vale_transporte.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/392/portaria_1141.2023_-_horario_de_trabalho_advogado_e_assessoria_juridica.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/393/portaria_1142.2023_-_regulamenta_vale_transporte.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/394/portaria_1143.2023_-_nomeia_assessor_de_comunicacao_e_imprensa_-_diogenes.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/395/portaria_1144.2023_-_regulamenta_vale-transporte.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/423/portaria_1145.2023_-_jornada_de_trabalho_assessor_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/424/portaria_1146.2023_-_marcacao_ponto_servidores_comissionados.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/425/portaria_-_1147.2023_-_nomeia_o_sr._luiz_fernando_para_o_cargo_comissionado_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/426/portaria_-_1148.2023_-_nomeia_edson_magalhaes_para_o_cargo_comissionado_que_menciona..pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/427/portaria_1149.2023_-_altera_a_composicao_dos_membros_da_equipe_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/428/portaria_1150.2023_-_designa_agente_de_contratacao_e_menbros_da_equipe_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/429/portaria_1151.2023_-comissao_organizadora_de_eventos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/430/portaria_1152.2023_-_revoga_a_portaria_1115.2023_que_dispoe_sobre_a_a_nomeacao_da_comissao_invetariante_da_camara.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/431/portaria_1153.2023_-_normas_ao_cumprimeito_da_jornada_de_trabalho_pelos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/432/portaria_1154.2023_-_exonera_o_sr._nilton_ponciano_do_cargo_comissionado_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/433/portaria_1155.2023_-_exonera_o_sr._alex_fagundes_do_cargo_comissionado_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/434/portaria_1156_.2023_-_nomeia_o_sr._nilton_ponciano_para_o_cargo_comissionado_menciona.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/435/portaria_1157.2023_-_nomeia_o_sr._alex_fagundes_para_o_cargo_comissionado_menciona.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/436/portaria_1158.2023_-_restricao_temporaria_de_publico_ao_legistativo.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/437/portaria_1159.2023_-_restricao_temporaria_de_acesso_de_publico_ao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/438/portaria_-_1160.2023_-_designa_servidores_para_comporem_a_comissao_temporaria_para_elaboracao_das_minutas.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/439/portaria_-_1161.2023_-_declara_ponto_facultativo_no_dia_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/440/portaria_-_1162.2023_-_restricao_excepcional_e_temporaria_de_acesso_de_publico.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/441/portaria_1163.2023_-_altera_menbros_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/444/portaria_1164.2023_-_agente_de_contratacao_e_membros_da_equipe_de_apoio_licitacao.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/445/portaria_1165.2023_-_comissao_organizadora_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/446/portaria_1166.2023_-_procuradoras_adjuntas_da_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/463/portaria_1167.2023_-_concessao_vale-transporte.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/464/portaria_1168.2023_-_jornada_de_trabalho_servidores.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/484/portaria_1169.2023_-_designa_membros_para_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/485/portaria_1170.2023_-_restricao_publico_em_03.03.2023.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/486/portaria_1171.2023_-_exonera_jussara_prado_cargo_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/487/portaria_1172.2023_-_dispoe_sobre_horario_de_protocolo_de_requerimentos_indicacoes_e_mocoes.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/501/portaria_1173.2023_-_nomeando_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/531/portaria_1174.2023_-_exonera_diretora_legislativa.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/532/portaria_1175.2023_-_exonera_secretario_executivo.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/533/portaria_1176.2023_-_pregoeiro_-_cledson_mota_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/660/portaria_1177.2023_-_nomeia_deiziane_borges_diretora_legislativa.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/661/portaria_1178.2023_-_nomeia_secretaria_deisiane_de_souza_faria.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/662/portaria_1179.2023_-_agente_de_contratacao_pregoeiro_membros_da_equipe_de_apoio_e_fiscal_de_contratos..pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/663/portaria_1180.2023_-_exonera_joel_eleoterio_alkimin.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/664/portaria_1181.2023_-_exonera_lesly_sabriny_teodoro_martins.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/671/portaria_1182.2023_-_exonera_kelly_franca_fonseca.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/672/portaria_1183.2023_-_nomeia_joel_alkimin_eleoterio_-_diretor_financeiro.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/673/portaria_1184.2023_-_nomeia_lesly_sabriny_teodoro_martins.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/674/portaria_1185.2023_-_proibicao_uso_de_celular_e_aparelhos_plenario.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/675/portaria_1186.2023_-_arquivamento_da_sindicancia_administrativa__02.2023.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/686/portaria_1187.2023_-_recebimento_de_documentos_pelos_assessores_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/687/portaria_1188.2023_-_prorroga_portaria_1160.2023.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/690/portaria_1189.2023_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/699/portaria_1190.2023_-_exonera_diretor_financeiro.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/714/portaria_1191.2023_-_agente_de_contratacao_membros_licitacao.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/715/portaria_1192.2023_-_nomeia_diretora_financeira.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/716/portaria_1193.2023_-_nomeia_assessor_parlamentar_do_presidente.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/745/portaria_1194.2023_-_exonera_gestor_de_rh.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/746/portaria_1195.2023_-_exonera_gestor_de_compras_nilton_ponciano.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/764/portaria_1196.2023_-_nomeia_gestor_de_compras_igor_henrique.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/765/portaria_1197.2023_-_nomeia_gestor_de_recursos_humanos_nilton.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/766/portaria_1198.2023_-_comissao_avaliacao_desempenho_2023.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/787/portaria_1199.2023_-_estabelece_cronograma_de_pagamento_para_os_exercicios_de_2023_e_2024.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/793/portaria_1200.2023_-_designa_agente_de_contratacao_equipe_de_apoio_pregoeiro_fiscal_de_contratos_licitacao.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/794/portaria_1201.2023_-_revoga_portaria_comissao_de_eventos_1201.2023.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/795/portaria_1202.2023_-_designa_procuradoras_adjuntas_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/796/portaria_1203.2023_-_altera_composicao_comissao_minutas.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/39/pl_2721.2023_substitutivo_-_altera_redacao_loa_2023_tabelas.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/514/pl_2757.2023_substitutivo_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/585/pl_2759.2023_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/633/pl_2766.2023_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/336/denuncia_02.2023.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/29/marli_-_req_1.2023_-_informacoes_projeto_saude_na_escola_como_prioridade_absoluta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/34/edson_sidirley_claudio_italo_cesar_marcio_-_req_2.2023_-_abertura_de_cpi_obras_e_convenio_amav.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/54/jane_-_req_3.2023_-_informacoes_aplicabilidade_lei_absorventes_em_escolas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/60/carlos_-_req_4.2023_-_avaliacao_tecnica_lencol_freatico_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/61/italo_-_req_5.2023_-_motivo_nao_asfaltamento__bairro_sao_jose_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/62/italo_-_req_6.2023_-_comissao_especial_parque_barrocao_sao_jose_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/67/sidirley_-_req_7.2023_-_nota_de_empenho_comprovante_pagamento_contrato_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/68/sidirley_-_req_8.2023_-_prestacao_de_contas_2020_para_cfo_e_cljrf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/69/marco_antonio_jane_ildeu_-_req_9.2023_-_requer_formacao_comissao_especial_plano_de_cargos_pagamento_piso_rede_municipal_ensino.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/75/sidirley_-_req_10.2023_-_nao_tomada_de_providencias_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/80/italo_-_req_11.2023_-_requer_resposta_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/82/claudio_cece_-_req_12.2023_-_informacoes_creches_e_escolas_sistema_anti_incendio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/84/marli_-_req_13.2023_-_informacoes_campanha_camara_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/88/italo_-_req_14.2023_-_requer_cronograma_troca_de_lampadas_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/93/sidirley_-_req_15.2023_-_lista_espera_creche_e_nf_telas_75.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/97/cljrf_-_req_16.2023_-_dilacao_de_prazo_pl_2720.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/103/marli_-_req_17.2023_-_solicita_envio_de_projetos_recomposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/108/carlos_-_req_18.2023_-_informacoes_contratacao_transporte_estudantes_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/109/italo_-_req_19.2023_-_solicita_explicacoes_reajuste_professores_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/110/italo_-_req_20.2023_-_informacoes_prefeitura_bloqueando_mensagens_nas_redes_sociais.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/116/marcio_-_req_21.2023_-_telefone_corporativo_secretaria_obras.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/117/sidirley_-_req_22.2023_-_informacoes_rua_fazenda_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/119/cljrf_-_req_23.2023_-_dilacao_prazo_parecer_pl_2723.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/126/mesa_diretora_-_req_24.2023_-_retirada_tramitacao_pr_343.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/137/cdhdc_-_req_25.2023_-_dilacao_prazo_parecer_pl_2719_e_2722.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/138/ctma_-_req_26.2023_-_dilacao_prazo_parecer_pl_2719.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/139/csas_-_req_27.2023_-_dilacao_prazo_parecer_pl_2719_e_2722.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/140/cddm_-_req_28.2023_-_dilacao_prazo_parecer_pl_2722.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/143/coputtsp_-_req_29.2023_-_dilacao_prazo_parecer_pl_2707_e_2719.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/155/carlos_-_req_30.2023_-_contratos_iluminacao_-_ecologica_e_vagalume.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/156/sidirley_-_req_31.2023_-_demonstrativo_fundeb.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/166/marli_-_req_32.2023_-_informacoes_convenios_especialidades_e_especialistas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/167/marli_-_req_33.2023_-_reducao_do_numero_de_cirurgias_ofertadas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/168/claudio_cece_-_req_34.2023_-_convoca_procuradora_do_municipio_-_juliana_ferreira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/170/carlos_-_req_35.2023_-_ocupacao_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/171/carlos_-_req_36.2023_-_passagem_de_aguas_pluviais_mg_424_-_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/172/italo_-_req_37.2023_-_informacoes_manutencao_vias_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/174/italo_e_outros_-_req_38.2023_-_convocacoes_iluminacao_-_pamela_vagalume_ecologica_cemig.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/175/jose_miguel_-_req_39.2023_-_copia_documento_prefeitura_notificou_empresa_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/176/jose_miguel_-_req_40.2023_-_informacoes_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/177/ildeu_-_req_41.2023_-_informacoes_poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/182/marco_antonio_-_req_42.2023_-_providencias__pl_2725.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/186/cdhdc_-_req_43.2023_-_solicita_pl_2720.2023_para_a_comissao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/187/cdhdc_-_req_44.2023_-_solicita_pl_2739.2023_para_comissao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/188/cfo_-_req_45.2023_-_solicita_pl_2729.2023_para_comissao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/199/cljrf_-_req_46.2023_-_dilacao_de_prazo_pr_344.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/200/cljrf_-_req_47.2023_-_dilacao_de_prazo_pl_2724.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/201/cljrf_-_req_48.2023_-_dilacao_de_prazo_pl_2726.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/203/sidirley_-_req_49.2023_-_revisao_predio_mercado_municipal_solicita_projeto_eletricoarquitetonico_e_valor_final.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/204/marcio_-_req_50.2023_-_telefone_para_servicos_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/209/csas-_req_51.2023_-_informacoes_de_estagiarios_medicina_upa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/214/cljrf_-_req_52.2023_-_solicita_enc_do_pl_2730.2023_ao_cms.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/215/cljrf_-_req_53.2023_-solicita_a_juntada_pl_decisao_cms.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/216/cljrf_-_req_54.2023_-_convocacao_secretarios_referente_pl_2729.2023_e_2730.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/217/cljrf_-_req_55.2023_-_dilacao_de_prazo_pl_2729.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/218/cljrf_-_req_56.2023_-_dilacao_prazo_pl_2730.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/219/cljrf_-_req_57.2023_-_dilacao_de_prazo_pl_2739.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/222/claudio_-_req_58.2023_-_planejamento_para_evitar_poluicao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/226/marli_-_req_59.2023_-_informacoes_sobre_cirurgias_via_ppi.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/230/marli_-_req_60.2023_-transcricao_em_ata_das_reunioes_das_comissoes_que_sou_menbra.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/232/mesa_-_req_61.2023_-retirada_substitutivo_projeto_344.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/233/cljrf_-_req_62.2023_-copia_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/242/carlos_-_req_63.2023_-lista_de_tel_das_secretarias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/243/marli_-_req_64.2023_-informacao_do_motivo_do_encerramento_do_proinfo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/245/italo_-_req_65.2023_-estudo_impacto_reajuste_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/246/cljrf_-_req_66.2023_-_suspensao_tramitacao_pl_2729.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/247/cljrf_-_req_67.2023_-dilacao_prazo_15_dias_pl_2748_e_2749.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/248/cljrf_-_req_68.2023_-convocacao_secretariojunta_de_documentos_e_suspencao_pl_2751.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/249/csas_-_req_69.2023_-informacao_do_motivo_retirada_pl_27.30.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/250/marli_-_req_70.2023_-data_realizacao_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/259/marli_-_req_71.2023_-_solicita_pl_2739_e_2726.2023_nao_entrem_na_10a_ro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/266/csas_-_req_72.2023_-_solicita_detalhamento_gestao_upa_e_ibds.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/269/italo_-_req_73.2023_-_processo_licitatorio_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/273/marli_-_req_74.2023_-_esclarecimentos_denuncia_mae_atendimento_posto_bom_jesus_i.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/276/claudio_cece_-_req_75.2023_-_extratos_pagamentos_inss.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/277/marli_-_req_76.2023_-_pl_2739.2023_e_2726.2023_entrem_em_09.05.23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/279/italo_-_req_77.2023_-_copias_documentos_setor_compras_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/287/marli_-_req_78.2023_-_ambulancias_alugadas_pagamento.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/288/csas_-_req_79.2023_-_informacoes_contratacao_medicos_psf.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/289/csas_-_req_80.2023_-_dilacao_prazo_parecer_pl_2752.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/296/edson_-_req_81.2023_-_informacoes_servico_capina.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/297/carlos_-_req_82.2023_-_planejamento_operacao_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/298/carlos_-_req_83.2023_-_relacao_ocupacao_creche.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/299/carlos_-_req_84.2023_-_contrato_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/303/marli_-_req_85.2023_-_informacoes_exames_transretais_biopsia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/304/csas_-_req_86.2023_-_notas_fiscais_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/309/sidirley_-_req_87.2023_-_duf__cerca_viva_ara_saara.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/311/italo_-_req_88.2023_-_informacoes_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/312/italo_-_req_89.2023_-_pagamento_trabalhadores_amav_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/313/cesar_-_req_90.2023_-_solicita_nf_guard_rail.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/320/italo_-_req_91.2023_-_informacoes_drenagem_rua_paulo_goncalves.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/321/cljrf_-_req_92.2023_-_dilacao_de_prazo_pl_2753.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/328/ctma_-_req_93.2023_-_informacoes_veiculo_amarok.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/330/csas_-_req_94.2023_-_convocacao_secretaria_de_saude_e_convidar_servidores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/332/sidirley_-_req_95.2023_-_informacoes_sobre_dr._daniel_miranda.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/340/ildeu_-_req_96.2023_-_solicita_copia_contrato_grupo_zello_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/341/marli_-_req_97.2023_-_solicita_convite_rosiane_fernanda_da_silva.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/342/edson_-_req_98.2023_-_solicita_copia_do_contrato_de_locacao_do_imovel_da_ubs_bom_jesus_ii.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/343/edson_-_req_99.2023_-_solicita_copia_contrato_de_locacao_de_cacambas_para_coleta_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/347/marli_-_req_100.2023_-_solicita_previsao_casa_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/357/marli_vale_-_req_101.2023_-_inf_cargo_e_salario_do_responsavel_da_subsecretaria_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/358/marco_antonio_-_req_102.2023_-_requer_que_falas_da_reuniao_seja_na_integra..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/364/csas_-_req_103.2023_-_solicita_contrato_locacao_farmacia_central.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/367/carlos_henrique_-_req_104.2023_-_requer_que_as_falas_da_denuncia_sejam_transcritas_na_integra.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/368/coputtsp_-_req_105.2023_-_pl_104.2023_seja_encaminhado_a_cp_para_analise_e_parecer.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/370/cljrf_-_req_106.2023_-_dilacao_prazo_parecer_pl_2755_2756_e_2757.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/371/csas_-_req_107.2023_-_convovacao_dr._luiz_e_convite_ao_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/372/cljrf_-_req_108.2023_-_dilacao_prazo_parecer_plc104.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/373/csas_-_req_109.2023_-_informacoes_do_consorcio_alianca.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/400/italo_-_req_110.2023_-_informacoes_em_relacao_a_a_aquisicao_de_terreno_na_av_mg.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/401/italo_-_req_111.2023_-_explicacoes_sobre_carta_em_anexo..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/405/sidirley_italo_e_edson_-_req_112.2023_-_prorrogacao_cpi_obras.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/419/ildeu_-_req_113.2023_-_requer_informacao_da_entrada_sao_miguel__pela_424.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/447/jose_miguel_-_req_114.2023_-_cronograma_obras_quadras.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/462/cljrf_-_req_115.2023_-_suspensao_do_plc__104.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/467/csas_-_req_116.2023_-_programacao_anual_de_saude_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/468/cljrf_-_req_117.2023_-_dilacao_prazo_pl_2758.2023_e_2759.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/471/cljrf_-_requerimento_118.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/475/csas_-_req_119.2023_-_dilacao_prazo_pl_2756.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/481/italo_-_req_120.2023_-_corrego_passaginha_fazenda_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/495/sidirley_e_demais_vereadores_-_req_121.2023_-_informacoes_telas_interativas_escolas_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/496/edson_-_req_122.2023_-_copia_integral_processo_licitacao_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/499/claudio_cece_e_demais_vereadores_-_req_123.2023_-_relatorio_analitico_pagamentos_secretaria_saude_setembro_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/500/cljrf_-_req_124.2023_-_dilacao_prazo_pl_2760.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/512/marli_-_req_125.2023_-_informacoes_sobre_cardiologistas_e_demais_especialidades.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/513/marli_-_req_126.2023_-_informacoes_cateterismo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/515/edson_-_req_127.2023_-_copia_integral_gastos_praca_bairro_presidente.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/516/cljrf_-_req_128.2023_-_dilacao_prazo_pl_2761.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/529/marli_-_req._129.2023_-_cirurgia_resseccao_endoscopica.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/542/marco_antonio_-_req_131.2023_-_anexar_declaracao_de_ratificacao_ao_processo_de_pl_2757.2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/545/sidirley_-_req_132.2023_-_cpi_obras_visita_rodovia_mtz_010.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/547/jane_-_req._133.2023_-_declaracao_de_ratificacao_pl_2757.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/548/carlos_-_req._134.2023_-_anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/550/edson_-_req._135.2023_-lista_de_medicamentos_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/561/ildeu_-_req._136.2023_-_creche_atender_criancas_tea.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/562/edson_-_req._137.2023_-_processo_de_licitacao_carlos_martins.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/564/edson_-_req._138.2023_-_fiscalizacao_ruas_sabatine_del_boccio_paulo_goncalves_mtz_010.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/565/edson_-_req._139.2023_-__audiencia_publica_artistas_locais.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/582/marcio_-_req._140.2023_-__tapa_buraco_bairro_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/586/carlos_-_req._141.2023_-_credenciamento_de_pessoa_juridica__boxes_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/589/cljrf_-_req_142.2023_-_dilacao_do_prazo_plc_106.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/601/jane_-_req._144.2023_-_casa_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/605/edson_-_req._145.2023_-_informacoes_consulta_medica_e_exame_de_prostata.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/606/edson_-_req_146.2023_-_informacao_consultas_medicas.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/611/sidirley_-_req_147.2023_-_transporte_vale_das_roseiras.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/612/jose_miguel_-_req._148.2023_-_tramitacao_projeto_agente_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/619/carlos_-_req._150.2023_-_frota_carros_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/624/italo_-_req._151.2023-_convoca_esclarecimentos_pl_2763.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/625/italo_-_req._152.2023_-_convoca_secretaria_obras_pamela_freitas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/628/italo_-_req._153.2023_-medicamentos_adquiridos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/630/sidirley_-_req._154.2023_-_relatorio_fundeb.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/635/cljrf_-_req._155.2023_-_dilacao_de_prazo_pl_2759.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/636/cljrf_-_req_156.2023_-_dilacao_prazo_plc_108.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/646/sidirley_-_req_157.2023_-_paliativo_transporte_escolar_vale_das_roseiras.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/647/sidirley_-_req_158.2023_-_informacoes_contratos_e_empenhos_empresas_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/650/carlos_-_req_159.2023_-_manutencao_ubs_cruzeiro_tonico_cota_e_vitalino_fonseca.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/652/cljrf_-_req_160.2023_-_dilacao_prazo_pl_2766.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/653/cljrf_-_req_161.2023_-_dilacao_prazo_pl_2768.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/657/claudio_cece_-_req_162.2023_-_audiencia_publica_educacao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/658/jose_miguel_-_req_163.2023_-_notificacao_empresa_sabatine_del_boccio.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/668/carlos_-_req_164.2023_-_piso_salarial_profissional_saude.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/670/edson_-_req_165.2023_-_copia_projeto_de_execucao_obra_praca_bairro_presidente.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/677/jose_miguel_-_req_166.2023_-_informacoes_sobre_reforma_e_telefones_postos_de_saude_ubs.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/693/ildeu_-_req_167.2023_-_informacoes_coleta_mato_servico_capina.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/694/claudio_cece_-_req_168.2023_-_limpeza_rua_domingos_xavier_bairro_aracas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/703/ildeu_-_req_169.2023_-_consulta_medico_sem_agendamento_previo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/706/carlos_-_req_170.2023_-_despesa_alimentacao_tratamento_fora_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/712/italo_-_req_171.2023_-_informacoes_chamamento_publico_box_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/713/cesar_-_req_172.2023_-_informacoes_paralizacao_obra_mtz__10.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/719/sidirley_-_req_173.2023_-_informacoes_construcao_gabiao_barrocao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/720/sidirley_-_req_174.2023_-_audiencia_publica_codigo_ambiental_plc_104.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/722/carlos_-_req_175.2023_-_encaminha_anteprojeto_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/725/ildeu_-_req_176.2023_-_informacoes_local_eventos_de_pequeno_e_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/726/ildeu_-_req_177.2023_-_solicita_rendimentos_desde_a_posse.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/730/cfo_-_req_178.2023_-_dilacao_prazo_pl_2763.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/741/cljrf_-_req_179.2023_-_dilacao_prazo_pl_2773.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/753/sidirley_-_req_180.2023_-_reforma_ubs_tonico_cota.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/754/cljrf_-_req_181.2023_-_dilacao_prazo_pl_2774.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/755/ildeu_-_req_182.2023_-_liberacao_medicamentos_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/760/edson_-_req_183.2023_-_projeto_estrutural_obra_praca_bairro_presidente.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/777/sidirley_e_italo_-_req_184.2023_-_audiencia_publica_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/778/cljrf_-_req_185.2023_-_dilacao_prazo_pl_2767.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/782/carlos_-_req_186.2023_-_anteprojeto_nota_fiscal_premiada.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/791/cesar_-_req_187.2023_-_honorarios_advogados_procuradoria_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/48/marli_-_ind_1.2023_-_manutencao_banheiros_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/52/jane_-_ind_2.2023_-_academia_ao_ar_livre_centro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/53/jane_-_ind_3.2023_-_criacao_secretaria_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/55/marli_-_ind_4.2023_-_troca_medica_vitalino_fonseca.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/56/marco_antonio_-_ind_5.2023_-_limpeza_e_capina_no_caic.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/57/ildeu_-_ind_6.2023_-_limpeza_todas_as_unidades_basicas_saude_ubs.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/58/ildeu_-_ind_7.2023_-_supressao_ou_poda_arvore_br_metals.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/59/carlos_-_ind_8.2023_-_redutor_velocidade_rua_rio_grande_do_sul_e_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/63/italo_-_ind_9.2023_-_paliativo_rua_rio_grande_do_sul_e_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/64/italo_-_ind_10.2023_-_moradores_bairro_alvorada_atendidos_na_ubs_progresso_para_ubs_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/72/marco_antonio_-_ind_11.2023_-_melhorias_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/76/sidirley_-_ind_12.2023_-_tapa_buracos_ruas_francisco_mendes_sergipe_maranhao_amapa_joaquim_vieira.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/77/sidirley_-_ind_13.2023_-_contencao_vocoroca_rua_08_e_rua_florestal.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/79/italo_-_ind_14.2023_-_paliativo_travessa_joao_albano.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/81/marco_antonio_-_ind_15.2023_-_funcionarios_transmatoz_sejam_incorporados_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/85/ildeu_-_ind_17.2023_-_limpeza_e_capina_rotatoria_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/86/ildeu_-_ind_18.2023_-_instalacao_lanchonete_upa_24_horas.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/89/italo_-_ind_19.2023_-_envio_de_maquinas_materiais_e_equipamentos_para_paliativo_em_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/90/jane_-_ind_20.2023_-_construcao_memorial_caio_viana_martins.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/91/carlos_-_ind_21.2023_-_construcao_passagem_pedestres_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/96/marli_-_ind_22.2023_-_instalacao_do_caps_no_antigo_pa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/100/claudio_cece_-_ind_23.2023_-_servicos_aracas.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/101/claudio_cece_-_ind_24.2023_-_centro_de_referencia_do_aluno_e_do_professor.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/102/marli_-_ind_25.2023_-_convenio_apae_de_pedro_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/105/marco_antonio_-_ind_26.2023_-_fresagem_e_recapeamento_ruas_bairro_da_graca.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/107/carlos_-_ind_27.2023_-_passagem_de_pedestres_av_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/111/italo_-_ind_28.2023_-_atendimento_a_todos_estudantes_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/112/carlos_-_ind_29.2023_-_limpeza_e_melhorias_em_diversas_ruas.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/130/claudio_cece_-_ind_30.2023_-_pista_de_caminhada_e_de_cooper.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/131/marli_-_ind_31.2023_-_manutencao_rua_petropolis.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/135/carlos_-_ind_32.2023_-_limpeza_e_manutencao_rua_nossa_senhora_do_carmo_e_dr_jose_diniz_alves_quebra_mola_rua_varginha.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/136/jane_-_ind_33.2023_-_reativacao_conselho_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/141/marli_-_ind_34.2023_-_maior_divulgacao_servicos_odontologia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/161/marli_-_ind_35.2023_-_manutencao_de_placa_na_praca_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/162/marli_-_ind_36.2023_-_solicita_que_as_pautas_da_reunioes_sejam_divulgadas.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/165/marco_antonio_-_ind_37.2023_-_iluminacao_rua_piaui.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/169/carlos_-_ind_38.2023_-_projeto_minas_ao_luar_-_dep_nayara_rocha.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/178/carlos_-_ind_39.2023_-_servico_esterilizacao_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/179/marli_-_ind_40.2023_-_solicita_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/180/carlos_-_ind_41.2023_-_limpeza_e_melhorias_rua_cruzeiro_antonio_bento_e_cardeal_dom_jaime_jatoba_guaribu_gustavo_jose_da_costa.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/189/jane_-_ind_42.2023_-_contratacao_profesor_ou_maestro_de_musica.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/198/ildeu_-_ind_43.2023_-_solicita_construcao_de_um_lote_lindeiro_na_frente_do_cond_paris.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/210/marco_antonio_e_vereadores_-_ind_44.2023_-_revestir_espacos_entre_tumulos_cemiterio_antigo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/213/italo_-_ind_45.2023_-_caminhao_pipa_mtz_010.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/224/marli_-_ind_46.2023_-_possibilidade_de_multirao_de_catarata.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/225/marli_-_ind_47.2023_-_possibilidade_de_multirao_de_exames_laboratoriais.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/231/jose_miguel_-_ind_48.2023_-_que_a_copasa_retorne_com_atendimento_presencial.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/235/jane_-ind_49.2023_-contrucao_memorial_agripa_vasconcellos.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/236/italo_-ind_50.2023_-criacao_de_mais_vagas_de_creche.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/237/italo_-ind_51.2023_-criacao_canal_denuncia_para_lotes_vagos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/238/marco_antonio_-_ind_52.2023_-_aplicacao_de_inseticida_contra_dengue.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/239/marco_antonio_-_ind_53.2023_-_adote_medidas_que_reforcem_a_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/240/carlos_-_ind_54.2023_-_instalacao_de_interfones_cameras_e_porta_giratorias_em_escolas.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/241/italo_-_ind_55.2023_-_implantacao_botao_panico_e_detector_de_metais_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/253/marli_-_ind_56.2023_-_mutirao_duplex_scan.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/257/ildeu_-_ind_57.2023_-_calcamento_rua_rio_branco_com_antiga_rua_b.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/258/ildeu_-_ind_58.2023_-_academia_ao_ar_livre_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/262/italo_-_ind_59.2023_-_horario_audiencia_publica_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/263/italo_-_ind_60.2023_-_contratacao_empresa_capina.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/264/marli_-_ind_61.2023_-_solicita_mais_medicos_upa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/268/marli_-_ind_62.2023_-_solicita_abertura_cemiterio_dia_das_maes.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/270/marco_antonio_-_ind_63.2023_-_aderir_chamada_publica_seguranca_escolas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/274/italo_-_ind_64.2023_-_manutencao_estrada_jaguara.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/278/carlos_-_ind_65.2023_-_interditar_parte_avenida_alcino_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/282/marli_-_ind_66.2023_-_materiais_higiene_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/284/jane_-_ind_67.2023_-_retorno_avenida_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/285/marli_-_ind_68.2023_-_contratacao_neuropediatrico.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/286/marli_-_ind_69.2023_-_troca_lampadas_ruas.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/302/marli_-_ind_70.2023_-_projeto_retirada_animais.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/305/carlos_-_ind_71.2023_-_melhorias_rua_sem_nome.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/310/jane_-_ind_72.2023_-_placar_proibido_estacionar_rua_maria_alice_martins.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/316/ildeu_-_ind_73.2023_-_possibilidade_de_criacao_de_cada_para_maes_com_filhos_autistas.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/317/ildeu_-_ind_74.2023_-_possibilidade_de_emissao_de_rg_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/319/marco_-_ind_75.2023_-_solicita_melhorias_urgentes_na_iluminacao_da_praca_do_sorvete.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/322/italo_-_ind_76.2023_-_melhorias_no_desvio_da_obra_mtz_010.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/323/italo_-_ind_77.2023_-_tapa_buracos_na_avenida_central__rua_esmeralda_e_desvio_obra_mtz010.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/324/italo_-ind_78.2023_-_cada_asfaltica_em_22_ruas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/325/jane_-_ind_79.2023_-_alteracao_no_cod_municipal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/326/edson_-_ind_80.2023_-_troca_de_lampadas_praca_santo_antonio_rua_15_de_novembro_rua_lagoinha_rua_albertino_conrado_pedro_pereira....pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/327/edson_-_ind_81.2023_-_troca_de_lampadas_rua_candido_fonseca_sobrinho_e_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/329/cesar_-_ind_82.2023_-_manutencao_em_toda_rede_eletrica_no_distrito_de_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/331/carlos_-_ind_83.2023_-_solicita_limpeza_melhorias_acesso_e_pavimentacao_na_rua_claudiomiro_cupertino_esquina_com_av_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/333/sidirley_-_ind_84.2023_-_solicita_avaliacao_isencao_tarifa_linha_mocambeiro_riacho.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/335/marcio_-_ind_85.2023_-_operacao_tapa_buraco_nairro_sao_miguel_e_manutencao_postes.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/337/ildeu_-_ind_86.2023_-_troca_lampadas_rua_candido_fonseca_viana.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/338/ildeu_-_ind_87.2023_-_semaforo_entre_as_ruas_custodio_alvarenga_e_dom_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/344/edson_-_ind_88.2023_-_requer_melhorias_ubs_bom_jesus_i.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/345/edson_-_ind_89.2023_-_troca_de_lampadas_rua_bonfim_rua_januario.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/346/marco_antonio_-_ind_90.2023_-_fresagem_da_pavimentacao_e_recapeamento_asfaltico_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/348/sidirley_-_ind_91.2023_-_abertura_iluminacao_publica_e_infraestrutura_rua_grimaldi_de_meli.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/349/sidirley_-_ind_92.2023_-_troca_de_lampadas_rua_raul_teixeira.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/350/sidirley_-_ind_93.2023_-_capina_rua_cardeal_dom_jaime.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/351/sidirley_-_ind_94.2023_-_solicita_gari_praca_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/352/sidirley_-_ind_95.2023_-_solicita_instalacao_de_rede_eletrica_no_vale_das_roseiras.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/353/jane_-_ind_96.2023_-_operacao_tapa_buraco_e_reparo_em_frente_condominio_paris.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/354/jane_-_ind_97.2023_-_manutencao_da_rua_maria_issa_elian.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/355/carlos_-_ind_98.2023_-_limpeza_e_manutencao_praca_rua_carlos_alves_e_canteiro_rua_esmeralda_terreno_baldio_rua_8_dezembro.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/356/edson_-_ind_99.2023_-_caminhao_pipa_para_as_ruas_12_e_14_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/361/andre_-_ind_100.2023_-_implantacao_piso_salarial_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/362/edson__-_ind_101.2023_-_troca_de_iluminacao_para_led_no_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/363/csas_-_ind_102.2023_-_pagamento_do_piso_salarial_para_enfermeiros_e_profissionais_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/365/csas_-_req_103.2023_-_solicita_contrato_locacao_farmacia_central.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/366/carlos_henrique_-_req_104.2023_-_requer_que_as_falas_da_denuncia_sejam_transcritas_na_integra.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/369/jane_-_ind_105.2023_-_poda_de_arvore_rua_o.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/396/ildeu_-_ind_106.2023_-_solicita_recapeamento_mg_424.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/397/ildeu_-_ind_107.2023_-_solicita_troca_de_lampadas_na_rua_neide_pereira.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/399/edson_-_ind_108.2023_-_limpeza_no__terreno_na_rua_jair_teixeira.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/402/carlos_-_ind_109.2023_-_limpeza_e_manutencao_da_rua_sabatine_del_boccio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/403/carlos_-_ind_110.2023_-_melhorias_do_transito_em_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/406/andre_-_ind_111.2023_-_limpeza_da_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/407/andre_-_ind_112.2023_-_asfaltamento_rua_prata.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/410/carlos_-__ind_113.2023_-_estudo_para_implementar_cartao_alimento_mtz.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/414/carlos_-_114.2023_-_quebra_molas_carlos_alves_8_de_dezembro_dona_laura__tapa_buraco_rua_esmeralda_limpeza_av_maestro.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/415/marco_-_ind_115.2023_-_melhorias_nas__ruas_fgb_e_d.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/416/marco_-_ind_116.2023_-_melhorias_rua_o.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/420/ildeu_-_ind_117.2023_-_tapa_buraco_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/421/ildeu__-_ind_118.2023_-_poda_e_capina_na_rua_bom_despacho.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/422/andre_-_ind_119.2023_-_troca_de_lampadas_praca_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/442/marco_antonio_-_ind_120.2023_-_reforma_posto_tonico_cota.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/448/marco_antonio_-_ind_121.2023_-_melhorias_rua_jose_candido_vieira.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/449/claudio_cece_-_ind_122.2023_-_limpeza_bueiros_rua_joana_darc.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/450/jane_-_ind_123.2023_-_presenca_agentes_transmatoz_colegio_eurico_viana.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/451/ildeu_-_ind_124.2023_-_faixa_de_pedestres_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/452/ildeu_-_ind_125.2023_-_operacao_tapa_buracos_rua_jose_de_paula_santos_e_arsenio_flavio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/453/marcio_-_ind_126.2023_-_limpeza_linha_ferrea_bairro_florestal_ate_bairro_presidente.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/454/marcio_-_ind_127.2023_-_limpeza_e_capina_rua_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/455/marcio_-_ind_128.2023_-_limpeza_pedreira_bairo_sao_pedro_e_bairro_liberdade.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/456/carlos_-_ind_129.2023_-_redutor_velocidades_rua_belo_horizonte_e_limpeza_rua_amapa_tres_marias_e_cardeal_dom_jaime.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/457/carlos_-_ind_130.2023_-_decreto_regulamento_microempresas_agricultores_produtores_rurais_mei....pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/461/jane_-_ind_131.2023_-_adesao_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/473/marco_antonio_-_ind_132.2023_-_melhorias_rua_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/474/jane_-_ind_133.2023_-_passagem_de_pedestres_ponte_bairro_estacao.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/476/carlos_-_indicacao_134.2023_-_melhorias.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/477/ildeu_-_indicacao_135.2023_-_transmatoz_placas_proibido_estacionar.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/489/jose_miguel_-_ind_136.2023_-_quebra_molas_rua_gestal_ferreira_maia_com_a_rua_juiz_de_fora.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/490/jose_miguel-_ind_137.2023_-_revisao_decreto_estudantil_2322.2010.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/493/marli_-_ind_138.2023_-_criacao_cargos_medicos_especialistas_em_geriatria.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/497/jane_-_ind_139.2023_-_pavimentacao_rua_frederico_jacob.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/498/jane_-_ind_140.2023_-_pavimentacao_rua_padre_alipio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/505/carlos_e_demais_vereadores_-_ind_142.2023_-_nayara_rocha_apoio_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/506/jose_miguel_-_ind_143.2023_-_instalacao_postes_rua_7_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/507/jose_miguel_-_ind_144.2023_-_instalacao_ponto_de_onibus_mg_424_esquina_com_rua_pirapora.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/511/marco_antonio_-_ind_145.2023_-_melhorias_ruas_d_e_g.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/517/carlos_-_ind_146.2023_-_avaliacao_tecnica_programa_mae_matozinhense.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/519/ildeu_-_ind_147.2023_-_limpeza_pedreira_rua_valter_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/520/ildeu_-_ind_148.2023_-_estudo_tecnico_rua_canaa_e_luciana_alves.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/521/carlos_-_ind_149.2023_-_melhorias_e_limpeza_ruas_do_bairro_aracas.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/538/andre_-_ind_150.2023_-_pavimentacao_rua_custodio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/539/claudio_-_ind._151.2023_-_instalacao_de_placa_em_remanejamento_do_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/543/sidirley_-_ind._152.2023_-_dep._ana_paula_-_projeto_luz_pra_todos.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/546/marco_antonio_-_ind._153.2023_-_providenciar_melhorias_na_rua_bicuiba_no_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/549/carlos_-_ind._154.2023_-_concurso_publico_para_todas_areas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/551/edson_-_ind._155.2023_-_mudanca_do_local_de_criancas_autista_tea_1.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/552/carlos_marcio_-_ind._156.2023_-_limpeza_nas_manilhas_e_fluidez_das_agua_ribeiras.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/554/andre_-_ind_157.2023_-_limpeza_rua_gestal_ferreira_maia.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/555/marco_antonio_-_ind_158.2023_-_iluminacao_rua_ardeira_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/559/ildeu_-_ind_159.2023_-_cerca_em_volta_do_memorial_caio_martins.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/560/ildeu_-_ind_160.2023_-_poda_de_arvores_estacao_espeteria_nossa_casa_beer.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/563/edson_-_ind_161.2023_-_troca_de_lampada_rua_piaui.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/566/sidirley_-_ind_162.2023_-_rua_fernando_pezzini_proibido_parar.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/567/marco_antonio_-_ind._163.2023_-_melhorias_granja_alvorada.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/572/andre_-_ind._164.2023_-_asfaltamento_rua_guarapari.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/578/marco_antonio_-_ind._165.2023_-instalacao._de_cancela_na_av_industrial_-_andre_favaleli.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/580/marcio_-_ind._166.2023_-_calcamento_rua_maria_estevao_cota.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/581/marcio_-ind._167.2023_-_pavimentacao_rua_canaa.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/587/ildeu_-_ind._168.2023-_instalacao_quebra_mola_rua_custodio_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/588/ildeu_-_ind._169.2023_-_meio_fio_rua_guarapari_com_barbacena.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/592/marco_antonio_-_ind_170.2023_-_melhorias_rua_albertino_conrado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/595/andre_-_ind_171.2023_-_rua_dos_estrangeiros_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/598/ildeu_-_ind_172.2023-_rua_augusto_jorge_placa_parada_obrigatoria.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/599/ildeu_-_ind_173.2023_-_cratera_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/600/marco_antonio_-_ind._174.2023_-_reforma_ubs_vitalino_fonseca.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/602/carlos_-_ind_175.2023_-_limpeza_de_ruas_paulo_goncalves_custodio_alvarenga_maranhao_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/603/andre_-_ind_176.2023_-_copasa_rua_visconde_esgoto_ceu_aberto.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/604/carlos_-_ind_177.2023_-_repasse_copasa_fundo_municipal_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/607/italo_-_ind_178.2023_-_paliativo_rua_rio_grande_do_sul_e_amazonas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/608/edson_-_ind._179.2023_-_manutencao_rua_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/610/italo_-_ind_180.2023_-_lixo_da_capina.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/609/edson_-_ind_181.2023_-_limpeza_rua_sete_de_setembro_e__grimalde_melo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/614/marco_antonio_-_ind.182.2023_-_rua_rodrigues_alves.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/620/carlos_-_ind._183.2023_-_vaga_de_carga_loja_zema.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/621/carlos_-_ind._184.202_-_rotatoria_upa.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/623/andre_-_ind._185.2023_-_asfaltamento_rua_otavio_maia.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/626/ildeu_-_ind_186.2023_-_manutencao_academia_ao_ar_livre_bairro_estacao_e_municipio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/627/ildeu_-_ind._187.2023_-_tampa_de_caixa_creche_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/629/italo_-_ind._188.2023_-_cinomose_canina_doenca_infectocontagiosa.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/631/sidirley_-_ind._189.2023_manutencao_em_pv_na_rua_jose_custodio_maia_esquina_com_a_rua_gustavo_jose_da_costa_.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/634/ildeu_-_ind_190.2023_-_praca_em_frente_ao_cemiterio_antigo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/637/andre_-_ind_191.2023_-_troca_lampada_poste_rua_teofilo_otoni.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/639/jane_-_ind_192.2023_-_aquisicao_area_para_eventos.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/641/ildeu_-_ind_193.2023_-_ponto_de_onibus_rua_bonfim.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/642/edson_-_ind_194.2023_-_quebra_molas_rua_n_e_rua_helio_candido_de_souza.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/643/ildeu_-_ind._195.2023_-__semaforo_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/644/edson_-_ind._196.2023_-_creche_izabel_cristina.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/645/andre_-_ind_197.2023_-_iluminacao_praca_nossa_senhora.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/654/jane_-_ind_198.2023_-_melhoria_convenios_ipsemg.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/655/andre_-_ind_199.2023_-_caminhao_pipa_bairro_sao_jose_rua_expedicionario.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/659/marco_antonio_-_ind_200.2023_-_reuniao_junto_a_cemig.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/666/ildeu_-_ind_201.2023_-_operacao_tapa_buracos_rua_abrao_ellan.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/667/ildeu_-_ind_202.2023_-_braco_luminaria_poste_final_da_rua_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/669/carlos_-_ind_203.2023_-_estudo_viabilidade_capacitacao_de_empreendedores.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/688/marco_antonio_-_ind_204.2023_-_retirada_entulho_ruas_bairro_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/689/edson_-_ind_205.2023_-_providencias_ubs_bom_jesus_i.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/691/ildeu_-_ind_206.2023_-_limpeza_extensao_rua_otaviano_pereira.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/692/ildeu_-_ind_207.2023_-_recolhimento_restos_materiais_bairro_sao_sebastiao_rua_esmeraldas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/695/italo_-_ind_208.2023_-_manutencao_e_limpeza_ruas_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/696/italo_-_ind_209.2023_-_construcao_bacia_captacao_agua_general_orlando_torres.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/697/julio_-_ind_210.2023_-_solucoes_ruas_bairro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/700/marcio_-__ind_211.2023_-_reducao_calcada_entre_ruas_jurandir_costa_campos_e_eduardo_goncalves_cota.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/704/ildeu_-_ind_212.2023_-_quebra_molas_condominio_recanto_jacarandas_rua_alvaro_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/705/ildeu_-_ind_213.2023_-_redutores_faixas_de_pedestre_e_placas_mg_424_em_frente_ao_posto.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/707/carlos_-_ind_214.2023_-_instalacao_lixeiras_comunitarias.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/708/carlos_-_ind_215.2023_-_limpeza_e_pavimentacao_rua_abraao_elian.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/710/jane_-_ind_216.2023_-_pavimentacao_estrada_aracas_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/711/italo_-_ind_217.2023_-_manutencao_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/717/marco_antonio_-_ind_218.2023_-_melhorias_avenida_jurandir_campos.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/718/sidirley_-_ind_219.2023_-_alteracao_trajeto_rua_bolivia.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/721/ildeu_-_ind_220.2023_-_servidor_para_organizar_fila_farmacia_central.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/724/carlos_-_ind_221.2023_-_limpeza_e_manutencao_rua_etelvina_martins.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/727/carlos_-_ind_222.2023_-_limpeza_e_manutencao_rua_jose_dias.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/728/jane_-_ind_223.2023_-_paliativo_emergencial_estrada_aracas_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/740/edson_-_ind_224.2023_-_limpeza_e_tampar_buraco_rua_francisco_mendes_linhares.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/747/carlos_-_ind_225.2023_-_complexo_empresarial_no_antigo_pa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/748/marco_antonio_-_ind_226.2023_-_melhorias_rua_santo_antonio_com_rua_eduardo_goncalves_cotta.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/749/marco_antonio_-_ind_227.2023_-_poda_de_arvore_avenida_industrial_e_em_frente_restaurante_do_marinho.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/756/ildeu_-_ind_228.2023_-_operacao_tapa_buracos_rua_ulisses_goncalves_cotta.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/757/ildeu_-_ind_229.2023_-_calcamento_asfaltamento_rua_eucalipto.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/759/jane_-_ind_230.2023_-_polo_defensoria_publica.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/762/carlos_-_ind_231.2023_-_gratuidade_transporte_publico_eleicoes_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/775/marco_antonio_-_ind_232.2023_-poda_arvores_antigo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/781/carlos_-_ind_233.2023_-_limpeza_e_manutencao_sabatine_del_boccio.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/784/ildeu_-_ind_234.2023_-_placa_identificacao_capela_velorio_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/785/ildeu_-_ind_235.2023_-_operacao_tapa_buracos_rua_joaquim_pereira_mocambeiro.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/786/andre_-_ind_236.2023_-_sombreiros_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/788/jane_-_ind_237.2023_-_limpeza_bueiros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/49/marli_-_mocao_01.2023_-_parabenizacao_deputada_estadual_leninha.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/50/marli_-_mocao_01.2023_-_parabenizacao_deputada_maria_clara_marra.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/73/marco_antonio_-_mocao_03.2023_-_parabenizacao_voluntarios_amor_exigente.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/74/marco_antonio_-_mocao_04.2023_-_parabenizacao_maria_efigenia_fundadora_amor_exigente.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/78/italo_-_mocao_05.2023_-_parabenizacao_marcos_vinicius_araujo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/87/ildeu_-_mocao_06.2023_-_parabenizacao_nayara_rocha.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/95/marli_-_mocao_7.2023_-_pesar_raimundo_batata.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/106/marco_antonio_-_mocao_8.2023_-_parabenizacao_geraldo_de_fatima_-_madre_tereza.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/128/marli_-_mocao_9.2023_-_parabenizacao_tjmg_e_superintendencia_coordenadoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/129/marli_-_mocao_10.2023_-_parabenizacao_rosiane_fernandes.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/132/cesar_e_edson_-_mocao_11.2023_-_agradecimentos_mariane_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/133/jane_e_marli_-_mocao_12.2023_-_parabenizacao_almg_e_comissao_de_defesa_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/134/marli_e_jane_-_mocao_13.2023_-_parabenizacao_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/158/andre_-_mocao_14.2023_-_pesar_jorge_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/159/andre_-_mocao_15.2023_-_pesar_clemar_maduro.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/160/marli_-_mocao_16.2023_-_pesar_jordelina_ferreira_-_vovo_preta.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/163/marli_-_mocao_17.2023_-_pesar_dr._clay_brites.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/164/marcio_-_mocao_18.2023_-_parabenizacao_servidores_cmm_-_15_anos.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/173/jane_-_mocao_19.2023_-_parabenizacao_dalva_silva_lima_-_enxovais_gestantes_em_vulnerabilidade.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/183/jane_-_mocao_20.2023_-_parabenizacao_sra._maura_venancio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/184/jane_-_mocao_21.2023_-_parabenizacao_juliana_sampaio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/185/jane_-_mocao_22.2023_-_parabenizacao_rafaela_bruna_braga_marinho.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/211/jane_-_mocao_23.2023_-_familia_clemente.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/212/jane_-_mocao_24.2023_-_parabenizacao_mulheres_garis.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/220/marli_-_mocao_25.2023_-_pesar_edgar_tadeu.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/221/claudio_-_mocao_26.2023_-_pesar_flavio_moreira_pezzini.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/227/marli_-_mocao_27.2023_-_parabenizacao_dep_nayara_pela_audiencia_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/234/marli_-_mocao_28.2023_-_pesar_aos_familiares_da_sra_marina.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/244/marli_-_mocao_29.2023_-_pesar_aos_familiares_da_sra_abdon.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/251/ildeu_-_mocao_30.2023_-_parabenizacao_a_igreja_universal_pela_acao_unisocial.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/260/marco_antonio_-_mocao_31.2023_-_parabenizacao_kamilly_luiza.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/261/marco_antonio_-_mocao_32.2023_-_parabenizacao_samuel_barcelos_decolo.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/265/marli_-_mocao_33.2023_-_aplausos_fernanda_venancio_miss_sarzedo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/267/marli_e_vereadores_-_mocao_34.2023_-_pesar_familiares_maria_neves_sena_braz.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/271/jane_-_mocao_35.2023_-_parabenizacao_companhia_pe_de_pano.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/275/marli_e_cesar_-_mocao_37.2023_-_parabenizacao_geraldo_lucio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/280/marli_-_mocao_38.2023_-_pesar_neide_mesquita.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/281/marli_-_mocao_39.2023_-_parabenizacao_paulo_henrique_marazzi_diniz.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/290/marli_-_mocao_40.2023_-_pesar_familiares_maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/292/marco_antonio_-_mocao_41.2023_-_apoio_deputado_douglas_mello.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/300/marli_-_mocao_42.2023_-_pesar_familiares_regina_paz_barbosa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/301/marli_-_mocao_43.2023_-_parabenizacao_vittorio_anthony.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/306/carlos_-_mocao_44.2023_-_parabenizacao_airton_cesar.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/307/carlos_-_mocao_45.2023_-_parabenizacao_geraldo_magela.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/308/marli_-_mocao_46.2023_-_parabenizacao_laura_ramos.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/314/ildeu_-_mocao_47.2023_-_aplausos_ana_iskarlat.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/318/marli_-_mocao_48.2023_-_pesar_sra._alecilda_roberto.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/339/ildeu_-_mocao_49.2023_-_mocao_de_apoio_para_deputado_marcelo_crivella.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/374/marli_-_mocao_50.2023_-_familiares_remaclo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/398/ildeu_-_mocao_51.2023_-_parabenizacao_cassio_campolina.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/408/marli_-_mocao_52.2023_-_parabenizacao_maria_clara_marra.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/409/marli_-_mocao_53.2023_-_parabenizacao_nayara_rocha.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/411/andre_-_mocao_54.2023_-_parabenizacao_pelo_casamento_maria_e_gabriel.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/412/marli_-_mocao_55.2023_-_agradecimento_pela_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/413/marli_-_mocao_56.2023_-_agradecimento_sargento_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/417/edson_-_mocao_57.2023_-_parabenizacao_ao_sr._juliano_medeiros.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/418/ildeu_-_mocao_58.2023_-_parabenizacao_aos_servidores_da_creche_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/458/marli_-_mocao_59-2023_-_mocao_de_pesar_fatima_batista.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/459/marli_e_vereadores_-_mocao_60.2023_-_aplausos_afonso_leite.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/465/carlos_-_mocao_61.2023_-_congratulacao_vega_abrasivos.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/466/marco_antonio_-_mocao_62.2023_-_parabenizacao_sergio_braz.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/469/marli_-_mocao_63.2023_-_parabenizacao_joao_perez.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/470/marli_-_mocao_64.2023_-_pesar_familiares_mario_vieira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/478/ildeu_-_mocao_65.2023_-_parabenizacao_promotor_gilvan.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/482/claudio_cece_-_mocao_66.2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/483/claudio_cece_-_mocao_67.2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/488/marcio_-_mocao_68.2023_-_parabenizacao_flavia_geovana.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/491/marli_-_mocao_69.2023_-_parabenizacao_equipe_tempo_de_aprender.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/492/marli_-_mocao_70.2023_-__paroquia_do_senhor_bom_jesus_de_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/508/marli_-_mocao_71.2023_-_pesar_familiares_sr._joao_pereira_soares.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/509/marco_antonio_-_mocao_72.2023_-_parabenizacao_sr._divino_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/510/marco_antonio_-_mocao_73.2023_-_parabenizacao_aos_membros_da_diretoria_da_oab_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/518/ildeu_-_mocao_74.2023_-_parabenizacao_clube_recreativo_eldorado.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/522/jane_-_mocao_75.2023_-_parabenizacao_geraldo_luciano.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/523/jane_-_mocao_76.2023_-_parabenizacao_sarah_fonseca_maia.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/524/jane_-_mocao_77.2023_-_parabenizacao_afonso_leite.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/526/jane_-_mocao_78.2023_-_parabenizacao_maria_diniz.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/527/jane_-_mocao_79.2023_-_parabenizacao_ana_julia.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/528/jane_-_mocao_80.2023_-_parabenizacao_cabo_terra.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/537/marli_-_mocao_81.2023_-__aplausos_hospital_aberto_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/540/marco_antonio_-_mocao_82.2023-__aplausos_senhor_ignacio_vilomar_castanon_de_mattos.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/541/marco_antonio_-_mocao_83.2023_-_aplausos__assoc._madre_tereza_de_calcuta.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/544/sidirley__-_mocao_84.2023_-_aplausos_projeto_corredores_atletas_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/556/ildeu_-_mocao_85.2023_-_parabenizacao_aberlardo_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/557/ildeu_-_mocao_86.2023_-_parabenizacao_jose_henrique_de_paula.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/569/ildeu_-_mocao_89.2023_-_jorge_luiz_da_cruz_-_du_jorge.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/573/ildeu_-_mocao_90.2023_-_eliani_de_fatima_oliveira.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/574/ildeu_-_mocao_91.2023_-_eduarda_inacia_madureira.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/575/cesar_-_mocao_92.2023_-__ver._antonio_nilson_machado_-_pesar_gabriel_machado.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/576/cesar_-mocao_93.2023_-_pesar_ao_vereador_evaldo_-_maria_raimunda_da_aaparecida.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/577/cesar_-_mocao_94.2023_-_ver._mauro_junior_lopes_-_pesar_mauricio_francisco.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/579/jose_miguel_-_mocao_95.2023_-_parabenizacao_wenderson_paulo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/583/marcio_-_mocao_96.2023_-_sarah_crystina_ferreira_campo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/584/jane_-_mocao_97.2023_-_ana_carolina_teixeira.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/590/carlos_-_mocao_98.2023_-_camila_gomes_lacerda.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/591/carlos_-_mocao_99.2023_-_elverco_pereira_de_lacerda.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/593/carlos_-_mocao_100.2023_-_congratulacao_claudemir_nascimento.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/594/carlos_-_mocao_101.2023_-_wilson_pinheiro_-_will.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/615/carlos_-_mocao_102.2023_-_dafnny_martiele_ferreira.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/616/carlos_-_mocao_103.2023_-_victor_hugo_silva_ferreira.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/617/jane_-_mocao_104.2023_-_antonio_goncalves_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/618/jane_-_mocao_105.2023_-_nilton_martins_de_matos.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/638/jane_-_mocao_106.2023_-_mocao_repudio_assassinato_bernadete.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/640/jane_-_mocao_107.2023_-_parabenizacao_celia_rocha_siqueira.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/648/carlos_-_mocao_108.2023_-_congratulacao_cristian_lucas_lacerda.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/649/carlos_-_mocao_109.2023_-_parabenizacao_emerson_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/665/carlos_-_mocao_110.2023_-_congratulacao_rodrigo_otavio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/676/italo_-_mocao_111.2023_-_pesar_gabriel_paschoal.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/678/claudio_cece_-_mocao_112.2023_-_pesar_familiares_estefany_rosa.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/679/claudio_cece_-_mocao_113.2023_-_aplausos_antonio_vasconcelos_filho.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/701/ildeu_-_mocao_114.2023_-_parabenizacao_danielle_olinda.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/702/ildeu_-_mocao_115.2023_-_aplausos_jane_rosa.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/709/cesar_-_mocao_116.2023_-_parabenizacao_carlos_godoi.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/723/ildeu_-_mocao_117.2023_-_parabenizacao_paulo_cesar_barbosa_silva.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/729/jane_-_mocao_118.2023_-_parabenizacao_geraldo_moreira_filho.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/751/sidirley_-_mocao_119.2023_-_aplausos_soldado_kelson.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/752/italo_-_mocao_120.2023_-_aplausos_soldado_luciano_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/758/jane_-_mocao_121.2023_-_parabenizacao_jaime_junior.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/761/edson_-_mocao_122.2023_-_aplausos_sargento_leonardo_cabo_erik_dantas.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/763/italo_-_mocao_123.2023_-_aplausos_escola_felix_jiu_jitsu.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/767/cesar_-_mocao_124.2023_-__atleta_de_jiu_jitsu_victor_hugo_silva_ferreira_maia.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/768/miguel_-_mocao_125.2023_-_atleta_de_jiu_jitsu_guilherme_ferreira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/769/claudio_-_mocao_126.2023_-_atleta_de_jiu_jitsu_davi_cesar_luiz_almeida.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/770/sidirley_-_mocao_127.2023_-_atleta_jiu_jitsu_zaine_caroline_souza_oliveira.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/771/italo_-_mocao_128.2023_-_atleta_jiu_jitsu_ingred_fabianni_dos_santos_amaral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/772/julio_-_mocao_129.2023_-_atleta_jiu_jitsu_tiago_mauricio_alves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/773/jose_miguel_-_mocao_130.2023_-_aplausos_lorenzo_panhozi.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/774/cesar_-_mocao_131.2023_-_aplausos_joao_felipe.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/783/ildeu_-_mocao_133.2023_-_parabenizacao_jullya_roberth.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/797/ildeu_-_mocao_136.2023_-_aplausos_gleisson_gomes_pereira.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/798/ildeu_-_mocao_137.2023_-_aplausos_meire_aparecida_oliveira.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/799/ildeu_-_mocao_138.2023_-_aplausos_alexandre_loura_diniz.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/800/ildeu_-_mocao_139.2023_-_parabenizacao_geraldo_gomes_ferreira.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/801/ildeu_-_mocao_140.2023_-_parabenizacao_everaldo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/23/pl_2719.2023_-_comercializacao_alimentos_trailler_food_truck_food_park.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/30/pl_2720.2023_-_politica_municipal_direitos_pessoas_com_deficiencia_conselho.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/31/pl_2721.2023_-_altera_redacao_loa_2023_tabelas.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/47/pl_2722.2023_-_distribuicao_gratuita_absorventes_e_tampoes_situacao_vulnerabilidade.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_2723.2023_-_promocao_liberdade_religiosa_e_combate_a_intolerancia.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/104/pl_2724.2023_-_rede_de_protecao_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/123/pl_2726.2023_-_marli_-_programa_de_incentivo_a_doacao_de_cabelos.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/142/pl_2729.2023_-_institui_fundo_municipal_direitos_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/144/pl_2730.2023_-_autoriza_abertura_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/157/pl_2739.2023_-_marli_-_cordao_de_girassol_-_deficiencia_oculta.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/190/pl_2740.2023_-_revisao_geral_e_aumento_real_servidores_administracao.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/191/pl_2741.2023_-_revisao_geral_e_aumento_real_servidores_saude.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/192/pl_2742.2023_-_revisao_geral_e_aumento_real_servidores_educacao.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/193/pl_2743.2023_-_revisao_geral_e_aumento_real_diretores_escolares.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/194/pl_2744.2023_-_revisao_geral_e_aumento_real_servidores_administracao_lc_60.2017.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_2745.2023_-_revisao_geral_e_aumento_real_cargos_em_comissao_-_dam.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_2746.2023_-_revisao_geral_e_aumento_real_funcoes_gratificadas.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/205/pl_2748.2023_-_abono_fardamento_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/206/pl_2749.2023_-_jane_-_equidade_de_genero.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/207/pl_2750.2023_-_doacao_de_veiculo_associacao_madre_tereza.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/208/pl_2751.2023_-_altera_lei_2508.2022_-_subsidio_transporte_.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/223/pl_2752.2023_-_martins_-_programa_jovem_atleta.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/283/pl_2753.2023_-_subsidio_tarifario_e_concessao_gratuidade_transporte_publico_coletivo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/291/pl_2754.2023_-_linguagem_simples.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/293/pl_2755.2023_-_direitos_crianca_e_adolescente_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/294/pl_2756.2023_-_vacinacao_idoso_em_casa.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/315/pl_2757.2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/359/pl_2758.2023_-_autoriza_a_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/360/pl_2759.2023_-_gratificacao_exercicio_funcao_e_participacao_comissao.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/443/pl_2760.2023_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/460/pl_2761.2023_-_politica_atencao_ao_climaterio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/494/pl_2762.2023_-_autoriza_convenio_subvencao_hospital_wanda_andrade_drummond.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/502/pl_2763.2023_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/534/pl_2765.2023_-_recomposicao_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/536/pl_2766.2023_-_autoriza_subvencao_social_hospital_wanda.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/553/pl_2767.2023_-_abertura_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/596/pl_2768.2023_-_gratificacao_especial_aos_servidores_publicos_mun._em_eventos.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/632/pl_2770.2023_-_criacao_brigada_de_combate_a_incendio_florestal.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pl_2772.2023_-_ratifica_alteracao_contrato_consorcio_alianca_para_saude.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/682/pl_2773.2023_-_fundo_municipal_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/683/pl_2774.2023_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/684/pl_2775.2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/685/pl_2776.2023_-_incentivo_a_adocao_tardia.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/737/pl_2777.2023_-_banco_de_ideias_legislativas.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/744/pl_2779.2023_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/202/plc_103.2023_-_revisao_geral_e_aumento_real_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/334/plc_104.2023_-_codigo_ambiental.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/535/plc_106.2023_-_altera_lei_complementar_11.2009.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/570/plc_107.2023_-_altera_cargos_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/571/plc_108.2023_-_revisao_geral_anual_vereadores.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/743/plc_109.2023_-_altera_lc_49.2015.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/71/pr_344.2023_-_projeto_que_altera_redacao_regimento_interno_-_resolucao_338.2022.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/252/pr_345.2023_-_comissao_especial_pagamento_piso_salarial_profissionais_ensino.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/651/pr_346.2023_-_autoriza_doacao_bens_moveis_do_legislativo_ao_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/698/pdl_55.2023_-_concede_titulo_cidadao_honoraria_aline_moura_assis_versao_site.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/479/emenda_aditiva_01_ao_pl_2757.2023.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/8/portaria_1077.2023_-_nomeia_chefe_de_rh_-_claudio_afonso_moreira.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/9/portaria_1078.2023_-_nomeia_motorista_de_gabinete_-_luciano_oliveira.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/10/portaria_1079.2023_-_nomeia_diretora_de_gabinete_-_poliana_araujo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/11/portaria_1080.2023_-_nomeia_procurador_geral_-_carlos_godoi.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/12/portaria_1081.2023_-_nomeia_secretaria_executiva_-_marcelle_oliveira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/13/portaria_1082.2023_-_nomeia_chefe_de_tesouraria_-__ronaldo_diniz_pereira.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/14/portaria_1083.2023_-_nomeia_assessora_juridica_-_kelly_franca_fonseca.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/15/portaria_1084.2023_-_nomeia_chefe_de_compras_-_alex_fagundes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/16/portaria_1085.2023_-_nomeia_controladora_geral_-_gessina_lais_pedro.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/17/portaria_1086.2023_-_nomeia_diretor_financeiro_-_joel_eleoterio_alkimim.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/18/portaria_1087.2023_-_nomeia_diretora_administrativa_-_neli_santos_silva.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/19/portaria_1088.2023_-_progressao_de_grau_diogenes.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/20/portaria_1089.2023_-_nomeacao_comissao_permanente_licitacao.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/21/portaria_1090.2023_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/22/portaria_1091.2023_-_revoga_a_portaria_1090.2023_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/24/portaria_1092.2023_-_exonera_chefe_de_rh_-_claudio_afonso_moreira.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/25/portaria_1093.2023_-_nomeia_pedro_henrique_de_oliveira_da_silva_-_chefe_de_rh.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/26/portaria_1094.2023_-_nomeia_diretor_legislativo_-_claudio_afonso.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/27/portaria_1095.2023_-_exonera_diretor_legislativo_-_claudio_afonso.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/28/portaria_1096.2023_-_nomeia_diretora_legislativa_-_marcia_manoela_silva.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/32/portaria_1097.2023_-_nomeia_diretor_financeiro_-_joel_alkimim.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/33/portaria_1098.2023_-_comissao_temporaria_organizadora_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/35/portaria_1099.2023_-_exonera_chefe_de_tesouraria_-_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/36/portaria_1100.2023_-_exonera_chefe_de_rh_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/37/portaria_1101.2023_-_nomeia_chefe_de_rh_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/38/portaria_1102.2023_-_nomeia_chefe_de_tesouraria_pedro_henrique_de_oliveira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/40/portaria_1103.2023_-_acrescenta_membros_comissao_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/41/portaria_1104.2023_-_exonera_chefe_de_rh_-_claudio_afonso.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/42/portaria_1105.2023_-_exonera_diretor_financeiro_-_joel_eleoterio.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/43/portaria_1106.2023_-_exonera_controladora_geral_-_gessina.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/44/portaria_1107.2023_-_nomeia_controlador_geral_-_claudio_afonso.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/45/portaria_1108.2023_-_nomeia_diretor_financeiro_-_gabriel_martins.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/46/portaria_1109.2023_-_nomeia_chefe_de_rh_-_nilton_ponciano.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/65/portaria_1110.2023_-_designa_membros_comissoes_permanentes_2023.2024.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/92/portaria_1111.2023_-_ponto_facultativo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/94/portaria_1112.2023_-_institui_cpi_obras.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/113/portaria_1113.2023_-_designa_comissao_para_instauracao_de_sindicancia_administrativa.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/114/portaria_1114.2023_-_dispoe_sobre_a_progressao_de_um_grau_na_tabela_de_vencimentos_por_tempo_de_servico.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/120/portaria_1115.2023_-_nomeacao_da_comissao_invetariante_da_camara.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/121/portaria_1116.2023_-_processo_administrativo_disciplinar.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/153/portaria_1117.2023_-_procuradoras_adjuntas_da_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/154/portaria_1118.2023_-_procurador_adjunto_da_procuradoria_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/181/portaria_1119.2023_-_altera_portaria_1116.2023_processo_administrativo_.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/228/portaria_1120.2023_-_exonera_o_sr_gabriel_martins_do_cargo_comissionado_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/229/portaria_1121.2023_-_nomeia_diretora_financeira_-_lesly.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/254/portaria_1122.2023_-_ponto_facultativo_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/255/portaria_1123.2023_-_protocolo_de_requerimentos_indicacoes_e_mocoes.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/375/portaria_1124.2023_-_exonera_secretaria_executiva_-_marcelle_oliveira.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/376/portaria_1125.2023_-_nomeia_secretario_executivo_-_diego_henrique.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/377/portaria_1126.2023_-_cancelada_-_nomeia_edson_magalhaes_assessor.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/378/portaria_1127.2023_-_nomeia_assessor_presidente_cesar_-_joel_alkimim.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/379/portaria_1128.2023_-_nomeia_assessor_ver_claudio_cece_-_ronaldo_diniz.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/380/portaria_1129.2023_-_nomeia_assessora_ver_jose_miguel_-_juliana_vieira.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/381/portaria_1130.2023_-_nomeia_assessora_ver_marli_-_marcelle_oliveira.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/382/portaria_1131.2023_-_nomeia_assessora_ver_ildeu_-_fernanda_aparecida.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/383/portaria_1132.2023_-_nomeia_assessor_ver_andre_-_cleiberson_maduro.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/384/portaria_1133.2023_-_nomeia_assessora_ver__edson_-_regina_castro.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/385/portaria_1134.2023_-_nomeia_assessora_ver_jane_-_bianca_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/386/portaria_1135.2023_-_nomeia_assessora_ver_marcio_-_nila_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/387/portaria_1136.2023_-_nomeia_assessor_ver_carlos_henrique_-_andre_felipe.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/388/portaria_1137.2023_-_nomeia_assessor_ver_italo_-_marcelo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/389/portaria_1138.2023_-_nomeia_o_sr._marco_antonio_para_o_cargo_comissionado_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/390/portaria_1139.2023_-_nomeia_agente_de_contratacao_-_jussara_de_almeida_prado.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/391/portaria_1140.2023_-_regulamenta_vale_transporte.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/392/portaria_1141.2023_-_horario_de_trabalho_advogado_e_assessoria_juridica.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/393/portaria_1142.2023_-_regulamenta_vale_transporte.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/394/portaria_1143.2023_-_nomeia_assessor_de_comunicacao_e_imprensa_-_diogenes.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/395/portaria_1144.2023_-_regulamenta_vale-transporte.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/423/portaria_1145.2023_-_jornada_de_trabalho_assessor_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/424/portaria_1146.2023_-_marcacao_ponto_servidores_comissionados.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/425/portaria_-_1147.2023_-_nomeia_o_sr._luiz_fernando_para_o_cargo_comissionado_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/426/portaria_-_1148.2023_-_nomeia_edson_magalhaes_para_o_cargo_comissionado_que_menciona..pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/427/portaria_1149.2023_-_altera_a_composicao_dos_membros_da_equipe_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/428/portaria_1150.2023_-_designa_agente_de_contratacao_e_menbros_da_equipe_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/429/portaria_1151.2023_-comissao_organizadora_de_eventos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/430/portaria_1152.2023_-_revoga_a_portaria_1115.2023_que_dispoe_sobre_a_a_nomeacao_da_comissao_invetariante_da_camara.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/431/portaria_1153.2023_-_normas_ao_cumprimeito_da_jornada_de_trabalho_pelos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/432/portaria_1154.2023_-_exonera_o_sr._nilton_ponciano_do_cargo_comissionado_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/433/portaria_1155.2023_-_exonera_o_sr._alex_fagundes_do_cargo_comissionado_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/434/portaria_1156_.2023_-_nomeia_o_sr._nilton_ponciano_para_o_cargo_comissionado_menciona.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/435/portaria_1157.2023_-_nomeia_o_sr._alex_fagundes_para_o_cargo_comissionado_menciona.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/436/portaria_1158.2023_-_restricao_temporaria_de_publico_ao_legistativo.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/437/portaria_1159.2023_-_restricao_temporaria_de_acesso_de_publico_ao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/438/portaria_-_1160.2023_-_designa_servidores_para_comporem_a_comissao_temporaria_para_elaboracao_das_minutas.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/439/portaria_-_1161.2023_-_declara_ponto_facultativo_no_dia_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/440/portaria_-_1162.2023_-_restricao_excepcional_e_temporaria_de_acesso_de_publico.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/441/portaria_1163.2023_-_altera_menbros_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/444/portaria_1164.2023_-_agente_de_contratacao_e_membros_da_equipe_de_apoio_licitacao.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/445/portaria_1165.2023_-_comissao_organizadora_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/446/portaria_1166.2023_-_procuradoras_adjuntas_da_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/463/portaria_1167.2023_-_concessao_vale-transporte.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/464/portaria_1168.2023_-_jornada_de_trabalho_servidores.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/484/portaria_1169.2023_-_designa_membros_para_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/485/portaria_1170.2023_-_restricao_publico_em_03.03.2023.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/486/portaria_1171.2023_-_exonera_jussara_prado_cargo_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/487/portaria_1172.2023_-_dispoe_sobre_horario_de_protocolo_de_requerimentos_indicacoes_e_mocoes.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/501/portaria_1173.2023_-_nomeando_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/531/portaria_1174.2023_-_exonera_diretora_legislativa.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/532/portaria_1175.2023_-_exonera_secretario_executivo.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/533/portaria_1176.2023_-_pregoeiro_-_cledson_mota_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/660/portaria_1177.2023_-_nomeia_deiziane_borges_diretora_legislativa.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/661/portaria_1178.2023_-_nomeia_secretaria_deisiane_de_souza_faria.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/662/portaria_1179.2023_-_agente_de_contratacao_pregoeiro_membros_da_equipe_de_apoio_e_fiscal_de_contratos..pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/663/portaria_1180.2023_-_exonera_joel_eleoterio_alkimin.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/664/portaria_1181.2023_-_exonera_lesly_sabriny_teodoro_martins.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/671/portaria_1182.2023_-_exonera_kelly_franca_fonseca.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/672/portaria_1183.2023_-_nomeia_joel_alkimin_eleoterio_-_diretor_financeiro.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/673/portaria_1184.2023_-_nomeia_lesly_sabriny_teodoro_martins.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/674/portaria_1185.2023_-_proibicao_uso_de_celular_e_aparelhos_plenario.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/675/portaria_1186.2023_-_arquivamento_da_sindicancia_administrativa__02.2023.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/686/portaria_1187.2023_-_recebimento_de_documentos_pelos_assessores_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/687/portaria_1188.2023_-_prorroga_portaria_1160.2023.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/690/portaria_1189.2023_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/699/portaria_1190.2023_-_exonera_diretor_financeiro.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/714/portaria_1191.2023_-_agente_de_contratacao_membros_licitacao.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/715/portaria_1192.2023_-_nomeia_diretora_financeira.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/716/portaria_1193.2023_-_nomeia_assessor_parlamentar_do_presidente.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/745/portaria_1194.2023_-_exonera_gestor_de_rh.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/746/portaria_1195.2023_-_exonera_gestor_de_compras_nilton_ponciano.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/764/portaria_1196.2023_-_nomeia_gestor_de_compras_igor_henrique.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/765/portaria_1197.2023_-_nomeia_gestor_de_recursos_humanos_nilton.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/766/portaria_1198.2023_-_comissao_avaliacao_desempenho_2023.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/787/portaria_1199.2023_-_estabelece_cronograma_de_pagamento_para_os_exercicios_de_2023_e_2024.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/793/portaria_1200.2023_-_designa_agente_de_contratacao_equipe_de_apoio_pregoeiro_fiscal_de_contratos_licitacao.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/794/portaria_1201.2023_-_revoga_portaria_comissao_de_eventos_1201.2023.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/795/portaria_1202.2023_-_designa_procuradoras_adjuntas_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/796/portaria_1203.2023_-_altera_composicao_comissao_minutas.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/39/pl_2721.2023_substitutivo_-_altera_redacao_loa_2023_tabelas.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/514/pl_2757.2023_substitutivo_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/585/pl_2759.2023_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/633/pl_2766.2023_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/sapl/public/materialegislativa/2023/336/denuncia_02.2023.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matozinhos.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H807"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="86.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="207.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="207" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>